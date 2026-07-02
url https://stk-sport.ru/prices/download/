--- v0 (2026-05-18)
+++ v1 (2026-07-02)
@@ -1672,114 +1672,114 @@
   <si>
     <t>Диск обрезиненный чёрного цвета 1,25 кг Диск обрезиненный чёрного цвета 1,25 кг (26 мм)</t>
   </si>
   <si>
     <t>https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-31-50-mm-125-kg/</t>
   </si>
   <si>
     <t>Диск обрезиненный чёрного цвета 1,25 кг Диск обрезиненный чёрного цвета 1,25 кг (31 мм)</t>
   </si>
   <si>
     <t>https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-31-50-mm-125-kg/?sku=7995</t>
   </si>
   <si>
     <t>Диск обрезиненный чёрного цвета 1,25 кг Диск обрезиненный чёрного цвета 1,25 кг (51 мм)</t>
   </si>
   <si>
     <t>https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-31-50-mm-125-kg/?sku=7996</t>
   </si>
   <si>
     <t>Помосты</t>
   </si>
   <si>
     <t>ATL069</t>
   </si>
   <si>
-    <t>Помост тяжёлоатлетический (тренировочный) 3х3х0,1м рез. Амортизаторы 1х0.5х0,04м</t>
+    <t>Помост тяжёлоатлетический (тренировочный) 3х3х0,1м рез. амортизаторы 1х0,5х0,04м</t>
   </si>
   <si>
     <t>https://stk-sport.ru/atletizm/pomosty/Pomost-tyazheloatleticheskiy-trenirovochnyy-300-300-10-sm/</t>
   </si>
   <si>
     <t>ATL067</t>
   </si>
   <si>
-    <t>Помост тяжёлоатлетический (тренировочный) 2,5х2,5х0,1м рез. Амортизаторы 1х0,5х0,04м</t>
+    <t>Помост тяжёлоатлетический (тренировочный) 2,5х2,5х0,1м рез. амортизаторы 1х0,5х0,04м</t>
   </si>
   <si>
     <t>https://stk-sport.ru/atletizm/pomosty/Pomost-tyazheloatleticheskiy-trenirovochnyy-250-250-10sm/</t>
   </si>
   <si>
     <t>ATL068</t>
   </si>
   <si>
-    <t>Помост тяжёлоатлетический (тренировочный) 3х3х0,05м рез. Амортизаторы 1х0,5х0,02м</t>
+    <t>Помост тяжёлоатлетический (тренировочный) 3х3х0,05м рез. амортизаторы 1х0,5х0,02м</t>
   </si>
   <si>
     <t>https://stk-sport.ru/atletizm/pomosty/Pomost-tyazheloatleticheskiy-trenirovochnyy-300-300-5-sm/</t>
   </si>
   <si>
     <t>ATL070</t>
   </si>
   <si>
-    <t>Помост тяжёлоатлетический (тренировочный) 4х4х0,1м рез. Амортизаторы1,5х0,5х0,04м</t>
+    <t>Помост тяжёлоатлетический (тренировочный) 4х4х0,1м рез. амортизаторы 1,5х0,5х0,04м</t>
   </si>
   <si>
     <t>https://stk-sport.ru/atletizm/pomosty/Pomost-tyazheloatleticheskiy-trenirovochnyy-400-400-10-sm/</t>
   </si>
   <si>
     <t>ATL071</t>
   </si>
   <si>
-    <t>Помост тяжёлоатлетический (соревновательный) 3х3х0,12м рез. Амортизаторы 1,5х0,5х0,04м</t>
+    <t>Помост тяжёлоатлетический (соревновательный) 3х3х0,12м рез. амортизаторы 1,5х0,5х0,04м</t>
   </si>
   <si>
     <t>https://stk-sport.ru/atletizm/pomosty/Pomost-tyazheloatleticheskiy-sorevnovatel'nyy-300-300-12-sm/</t>
   </si>
   <si>
     <t>ATL072</t>
   </si>
   <si>
-    <t>Помост тяжёлоатлетический (соревновательный) 4х4х0,12м, рез. Амортизаторы 1,5х0,5х0,04м</t>
+    <t>Помост тяжёлоатлетический (соревновательный) 4х4х0,12м, рез. амортизаторы 1,5х0,5х0,04м</t>
   </si>
   <si>
     <t>https://stk-sport.ru/atletizm/pomosty/Pomost-tyazheloatleticheskiy-sorevnovatel'nyy-400-400-12-sm/</t>
   </si>
   <si>
     <t>ATL074</t>
   </si>
   <si>
-    <t>Помост для гиревого спорта (тренировочный) 1,5х1,5х0,1м рез. Амортизаторы  1х1х0,01м</t>
+    <t>Помост для гиревого спорта (тренировочный) 1,5х1,5х0,1м рез. амортизаторы 1х1х0,01м</t>
   </si>
   <si>
     <t>https://stk-sport.ru/atletizm/pomosty/Pomost-dlya-girevogo-sporta-trenirovochnyy-150-150-10-sm/</t>
   </si>
   <si>
     <t>ATL075</t>
   </si>
   <si>
-    <t>Помост для гиревого спорта (соревновательный) 1,5х1,5х0,1м рез. Амортизаторы  1х1х0,04м</t>
+    <t>Помост для гиревого спорта (соревновательный) 1,5х1,5х0,1м рез. амортизаторы 1х1х0,04м</t>
   </si>
   <si>
     <t>https://stk-sport.ru/atletizm/pomosty/Pomost-dlya-girevogo-sporta-sorevnovatel'nyy-150-150-10-sm/</t>
   </si>
   <si>
     <t>Экипировка</t>
   </si>
   <si>
     <t>ATL065</t>
   </si>
   <si>
     <t>Магнезия 56 гр</t>
   </si>
   <si>
     <t>https://stk-sport.ru/atletizm/ekipirovka/magneziya-56-gr-1c/</t>
   </si>
   <si>
     <t>ATL066</t>
   </si>
   <si>
     <t>Перчатки тяжелоатлетические</t>
   </si>
   <si>
     <t>https://stk-sport.ru/atletizm/ekipirovka/perchatki-tyazheloatleticheskie-1c/</t>
   </si>
@@ -1849,51 +1849,51 @@
   <si>
     <t>Воланы</t>
   </si>
   <si>
     <t>BDM001</t>
   </si>
   <si>
     <t>Волан перьевой</t>
   </si>
   <si>
     <t>https://stk-sport.ru/badminton/volany/Volan-pero/</t>
   </si>
   <si>
     <t>BDM002</t>
   </si>
   <si>
     <t>Волан пластиковый</t>
   </si>
   <si>
     <t>https://stk-sport.ru/badminton/volany/Volan-plastmassovyy/</t>
   </si>
   <si>
     <t>NPR1286</t>
   </si>
   <si>
-    <t>Воланы для бадминтона TORRES 80 (6 шт)</t>
+    <t>Воланы для бадминтона TORRES 80 (6 шт.)</t>
   </si>
   <si>
     <t>https://stk-sport.ru/badminton/volany/volany-dlya-badmintona-torres-80-6-sht/</t>
   </si>
   <si>
     <t>Оборудование для бадминтона</t>
   </si>
   <si>
     <t>BDM008</t>
   </si>
   <si>
     <t>Сетка для бадминтона нить ф2 мм цвет зеленый</t>
   </si>
   <si>
     <t>https://stk-sport.ru/badminton/oborudovanie-dlya-badmintona/Setka-dlya-badmintona-yacheyka-20mm/</t>
   </si>
   <si>
     <t>BDM009</t>
   </si>
   <si>
     <t>Стойки для бадминтона со стаканами</t>
   </si>
   <si>
     <t>https://stk-sport.ru/badminton/oborudovanie-dlya-badmintona/Stoyki-dlya-badmintona-so-stakanami/</t>
   </si>
@@ -2248,51 +2248,51 @@
   <si>
     <t>Мяч баскетбольный № 7 (резина)</t>
   </si>
   <si>
     <t>https://stk-sport.ru/basketbol/myachi/Myach-basketbolnyy-№7-rezina/</t>
   </si>
   <si>
     <t>NPR1177</t>
   </si>
   <si>
     <t>Мяч баскетбольный TORRES BM900 № 6</t>
   </si>
   <si>
     <t>https://stk-sport.ru/basketbol/myachi/myach-basketbolnyy-torres-bm900--6/</t>
   </si>
   <si>
     <t>Бокс</t>
   </si>
   <si>
     <t>Перчатки</t>
   </si>
   <si>
     <t>BOX001</t>
   </si>
   <si>
-    <t>Бинты боксёрские 4м. Материал: хлопок.</t>
+    <t>Бинты боксёрские 4м, материал хлопок</t>
   </si>
   <si>
     <t>https://stk-sport.ru/boks/perchatki/Binty-bokserskie/</t>
   </si>
   <si>
     <t>BOX023</t>
   </si>
   <si>
     <t>Перчатки боксерские из заменителя кожи 8-14 унций Перчатки боксерские кожзаменитель (8 унций)</t>
   </si>
   <si>
     <t>https://stk-sport.ru/boks/perchatki/Perchatki-bokserskie-kozh-zam-8-16-untsiy/</t>
   </si>
   <si>
     <t>Перчатки боксерские из заменителя кожи 8-14 унций Перчатки боксерские кожзаменитель (12 унций)</t>
   </si>
   <si>
     <t>https://stk-sport.ru/boks/perchatki/Perchatki-bokserskie-kozh-zam-8-16-untsiy/?sku=88450</t>
   </si>
   <si>
     <t>Перчатки боксерские из заменителя кожи 8-14 унций Перчатки боксерские кожзаменитель (14 унций)</t>
   </si>
   <si>
     <t>https://stk-sport.ru/boks/perchatki/Perchatki-bokserskie-kozh-zam-8-16-untsiy/?sku=88451</t>
   </si>
@@ -2563,69 +2563,69 @@
   <si>
     <t>Ринг напольный на растяжках четыре каната боевая зона 5м х 5м</t>
   </si>
   <si>
     <t>https://stk-sport.ru/boks/ringi-dlya-boksa/rastyazhki/Ring-napolnyy-na-rastyazhkakh-chetyre-kanata-5m-5m/</t>
   </si>
   <si>
     <t>PDB007</t>
   </si>
   <si>
     <t>Ринг напольный на растяжках четыре каната боевая зона 6м х 6м</t>
   </si>
   <si>
     <t>https://stk-sport.ru/boks/ringi-dlya-boksa/rastyazhki/Ring-napolnyy-na-rastyazhkakh-chetyre-kanata-6m-6m/</t>
   </si>
   <si>
     <t>Борьба</t>
   </si>
   <si>
     <t>Додянги</t>
   </si>
   <si>
     <t>BOR009</t>
   </si>
   <si>
-    <t>Татами для единоборств, с зацепом ласточкин хвост 40мм.</t>
+    <t>Татами для единоборств, с зацепом ласточкин хвост 40мм</t>
   </si>
   <si>
     <t>https://stk-sport.ru/borba/dodyangi/Tatami-dodyang-iz-penopolietilena-PPE-sorevnovatelnoe-tolshchina-40mm/</t>
   </si>
   <si>
     <t>BOR008</t>
   </si>
   <si>
     <t>Татами для единоборств, с зацепом ласточкин хвост 25мм</t>
   </si>
   <si>
     <t>https://stk-sport.ru/borba/dodyangi/Tatami-dodyang-iz-penopolietilena-PPE-sorevnovatel'noe-tolshchina-25mm/</t>
   </si>
   <si>
     <t>BOR007</t>
   </si>
   <si>
-    <t>Татами для единоборств, с зацепом ласточкин хвост 20 мм.</t>
+    <t>Татами для единоборств, с зацепом ласточкин хвост 20 мм</t>
   </si>
   <si>
     <t>https://stk-sport.ru/borba/dodyangi/Tatami-dodyang-iz-penopolietilena-PPE-sorevnovatelnoe-tolshchina-20mm/</t>
   </si>
   <si>
     <t>Ковер</t>
   </si>
   <si>
     <t>BOR001</t>
   </si>
   <si>
     <t>Ковер борцовский 12м х 12м трехцветная разметка</t>
   </si>
   <si>
     <t>https://stk-sport.ru/borba/kover/Kover-bortsovskiy-12m-12m-3-tsvetnaya-razmetka/</t>
   </si>
   <si>
     <t>BOR002</t>
   </si>
   <si>
     <t>Ковер борцовский 12м х 12м без разметки тренировочный</t>
   </si>
   <si>
     <t>https://stk-sport.ru/borba/kover/Kover-bortsovskiy-12m-12m-bez-razmetki-trenirovochnyy/</t>
   </si>
@@ -4291,51 +4291,51 @@
   <si>
     <t>https://stk-sport.ru/gimnastika/shvedskie-stenki/Trenazher-brusya-navesnye-universalnye/</t>
   </si>
   <si>
     <t>GIM133</t>
   </si>
   <si>
     <t>Тренажер перекладина навесная универсальная</t>
   </si>
   <si>
     <t>https://stk-sport.ru/gimnastika/shvedskie-stenki/Trenazher-perekladina-navesnaya-universalnaya/</t>
   </si>
   <si>
     <t>NPR447</t>
   </si>
   <si>
     <t>Тренажер для спины</t>
   </si>
   <si>
     <t>https://stk-sport.ru/gimnastika/shvedskie-stenki/trenazher-dlya-spiny/</t>
   </si>
   <si>
     <t>NPR881</t>
   </si>
   <si>
-    <t>Турник -брусья-пресс навесной на гимнастическую стенку</t>
+    <t>Турник-брусья-пресс навесной на гимнастическую стенку</t>
   </si>
   <si>
     <t>https://stk-sport.ru/gimnastika/shvedskie-stenki/turnik--brusya-press-navesnoy-na-gimnasticheskuyu-stenku/</t>
   </si>
   <si>
     <t>NPR315</t>
   </si>
   <si>
     <t>Турник-брусья навесной тренажер цельносварная конструкция без мягких элементов</t>
   </si>
   <si>
     <t>https://stk-sport.ru/gimnastika/shvedskie-stenki/turnik-brusya-navesnoy-trenazher-tselnosvarnaya-konstruktsiya-bez-myagkikh-elementov/</t>
   </si>
   <si>
     <t>NPR1228</t>
   </si>
   <si>
     <t>Турник деревянный навесной на гимнастическую стенку</t>
   </si>
   <si>
     <t>https://stk-sport.ru/gimnastika/shvedskie-stenki/turnik-derevyannyy-navesnoy-na-gimnasticheskuyu-stenku/</t>
   </si>
   <si>
     <t>Скамейки</t>
   </si>
@@ -4450,69 +4450,69 @@
   <si>
     <t>https://stk-sport.ru/gimnastika/predmety-dlya-khudozhestvennoy-gimnastiki/Myach-dlya-khudozhestvennoy-gimnastiki/</t>
   </si>
   <si>
     <t>NPR1852</t>
   </si>
   <si>
     <t>Мяч для художественной гимнастики силикон. Диаметр 15 см</t>
   </si>
   <si>
     <t>https://stk-sport.ru/gimnastika/predmety-dlya-khudozhestvennoy-gimnastiki/myach-dlya-khudozhestvennoy-gimnastiki-diametr-15-sm/</t>
   </si>
   <si>
     <t>GIM045</t>
   </si>
   <si>
     <t>Лента гимнастическая 6м с палочкой 56см</t>
   </si>
   <si>
     <t>https://stk-sport.ru/gimnastika/predmety-dlya-khudozhestvennoy-gimnastiki/lenta-gimnasticheskay-6m-s-palochkoy-56-sm/</t>
   </si>
   <si>
     <t>GIM012</t>
   </si>
   <si>
-    <t>Булава для художественной гимнастики Длина 45 см</t>
+    <t>Булава для художественной гимнастики длина 45 см</t>
   </si>
   <si>
     <t>https://stk-sport.ru/gimnastika/predmety-dlya-khudozhestvennoy-gimnastiki/bulava-dlya-khudozhestvennoy-gimnastiki/</t>
   </si>
   <si>
     <t>GIM013</t>
   </si>
   <si>
     <t>Булава для художественной гимнастики длина 35 см</t>
   </si>
   <si>
     <t>https://stk-sport.ru/gimnastika/predmety-dlya-khudozhestvennoy-gimnastiki/Bulava-dlya-khudozhestvennoy-gimnastiki-dlya-detey/</t>
   </si>
   <si>
     <t>GIM065</t>
   </si>
   <si>
-    <t>Ковёр-покрытие для спортивной гимнастики 14х14х0.010 м</t>
+    <t>Ковёр-покрытие для спортивной гимнастики 14х14х0,010 м</t>
   </si>
   <si>
     <t>https://stk-sport.ru/gimnastika/predmety-dlya-khudozhestvennoy-gimnastiki/kover-dlya-khudozhestve/</t>
   </si>
   <si>
     <t>Гимнастическое оборудование Олимпийское</t>
   </si>
   <si>
     <t>GOL001</t>
   </si>
   <si>
     <t>Акробатическая дорожка (рабочая часть) ширина 2м, длина 25м, пружинная</t>
   </si>
   <si>
     <t>https://stk-sport.ru/gimnasticheskoe-oborudovanie-olimpiyskoe/Akrobaticheskaya-dorozhka-shirina-2m-dlina-25m-pruzhinnaya/</t>
   </si>
   <si>
     <t>Инвентарь эстафетно-игровой</t>
   </si>
   <si>
     <t>Спортивные игры и игрушки для улицы</t>
   </si>
   <si>
     <t>INV001</t>
   </si>
@@ -4972,51 +4972,51 @@
   <si>
     <t>NPR026</t>
   </si>
   <si>
     <t>Мяч массажный 65 см</t>
   </si>
   <si>
     <t>https://stk-sport.ru/inventar-estafetno-igrovoy/myachi/myach-massazhnyy-65-sm/</t>
   </si>
   <si>
     <t>NPR2030</t>
   </si>
   <si>
     <t>Мяч для тренировки реакции TORRES Reaction ball 8 см</t>
   </si>
   <si>
     <t>https://stk-sport.ru/inventar-estafetno-igrovoy/myachi/myach-dlya-trenirovki-reaktsii-torres-reaction-ball-8-sm/</t>
   </si>
   <si>
     <t>Инвентарь для метания</t>
   </si>
   <si>
     <t>INV017</t>
   </si>
   <si>
-    <t>Мяч для метания. Вес 150 г.</t>
+    <t>Мяч для метания вес 150 гр</t>
   </si>
   <si>
     <t>https://stk-sport.ru/inventar-estafetno-igrovoy/inventar-dlya-metaniya/Myach-dlya-metaniya/</t>
   </si>
   <si>
     <t>NPR290</t>
   </si>
   <si>
     <t>Мешочек утяжеленный 150 гр</t>
   </si>
   <si>
     <t>https://stk-sport.ru/inventar-estafetno-igrovoy/inventar-dlya-metaniya/meshochki-utyazhelennye-150-gr/</t>
   </si>
   <si>
     <t>INV016</t>
   </si>
   <si>
     <t>Мешочек утяжеленный 200 гр</t>
   </si>
   <si>
     <t>https://stk-sport.ru/inventar-estafetno-igrovoy/inventar-dlya-metaniya/Meshochki-utyazhelennye/</t>
   </si>
   <si>
     <t>NPR334</t>
   </si>
@@ -5443,51 +5443,51 @@
   <si>
     <t>Планка для прыжков в высоту из алюминиевого сплава Д16Т Планка для прыжков в высоту из алюминиевого сплава Д16Т (4 м)</t>
   </si>
   <si>
     <t>https://stk-sport.ru/legkaya-atletika/oborudovanie-dlya-pryzhkov-v-vysotu/Planka-dlya-pryzhkov-v-vysotu-iz-alyuminievogo-splava-D16T/?sku=6644</t>
   </si>
   <si>
     <t>LAT018</t>
   </si>
   <si>
     <t>Стойка для прыжков в высоту Стойка для прыжков в высоту (180 см)</t>
   </si>
   <si>
     <t>https://stk-sport.ru/legkaya-atletika/oborudovanie-dlya-pryzhkov-v-vysotu/Stoyka-dlya-pryzhkov-v-vysotu/</t>
   </si>
   <si>
     <t>Стойка для прыжков в высоту Стойка для прыжков в высоту (220 см)</t>
   </si>
   <si>
     <t>https://stk-sport.ru/legkaya-atletika/oborudovanie-dlya-pryzhkov-v-vysotu/Stoyka-dlya-pryzhkov-v-vysotu/?sku=6653</t>
   </si>
   <si>
     <t>NPR1674</t>
   </si>
   <si>
-    <t>Измеритель высоты разборный. Длина 3,05 м</t>
+    <t>Измеритель высоты разборный длина 3,05 м</t>
   </si>
   <si>
     <t>https://stk-sport.ru/legkaya-atletika/oborudovanie-dlya-pryzhkov-v-vysotu/izmeritel-vysoty-sportivnykh-setok-razbornyy/</t>
   </si>
   <si>
     <t>Лыжный спорт</t>
   </si>
   <si>
     <t>Стойка старт-финиш, номера</t>
   </si>
   <si>
     <t>SKY042</t>
   </si>
   <si>
     <t>Номер односторонний</t>
   </si>
   <si>
     <t>https://stk-sport.ru/lyzhnyy-sport/stoyka-start-finish-nomera/Nomera-na-rezinkakh/</t>
   </si>
   <si>
     <t>NPR1183</t>
   </si>
   <si>
     <t>Номер двухсторонний</t>
   </si>
@@ -5665,51 +5665,51 @@
   <si>
     <t>https://stk-sport.ru/nastolno-igrovye-vidy-sporta/shakhmaty-shashki-domino-chasy/shashki-derevyannye-s-derevyannoy-doskoy-290290mm/</t>
   </si>
   <si>
     <t>IGR002</t>
   </si>
   <si>
     <t>Доска картонная для шашек</t>
   </si>
   <si>
     <t>https://stk-sport.ru/nastolno-igrovye-vidy-sporta/shakhmaty-shashki-domino-chasy/Doska-kartonnaya-dlya-shashek/</t>
   </si>
   <si>
     <t>IGR007</t>
   </si>
   <si>
     <t>Шахматные часы</t>
   </si>
   <si>
     <t>https://stk-sport.ru/nastolno-igrovye-vidy-sporta/shakhmaty-shashki-domino-chasy/Shakhmatnye-chasy/</t>
   </si>
   <si>
     <t>NPR1518</t>
   </si>
   <si>
-    <t>Демонстрационные шахматы магнитные 73х73х3,5 сантиметров</t>
+    <t>Демонстрационные шахматы магнитные 73х73х3,5 см</t>
   </si>
   <si>
     <t>https://stk-sport.ru/nastolno-igrovye-vidy-sporta/shakhmaty-shashki-domino-chasy/demonstratsionnye-shakhmaty-magnitnye-73kh73kh35-santimetrov/</t>
   </si>
   <si>
     <t>NPR1827</t>
   </si>
   <si>
     <t>Демонстрационные шахматы и шашки магнитные 0,73x0,73x0,035 м</t>
   </si>
   <si>
     <t>https://stk-sport.ru/nastolno-igrovye-vidy-sporta/shakhmaty-shashki-domino-chasy/demonstratsionnye-shakhmaty-i-shashki-magnitnye-0-73x0-73x0-035-m/</t>
   </si>
   <si>
     <t>Настольный теннис</t>
   </si>
   <si>
     <t>Столы, табло, разделительные борта</t>
   </si>
   <si>
     <t>NST017</t>
   </si>
   <si>
     <t>Стол для настольного тенниса START LINE OLYMPIC с колесами</t>
   </si>
@@ -5728,144 +5728,144 @@
   <si>
     <t>NST014</t>
   </si>
   <si>
     <t>Стол для настольного тенниса всепогодный START LINE GAME OUTDOOR 2</t>
   </si>
   <si>
     <t>https://stk-sport.ru/nastolnyy-tennis/stoly-tablo-razdelitelnye-borta/Stol-dlya-nastol'nogo-tennisa-vsepogodnyy-START-LINE-GAME-OUTDOOR-2/</t>
   </si>
   <si>
     <t>https://stk-sport.ru/nastolnyy-tennis/stoly-tablo-razdelitelnye-borta/Stol-dlya-nastol'nogo-tennisa-START-LINE-Champion-25mm/</t>
   </si>
   <si>
     <t>NPR1164</t>
   </si>
   <si>
     <t>Табло судейское Start Line</t>
   </si>
   <si>
     <t>https://stk-sport.ru/nastolnyy-tennis/stoly-tablo-razdelitelnye-borta/schetchik-sudeyskiy-start-line-chernyy/</t>
   </si>
   <si>
     <t>NPR1704</t>
   </si>
   <si>
-    <t>Оградительный барьер, размер: 2000 х 700 х 500 — 2 мм</t>
+    <t>Оградительный барьер размер 2000 х 700 х 500 — 2 мм</t>
   </si>
   <si>
     <t>https://stk-sport.ru/nastolnyy-tennis/stoly-tablo-razdelitelnye-borta/ograditelnyy-barer-razmer-2000-kh-700-kh-500--2-mm/</t>
   </si>
   <si>
     <t>NST018</t>
   </si>
   <si>
     <t>Табло для настольного тенниса перекидное</t>
   </si>
   <si>
     <t>https://stk-sport.ru/nastolnyy-tennis/stoly-tablo-razdelitelnye-borta/tablo-dlya-nastolnogo-tennisa-perekidnoe/</t>
   </si>
   <si>
     <t>Пушка, ракетки, сетки, шарики</t>
   </si>
   <si>
     <t>NST012</t>
   </si>
   <si>
     <t>Сетка для настольного тенниса</t>
   </si>
   <si>
     <t>https://stk-sport.ru/nastolnyy-tennis/pushka-raketki-setki-shariki/Setka-dlya-nastol'nogo-tennisa/</t>
   </si>
   <si>
     <t>NPR1281</t>
   </si>
   <si>
-    <t>Сетка для настольного тенниса TORRES Hobby в комплекте с мет. стойками, синяя</t>
+    <t>Сетка для настольного тенниса TORRES Hobby в комплекте с металлическими стойками синяя</t>
   </si>
   <si>
     <t>https://stk-sport.ru/nastolnyy-tennis/pushka-raketki-setki-shariki/setka-dlya-nastolnogo-tennisa-torres-hobby-v-komplekte-s-met-stoykami-sinyaya/</t>
   </si>
   <si>
     <t>NST001</t>
   </si>
   <si>
     <t>Крепление для настольного тенниса усиленное с сеткой</t>
   </si>
   <si>
     <t>https://stk-sport.ru/nastolnyy-tennis/pushka-raketki-setki-shariki/Kreplenie-dlya-nastol'nogo-tennisa-usilennoe-s-setkoy/</t>
   </si>
   <si>
     <t>NST019</t>
   </si>
   <si>
     <t>Шарики для настольного тенниса 6 шт.</t>
   </si>
   <si>
     <t>https://stk-sport.ru/nastolnyy-tennis/pushka-raketki-setki-shariki/Shariki-dlya-nastol'nogo-tennisa-6-sht/</t>
   </si>
   <si>
     <t>NPR1015</t>
   </si>
   <si>
-    <t>Мяч для настольного тенниса TORRES Training 1* (Оранжевый, белый 6 шт)</t>
+    <t>Мяч для настольного тенниса TORRES Training 1* (Оранжевый, белый 6 шт.)</t>
   </si>
   <si>
     <t>https://stk-sport.ru/nastolnyy-tennis/pushka-raketki-setki-shariki/myach-dlya-nastolnogo-tennisa-torres-training-1-oranzhevyy-6-sht/</t>
   </si>
   <si>
     <t>NST005</t>
   </si>
   <si>
     <t>Ракетка для настольного тенниса любительская</t>
   </si>
   <si>
     <t>https://stk-sport.ru/nastolnyy-tennis/pushka-raketki-setki-shariki/Raketka-dlya-nastol'nogo-tennisa-lybitelskaya/</t>
   </si>
   <si>
     <t>NPR647</t>
   </si>
   <si>
     <t>Ракетка для настольного тенниса TORRES Control 10</t>
   </si>
   <si>
     <t>https://stk-sport.ru/nastolnyy-tennis/pushka-raketki-setki-shariki/raketka-dlya-nastolnogo-tennisa-torres-control-10/</t>
   </si>
   <si>
     <t>NPR468</t>
   </si>
   <si>
     <t>Ракетка для настольного тенниса TORRES Profi 5*</t>
   </si>
   <si>
     <t>https://stk-sport.ru/nastolnyy-tennis/pushka-raketki-setki-shariki/raketka-dlya-nastolnogo-tennisa-torres-profi-5/</t>
   </si>
   <si>
     <t>NPR1671</t>
   </si>
   <si>
-    <t>Набор для настольного тенниса TORRES Control 10 2 ракетки и 3 мяча, сетка, метал. стойки</t>
+    <t>Набор для настольного тенниса TORRES Control 10 - 2 ракетки и 3 мяча, сетка, металлические стойки</t>
   </si>
   <si>
     <t>https://stk-sport.ru/nastolnyy-tennis/pushka-raketki-setki-shariki/nabor-dlya-nastolnogo-torres-control-10/</t>
   </si>
   <si>
     <t>СТК210</t>
   </si>
   <si>
     <t>Тренажер для настольного тенниса H600</t>
   </si>
   <si>
     <t>https://stk-sport.ru/nastolnyy-tennis/pushka-raketki-setki-shariki/trenazher-dlya-nastolnogo-tennisa-h600/</t>
   </si>
   <si>
     <t>Оборудование для сдачи нормативов</t>
   </si>
   <si>
     <t>GTO001</t>
   </si>
   <si>
     <t>Дорожка для разбега универсальная модульная</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-sdahi-normativov/dorozhka-dlya-razbega-universalnaya-modulnaya/</t>
   </si>
@@ -5887,51 +5887,51 @@
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-sdahi-normativov/dorozhka-razmetochnaya-dlya-pryzhkov-v-dlinu-s-mesta/</t>
   </si>
   <si>
     <t>GTO011</t>
   </si>
   <si>
     <t>Стенд информационный настенный</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-sdahi-normativov/stend-informatsionnyy-nastennyy/</t>
   </si>
   <si>
     <t>GTO013</t>
   </si>
   <si>
     <t>Упоры для отжиманий брусья напольные</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-sdahi-normativov/upory-dlya-otzhimaniy-brusya-napolnye/</t>
   </si>
   <si>
     <t>GTO010</t>
   </si>
   <si>
-    <t>Счетчик - станок для отжиманий</t>
+    <t>Счетчик-станок для отжиманий</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-sdahi-normativov/schetchik-stanok-dlya-otzhimaniy/</t>
   </si>
   <si>
     <t>GTO006</t>
   </si>
   <si>
     <t>Низкая перекладина для подтягивания из виса лежа</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-sdahi-normativov/nizkaya-perekladina-dlya-podtyagivaniya-iz-visa-lezha/</t>
   </si>
   <si>
     <t>GTO004</t>
   </si>
   <si>
     <t>Линейка для прыжков в длину с места</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-sdahi-normativov/lineyka-dlya-pryzhkov-v-dlinu-s-mesta_1/</t>
   </si>
   <si>
     <t>GTO008</t>
   </si>
@@ -22267,51 +22267,51 @@
       </c>
       <c r="C872" s="9" t="s">
         <v>1481</v>
       </c>
       <c r="D872" s="8" t="s">
         <v>1482</v>
       </c>
       <c r="E872" s="14">
         <v>529</v>
       </c>
     </row>
     <row r="873" spans="1:5">
       <c r="A873" s="6">
         <v>6</v>
       </c>
       <c r="B873" s="11" t="s">
         <v>1483</v>
       </c>
       <c r="C873" s="9" t="s">
         <v>1484</v>
       </c>
       <c r="D873" s="8" t="s">
         <v>1485</v>
       </c>
       <c r="E873" s="14">
-        <v>424972</v>
+        <v>511367</v>
       </c>
     </row>
     <row r="874" spans="1:5">
       <c r="A874" s="2" t="s">
         <v>1486</v>
       </c>
       <c r="B874" s="8"/>
       <c r="C874" s="9"/>
       <c r="D874" s="8"/>
       <c r="E874" s="14"/>
     </row>
     <row r="875" spans="1:5">
       <c r="A875" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B875" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C875" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D875" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E875" s="15" t="s">