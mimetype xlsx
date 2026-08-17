--- v1 (2026-07-02)
+++ v2 (2026-08-17)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$C$5:$C$1523</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$C$5:$C$1518</definedName>
   </definedNames>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2825">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2820">
   <si>
     <t>Прайс-листы для спортивного оборудования и спортинвенторя</t>
   </si>
   <si>
     <t>Оборудование по приказу № 838</t>
   </si>
   <si>
     <t>Оборудование универсального спортивного зала 18м х 30м</t>
   </si>
   <si>
     <t>1.6.3. Стеллажи для инвентаря</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
@@ -976,2040 +976,2025 @@
   <si>
     <t>VDS023</t>
   </si>
   <si>
     <t>Поплавок цветной с флажком</t>
   </si>
   <si>
     <t>https:/stk-sport.ru/poplavok-tsvetnoy-s-flazhkom/</t>
   </si>
   <si>
     <t>1.6.209. Пояс с петлей для обучения плаванию</t>
   </si>
   <si>
     <t>1.6.210. Разделительная волногасящая дорожка</t>
   </si>
   <si>
     <t>VDS010</t>
   </si>
   <si>
     <t>Дорожка разделительная для бассейна 25 м</t>
   </si>
   <si>
     <t>https:/stk-sport.ru/Dorozhka-razdelitelnaya-dlya-basseyna-25m/</t>
   </si>
   <si>
-    <t>1.6.211. Разделительная дорожка</t>
+    <t>1.6.213. Спасательный линь</t>
+  </si>
+  <si>
+    <t>VDS007</t>
+  </si>
+  <si>
+    <t>Веревка с яркой маркировкой 5м</t>
+  </si>
+  <si>
+    <t>https:/stk-sport.ru/verevka-s-yarkoy-markirovkoy-5m/</t>
+  </si>
+  <si>
+    <t>1.6.214. Термометр для воды</t>
+  </si>
+  <si>
+    <t>VDS028</t>
+  </si>
+  <si>
+    <t>Термометр для воды</t>
+  </si>
+  <si>
+    <t>https:/stk-sport.ru/termometr-dlya-vody/</t>
+  </si>
+  <si>
+    <t>1.6.217. Шест пластмассовый</t>
+  </si>
+  <si>
+    <t>VDS004</t>
+  </si>
+  <si>
+    <t>Багор нетонущий для вылавливания предметов из воды</t>
+  </si>
+  <si>
+    <t>https:/stk-sport.ru/bagor-netonushchiy-dlya-vylavlivaniya-predmetov-iz-vody/</t>
+  </si>
+  <si>
+    <t>1.6.218. Шест спасательный с петлей</t>
+  </si>
+  <si>
+    <t>VDS033</t>
+  </si>
+  <si>
+    <t>Шест спасательный</t>
+  </si>
+  <si>
+    <t>https:/stk-sport.ru/shest-spasatelnyy/</t>
+  </si>
+  <si>
+    <t>Оборудование для самбо</t>
+  </si>
+  <si>
+    <t>Оборудование для спортивной гимнастики</t>
+  </si>
+  <si>
+    <t>Оборудование для большого тенниса</t>
+  </si>
+  <si>
+    <t>1.6.277. Сетка для тенниса</t>
+  </si>
+  <si>
+    <t>BTN009</t>
+  </si>
+  <si>
+    <t>Сетка для большого тенниса нить ф2,2 мм</t>
+  </si>
+  <si>
+    <t>https:/stk-sport.ru/Setka-dlya-bolshogo-tennisa-niti-2-2-mm/</t>
+  </si>
+  <si>
+    <t>Оборудование для фитнеса и аэробики</t>
+  </si>
+  <si>
+    <t>1.6.280. Боди-бар</t>
+  </si>
+  <si>
+    <t>1.6.282. Диск для баланса</t>
+  </si>
+  <si>
+    <t>ODS006</t>
+  </si>
+  <si>
+    <t>Балансировочная доска диск с лабиринтом. Диаметр, см: 42 х 6</t>
+  </si>
+  <si>
+    <t>https:/stk-sport.ru/balansirovochnaya-doska-disk/</t>
+  </si>
+  <si>
+    <t>1.6.283. Клипса палка-обруч</t>
+  </si>
+  <si>
+    <t>ODS030</t>
+  </si>
+  <si>
+    <t>Клипса для плоского обруча</t>
+  </si>
+  <si>
+    <t>https:/stk-sport.ru/klipsa-dlya-ploskogo-obrucha/</t>
+  </si>
+  <si>
+    <t>1.6.284. Клипса палка-палка</t>
+  </si>
+  <si>
+    <t>ODS029</t>
+  </si>
+  <si>
+    <t>Клипса палка-палка</t>
+  </si>
+  <si>
+    <t>https:/stk-sport.ru/klipsa-palka-palka/</t>
+  </si>
+  <si>
+    <t>ODS031</t>
+  </si>
+  <si>
+    <t>Клипса с перекладиной</t>
+  </si>
+  <si>
+    <t>https:/stk-sport.ru/Klipsa-s-perekladinoy/</t>
+  </si>
+  <si>
+    <t>1.6.285. Лестница для функционального тренинга длинная</t>
+  </si>
+  <si>
+    <t>ODS042</t>
+  </si>
+  <si>
+    <t>Лестница координационная (12 ступеней, 51х540 см)</t>
+  </si>
+  <si>
+    <t>https:/stk-sport.ru/lestnitsa-koordinatsionnaya-12-stupeney-51sm-kh-540sm/</t>
+  </si>
+  <si>
+    <t>1.6.286. Мяч для фитнеса</t>
+  </si>
+  <si>
+    <t>1.6.287. Мяч гимнастический глянцевый</t>
+  </si>
+  <si>
+    <t>1.6.291. Полусфера степ</t>
+  </si>
+  <si>
+    <t>FIT104</t>
+  </si>
+  <si>
+    <t>Полусфера BOSU диаметр 58 см в комплекте с ножным насосом и эспандерами</t>
+  </si>
+  <si>
+    <t>https:/stk-sport.ru/Polusfera-BOSU-s-espanderami-nasosom/</t>
+  </si>
+  <si>
+    <t>1.6.292. Резиновые амортизаторы</t>
+  </si>
+  <si>
+    <t>FIT125</t>
+  </si>
+  <si>
+    <t>Резиновые амортизаторы для выполнения силовых упражнений с цветовой кодировкой</t>
+  </si>
+  <si>
+    <t>https:/stk-sport.ru/rezinovye-amortizatory-dlya-vypolneniya-silovykh-uprazhneniy-s-tsvetovoy-kodirovkoy/</t>
+  </si>
+  <si>
+    <t>1.6.294. Стойка для боди-баров</t>
+  </si>
+  <si>
+    <t>FIT018</t>
+  </si>
+  <si>
+    <t>Стойка для бодибаров большая 27 шт.</t>
+  </si>
+  <si>
+    <t>https:/stk-sport.ru/stoyka-dlya-bodibarov-bolshaya/</t>
+  </si>
+  <si>
+    <t>1.6.295. Стойка для резиновых амортизаторов</t>
+  </si>
+  <si>
+    <t>FIT019</t>
+  </si>
+  <si>
+    <t>Стойка для эспандеров</t>
+  </si>
+  <si>
+    <t>https:/stk-sport.ru/stoyka-dlya-espanderov/</t>
+  </si>
+  <si>
+    <t>1.6.296. Стойка для хранения полусфер степ</t>
+  </si>
+  <si>
+    <t>FIT020</t>
+  </si>
+  <si>
+    <t>Стойка для хранения баланс-степов (платформ BOSU) на 7 шт.</t>
+  </si>
+  <si>
+    <t>https:/stk-sport.ru/stoyka-dlya-khraneniya-balans-stepov-platform-bosu/</t>
+  </si>
+  <si>
+    <t>1.6.298. Стойка для хранения мячей для фитнеса</t>
+  </si>
+  <si>
+    <t>Инвентарь для флорбола</t>
+  </si>
+  <si>
+    <t>Инвентарь для футбола</t>
+  </si>
+  <si>
+    <t>1.6.305. Мяч футбольный (размер 2, 3, 4, 5)</t>
+  </si>
+  <si>
+    <t>Оборудование для хоккея и фигурного катания на коньках</t>
+  </si>
+  <si>
+    <t>1.6.309. Оборудование для сушки коньков</t>
+  </si>
+  <si>
+    <t>OBR016</t>
+  </si>
+  <si>
+    <t>Стойка-стеллаж для сушки ботинок</t>
+  </si>
+  <si>
+    <t>https:/stk-sport.ru/stoyka-stellazh-dlya-sushki-botinok/</t>
+  </si>
+  <si>
+    <t>1.6.311. Стойка для клюшек</t>
+  </si>
+  <si>
+    <t>OBR017</t>
+  </si>
+  <si>
+    <t>Стеллаж для хоккейных клюшек на 20 шт</t>
+  </si>
+  <si>
+    <t>https:/stk-sport.ru/stellazh-dlya-khokkeynykh-klyushek/</t>
+  </si>
+  <si>
+    <t>1.6.312. Шайба для игры в хоккей</t>
+  </si>
+  <si>
+    <t>HOK013</t>
+  </si>
+  <si>
+    <t>Шайба диаметр 75 мм</t>
+  </si>
+  <si>
+    <t>https:/stk-sport.ru/Shayba-bol'shaya/</t>
+  </si>
+  <si>
+    <t>HOK014</t>
+  </si>
+  <si>
+    <t>Шайба диаметр 60 мм</t>
+  </si>
+  <si>
+    <t>https:/stk-sport.ru/Shayba-malaya/</t>
+  </si>
+  <si>
+    <t>Оборудование для художественной гимнастики</t>
+  </si>
+  <si>
+    <t>1.6.320. Обруч гимнастический</t>
+  </si>
+  <si>
+    <t>Инвентарь для шахмат и шашек</t>
+  </si>
+  <si>
+    <t>1.6.321. Набор для игры в шахматы</t>
+  </si>
+  <si>
+    <t>IGR009</t>
+  </si>
+  <si>
+    <t>Шахматы массовые  29,5 x 29,5 x 2 см</t>
+  </si>
+  <si>
+    <t>https:/stk-sport.ru/Shakhmaty-massovye/</t>
+  </si>
+  <si>
+    <t>Армспорт</t>
+  </si>
+  <si>
+    <t>ARM001</t>
+  </si>
+  <si>
+    <t>Стол для армспорта любительский неразборный</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/armsport/stol-dlya-armsporta-ne-razbornyy/</t>
+  </si>
+  <si>
+    <t>ARM002</t>
+  </si>
+  <si>
+    <t>Стол для армспорта любительский разборный</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/armsport/Stol-dlya-armsporta-lyubitel'skiy-razbornyy/</t>
+  </si>
+  <si>
+    <t>ARM003</t>
+  </si>
+  <si>
+    <t>Стол для армспорта разборный профессионалный</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/armsport/Stol-dlya-armsporta-razbornyy-professionalnyy/</t>
+  </si>
+  <si>
+    <t>ARM004</t>
+  </si>
+  <si>
+    <t>Стол для армспорта с сидениями</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/armsport/Stol-dlya-armsporta-s-sideniyami/</t>
+  </si>
+  <si>
+    <t>Атлетизм</t>
+  </si>
+  <si>
+    <t>Гантели</t>
+  </si>
+  <si>
+    <t>ATL001</t>
+  </si>
+  <si>
+    <t>Гантели литые Гантели литые (1 кг)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/ganteli/ganteli-litye/</t>
+  </si>
+  <si>
+    <t>Гантели литые Гантели литые (1,5 кг)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/ganteli/ganteli-litye/?sku=7552</t>
+  </si>
+  <si>
+    <t>Гантели литые Гантели литые (2 кг)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/ganteli/ganteli-litye/?sku=7553</t>
+  </si>
+  <si>
+    <t>Гантели литые Гантели литые (2,5 кг)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/ganteli/ganteli-litye/?sku=7554</t>
+  </si>
+  <si>
+    <t>Гантели литые Гантели литые (3 кг)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/ganteli/ganteli-litye/?sku=7555</t>
+  </si>
+  <si>
+    <t>Гантели литые Гантели литые (4 кг)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/ganteli/ganteli-litye/?sku=7556</t>
+  </si>
+  <si>
+    <t>Гантели литые Гантели литые (5 кг)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/ganteli/ganteli-litye/?sku=7557</t>
+  </si>
+  <si>
+    <t>Гантели литые Гантели литые (6 кг)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/ganteli/ganteli-litye/?sku=7558</t>
+  </si>
+  <si>
+    <t>Гантели литые Гантели литые (7 кг)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/ganteli/ganteli-litye/?sku=7559</t>
+  </si>
+  <si>
+    <t>Гантели литые Гантели литые (8 кг)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/ganteli/ganteli-litye/?sku=7560</t>
+  </si>
+  <si>
+    <t>Гантели литые Гантели литые (10 кг)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/ganteli/ganteli-litye/?sku=7562</t>
+  </si>
+  <si>
+    <t>Гантели литые Гантели литые (12 кг)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/ganteli/ganteli-litye/?sku=7564</t>
+  </si>
+  <si>
+    <t>Гантели литые Гантели литые (9 кг)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/ganteli/ganteli-litye/?sku=93246</t>
+  </si>
+  <si>
+    <t>Гантели литые Гантели литые (500 г)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/ganteli/ganteli-litye/?sku=93247</t>
+  </si>
+  <si>
+    <t>Гантели литые Гантели литые (11 кг)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/ganteli/ganteli-litye/?sku=93248</t>
+  </si>
+  <si>
+    <t>ATL016</t>
+  </si>
+  <si>
+    <t>Гантели разборные обрезиненные Гантели разборные обрезиненные (10 кг)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/ganteli/Ganteli-razbornye-obrezinennye/</t>
+  </si>
+  <si>
+    <t>Гантели разборные обрезиненные Гантели разборные обрезиненные (15 кг)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/ganteli/Ganteli-razbornye-obrezinennye/?sku=7592</t>
+  </si>
+  <si>
+    <t>Гантели разборные обрезиненные Гантели разборные обрезиненные (20 кг)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/ganteli/Ganteli-razbornye-obrezinennye/?sku=7593</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/ganteli/komplekt-ganteley-obrezinennykh-ot-1-do-10-kg-1c/</t>
+  </si>
+  <si>
+    <t>Гири</t>
+  </si>
+  <si>
+    <t>ATL019</t>
+  </si>
+  <si>
+    <t>Гиря 8 кг</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/giri/girya-8-kg-1c/</t>
+  </si>
+  <si>
+    <t>ATL020</t>
+  </si>
+  <si>
+    <t>Гиря 10 кг</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/giri/Girya-10-kg/</t>
+  </si>
+  <si>
+    <t>ATL021</t>
+  </si>
+  <si>
+    <t>Гиря 12 кг</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/giri/Girya-12-kg/</t>
+  </si>
+  <si>
+    <t>ATL022</t>
+  </si>
+  <si>
+    <t>Гиря 14 кг</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/giri/girya-14-kg-1c/</t>
+  </si>
+  <si>
+    <t>ATL023</t>
+  </si>
+  <si>
+    <t>Гиря 16 кг</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/giri/girya-16-kg-1c/</t>
+  </si>
+  <si>
+    <t>ATL024</t>
+  </si>
+  <si>
+    <t>Гиря 24 кг</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/giri/girya-24-kg-1c/</t>
+  </si>
+  <si>
+    <t>ATL025</t>
+  </si>
+  <si>
+    <t>Гиря 32 кг</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/giri/girya-32-kg-1c/</t>
+  </si>
+  <si>
+    <t>Грифы</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/grify/Shtanga-obrezinennaya-razbornaya-175kg/</t>
+  </si>
+  <si>
+    <t>NPR005</t>
+  </si>
+  <si>
+    <t>Гриф для гантели хромированный, дл. 350 мм, разборный, замок-гайка Вейдера с резьбой 26 мм, вес 1,85</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/grify/grif-dlya-ganteli-khromirovannyy-dl-370-mm-razbornyy-zamok-gayka-veydera-s-rezboy-25mm-ves-15kg/</t>
+  </si>
+  <si>
+    <t>Диски</t>
+  </si>
+  <si>
+    <t>ATL047</t>
+  </si>
+  <si>
+    <t>Диск обрезиненный чёрного цвета 25 кг Диск обрезиненный чёрного цвета  25 кг (31 мм)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-31-50-mm-25-kg/?sku=7911</t>
+  </si>
+  <si>
+    <t>Диск обрезиненный чёрного цвета 25 кг Диск обрезиненный чёрного цвета 25 кг (51 мм)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-31-50-mm-25-kg/</t>
+  </si>
+  <si>
+    <t>Диск обрезиненный чёрного цвета 25 кг Диск обрезиненный чёрного цвета 25 кг (26 мм)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-31-50-mm-25-kg/?sku=88900</t>
+  </si>
+  <si>
+    <t>ATL048</t>
+  </si>
+  <si>
+    <t>Диск обрезиненный чёрного цвета 20 кг Диск обрезиненный чёрного цвета 20 кг (26 мм)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-31-50-mm-20-kg/</t>
+  </si>
+  <si>
+    <t>Диск обрезиненный чёрного цвета 20 кг Диск обрезиненный чёрного цвета 20 кг (31 мм)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-31-50-mm-20-kg/?sku=7936</t>
+  </si>
+  <si>
+    <t>Диск обрезиненный чёрного цвета 20 кг Диск обрезиненный чёрного цвета 20 кг (51 мм)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-31-50-mm-20-kg/?sku=7937</t>
+  </si>
+  <si>
+    <t>ATL049</t>
+  </si>
+  <si>
+    <t>Диск обрезиненный чёрного цвета 15 кг Диск обрезиненный чёрного цвета 15 кг (26 мм)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-31-50-mm-15-kg/</t>
+  </si>
+  <si>
+    <t>Диск обрезиненный чёрного цвета 15 кг Диск обрезиненный чёрного цвета 15 кг (31 мм)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-31-50-mm-15-kg/?sku=7948</t>
+  </si>
+  <si>
+    <t>Диск обрезиненный чёрного цвета 15 кг Диск обрезиненный чёрного цвета 15 кг (51 мм)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-31-50-mm-15-kg/?sku=7949</t>
+  </si>
+  <si>
+    <t>ATL050</t>
+  </si>
+  <si>
+    <t>Диск обрезиненный чёрного цвета 10 кг Диск обрезиненный чёрного цвета 10 кг (26 мм)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-3150-mm-10-kg/</t>
+  </si>
+  <si>
+    <t>Диск обрезиненный чёрного цвета 10 кг Диск обрезиненный чёрного цвета 10 кг (31 мм)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-3150-mm-10-kg/?sku=7960</t>
+  </si>
+  <si>
+    <t>Диск обрезиненный чёрного цвета 10 кг Диск обрезиненный чёрного цвета 10 кг (51 мм)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-3150-mm-10-kg/?sku=7961</t>
+  </si>
+  <si>
+    <t>ATL051</t>
+  </si>
+  <si>
+    <t>Диск обрезиненный чёрного цвета 5 кг Диск обрезиненный чёрного цвета 5 кг (26 мм)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-3150-mm-5-kg/</t>
+  </si>
+  <si>
+    <t>Диск обрезиненный чёрного цвета 5 кг Диск обрезиненный чёрного цвета 5 кг (31 мм)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-3150-mm-5-kg/?sku=7973</t>
+  </si>
+  <si>
+    <t>Диск обрезиненный чёрного цвета 5 кг Диск обрезиненный чёрного цвета 5 кг (51 мм)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-3150-mm-5-kg/?sku=7974</t>
+  </si>
+  <si>
+    <t>ATL052</t>
+  </si>
+  <si>
+    <t>Диск обрезиненный чёрного цвета 2,5 кг Диск обрезиненный чёрного цвета 2,5 кг (26 мм)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-3150-mm-25-kg/</t>
+  </si>
+  <si>
+    <t>Диск обрезиненный чёрного цвета 2,5 кг Диск обрезиненный чёрного цвета 2,5 кг (31 мм)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-3150-mm-25-kg/?sku=7985</t>
+  </si>
+  <si>
+    <t>Диск обрезиненный чёрного цвета 2,5 кг Диск обрезиненный чёрного цвета 2,5 кг (51 мм)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-3150-mm-25-kg/?sku=7986</t>
+  </si>
+  <si>
+    <t>ATL053</t>
+  </si>
+  <si>
+    <t>Диск обрезиненный чёрного цвета 1,25 кг Диск обрезиненный чёрного цвета 1,25 кг (26 мм)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-31-50-mm-125-kg/</t>
+  </si>
+  <si>
+    <t>Диск обрезиненный чёрного цвета 1,25 кг Диск обрезиненный чёрного цвета 1,25 кг (31 мм)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-31-50-mm-125-kg/?sku=7995</t>
+  </si>
+  <si>
+    <t>Диск обрезиненный чёрного цвета 1,25 кг Диск обрезиненный чёрного цвета 1,25 кг (51 мм)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-31-50-mm-125-kg/?sku=7996</t>
+  </si>
+  <si>
+    <t>Помосты</t>
+  </si>
+  <si>
+    <t>ATL069</t>
+  </si>
+  <si>
+    <t>Помост тяжёлоатлетический (тренировочный) 3х3х0,1м рез. амортизаторы 1х0,5х0,04м</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/pomosty/Pomost-tyazheloatleticheskiy-trenirovochnyy-300-300-10-sm/</t>
+  </si>
+  <si>
+    <t>ATL067</t>
+  </si>
+  <si>
+    <t>Помост тяжёлоатлетический (тренировочный) 2,5х2,5х0,1м рез. амортизаторы 1х0,5х0,04м</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/pomosty/Pomost-tyazheloatleticheskiy-trenirovochnyy-250-250-10sm/</t>
+  </si>
+  <si>
+    <t>ATL068</t>
+  </si>
+  <si>
+    <t>Помост тяжёлоатлетический (тренировочный) 3х3х0,05м рез. амортизаторы 1х0,5х0,02м</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/pomosty/Pomost-tyazheloatleticheskiy-trenirovochnyy-300-300-5-sm/</t>
+  </si>
+  <si>
+    <t>ATL070</t>
+  </si>
+  <si>
+    <t>Помост тяжёлоатлетический (тренировочный) 4х4х0,1м рез. амортизаторы 1,5х0,5х0,04м</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/pomosty/Pomost-tyazheloatleticheskiy-trenirovochnyy-400-400-10-sm/</t>
+  </si>
+  <si>
+    <t>ATL071</t>
+  </si>
+  <si>
+    <t>Помост тяжёлоатлетический (соревновательный) 3х3х0,12м рез. амортизаторы 1,5х0,5х0,04м</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/pomosty/Pomost-tyazheloatleticheskiy-sorevnovatel'nyy-300-300-12-sm/</t>
+  </si>
+  <si>
+    <t>ATL072</t>
+  </si>
+  <si>
+    <t>Помост тяжёлоатлетический (соревновательный) 4х4х0,12м, рез. амортизаторы 1,5х0,5х0,04м</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/pomosty/Pomost-tyazheloatleticheskiy-sorevnovatel'nyy-400-400-12-sm/</t>
+  </si>
+  <si>
+    <t>ATL074</t>
+  </si>
+  <si>
+    <t>Помост для гиревого спорта (тренировочный) 1,5х1,5х0,1м рез. амортизаторы 1х1х0,01м</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/pomosty/Pomost-dlya-girevogo-sporta-trenirovochnyy-150-150-10-sm/</t>
+  </si>
+  <si>
+    <t>ATL075</t>
+  </si>
+  <si>
+    <t>Помост для гиревого спорта (соревновательный) 1,5х1,5х0,1м рез. амортизаторы 1х1х0,04м</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/pomosty/Pomost-dlya-girevogo-sporta-sorevnovatel'nyy-150-150-10-sm/</t>
+  </si>
+  <si>
+    <t>Экипировка</t>
+  </si>
+  <si>
+    <t>ATL065</t>
+  </si>
+  <si>
+    <t>Магнезия 56 гр</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/ekipirovka/magneziya-56-gr-1c/</t>
+  </si>
+  <si>
+    <t>ATL066</t>
+  </si>
+  <si>
+    <t>Перчатки тяжелоатлетические</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/ekipirovka/perchatki-tyazheloatleticheskie-1c/</t>
+  </si>
+  <si>
+    <t>NPR1801</t>
+  </si>
+  <si>
+    <t>Пояс тяжелоатлетический TORRES шир. 15 см, нат.прес.кожа, черный</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/ekipirovka/poyas-tyazheloatleticheskiy-torres-shir-15-sm-nat-pres-kozha-chernyy/</t>
+  </si>
+  <si>
+    <t>Стойки</t>
+  </si>
+  <si>
+    <t>ATL077</t>
+  </si>
+  <si>
+    <t>Стойка для магнезии</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/atletizm/stoyki/stoyka-dlya-magnezii-1c/</t>
+  </si>
+  <si>
+    <t>Бадминтон</t>
+  </si>
+  <si>
+    <t>Ракетки</t>
+  </si>
+  <si>
+    <t>BDM004</t>
+  </si>
+  <si>
+    <t>Набор для бадминтона 2 ракетки и 3 волана в чехле на молнии</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/badminton/raketki/Nabor-dlya-badmintona-v-chekhle/</t>
+  </si>
+  <si>
+    <t>BDM003</t>
+  </si>
+  <si>
+    <t>Комплект для бадминтона 2 ракетки в чехле</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/badminton/raketki/Komplekt-dlya-badmintona-2-raketki/</t>
+  </si>
+  <si>
+    <t>BDM006</t>
+  </si>
+  <si>
+    <t>Ракетка для бадминтона (металлическая)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/badminton/raketki/Raketka-dlya-badmintona-metallicheskaya/</t>
+  </si>
+  <si>
+    <t>NPR2512</t>
+  </si>
+  <si>
+    <t>Набор для бадминтона, 2 ракетки + 1 мяч</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/badminton/raketki/nabor-dlya-badmintona-2-raketki-1-myach/</t>
+  </si>
+  <si>
+    <t>Воланы</t>
+  </si>
+  <si>
+    <t>BDM001</t>
+  </si>
+  <si>
+    <t>Волан перьевой</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/badminton/volany/Volan-pero/</t>
+  </si>
+  <si>
+    <t>BDM002</t>
+  </si>
+  <si>
+    <t>Волан пластиковый</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/badminton/volany/Volan-plastmassovyy/</t>
+  </si>
+  <si>
+    <t>NPR1286</t>
+  </si>
+  <si>
+    <t>Воланы для бадминтона TORRES 80 (6 шт.)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/badminton/volany/volany-dlya-badmintona-torres-80-6-sht/</t>
+  </si>
+  <si>
+    <t>Оборудование для бадминтона</t>
+  </si>
+  <si>
+    <t>BDM008</t>
+  </si>
+  <si>
+    <t>Сетка для бадминтона нить ф2 мм цвет зеленый</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/badminton/oborudovanie-dlya-badmintona/Setka-dlya-badmintona-yacheyka-20mm/</t>
+  </si>
+  <si>
+    <t>BDM009</t>
+  </si>
+  <si>
+    <t>Стойки для бадминтона со стаканами</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/badminton/oborudovanie-dlya-badmintona/Stoyki-dlya-badmintona-so-stakanami/</t>
+  </si>
+  <si>
+    <t>BDM010</t>
+  </si>
+  <si>
+    <t>Стойки для бадминтона (передвижные)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/badminton/oborudovanie-dlya-badmintona/Stoyki-dlya-badmintona-peredvizhnye /</t>
+  </si>
+  <si>
+    <t>Баскетбол</t>
+  </si>
+  <si>
+    <t>BSK026</t>
+  </si>
+  <si>
+    <t>Профессиональная стойка баскетбольная щит - вылет 3,25м</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/basketbol/stoyki/Professionalnaya-stoyka-basketbolnaya-shchit-vylet-3-25-m/</t>
+  </si>
+  <si>
+    <t>BSK025</t>
+  </si>
+  <si>
+    <t>Профессиональная стойка баскетбольная щит - вылет 2,25м</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/basketbol/stoyki/Professionalnaya-stoyka-basketbolnaya-shchit-vylet-2-25m/</t>
+  </si>
+  <si>
+    <t>NPR1065</t>
+  </si>
+  <si>
+    <t>Профессиональная стойка баскетбольная щит - вылет 1,65м</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/basketbol/stoyki/professionalnaya-stoyka-basketbolnaya-shchit---vylet-165m/</t>
+  </si>
+  <si>
+    <t>BSK029</t>
+  </si>
+  <si>
+    <t>Мобильная баскетбольная стойка детская</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/basketbol/stoyki/mobilnaya-basketbolnaya-stoyka-detskaya/</t>
+  </si>
+  <si>
+    <t>NPR609</t>
+  </si>
+  <si>
+    <t>Мобильная баскетбольная стойка 44" DFC STAND44PVC1 Регулировка высоты от 245 до 305 см</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/basketbol/stoyki/mobilnaya-basketbolnaya-stoyka-44-dfc-stand44pvc1/</t>
+  </si>
+  <si>
+    <t>NPR1628</t>
+  </si>
+  <si>
+    <t>Мобильная баскетбольная стойка 56" DFC STAND56P Регулировка высота 245 до 305 см</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/basketbol/stoyki/mobilnaya-basketbolnaya-stoyka-56/</t>
+  </si>
+  <si>
+    <t>NPR1941</t>
+  </si>
+  <si>
+    <t>Стационарная уличная баскетбольная стойка (Размер щита 180 х 105 см)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/basketbol/stoyki/statsionarnaya-ulichnaya-basketbolnaya-stoyka-180-kh-105-sm/</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/basketbol/stoyki/opredelitel-vysoty-pryzhka/</t>
+  </si>
+  <si>
+    <t>NPR1795</t>
+  </si>
+  <si>
+    <t>Тактическая доска для баскетбола TORRES</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/basketbol/stoyki/takticheskaya-doska-dlya-basketbola-torres/</t>
+  </si>
+  <si>
+    <t>Щиты</t>
+  </si>
+  <si>
+    <t>BSK001</t>
+  </si>
+  <si>
+    <t>Защита на баскетбольный щит (Россия)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/basketbol/shchity/Zashchita-na-basketbolnyy-shchit/</t>
+  </si>
+  <si>
+    <t>BSK032</t>
+  </si>
+  <si>
+    <t>Ферма баскетбольная настенная к игровому щиту 1,2м</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/basketbol/shchity/Ferma-basketbolnaya-nastennaya-k-igrovomu-shchitu-1-2-m/</t>
+  </si>
+  <si>
+    <t>BSK033</t>
+  </si>
+  <si>
+    <t>Ферма баскетбольная для тренировочного щита 0,5м</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/basketbol/shchity/Ferma-basketbolnaya-dlya-trenirovochnogo-shchita-0-5-m/</t>
+  </si>
+  <si>
+    <t>BSK034</t>
+  </si>
+  <si>
+    <t>Ферма складная с электроприводом</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/basketbol/shchity/ferma-skladnaya-s-elektroprivodom/</t>
+  </si>
+  <si>
+    <t>BSK035</t>
+  </si>
+  <si>
+    <t>Щит баскетбольный  детский навесной на гимнастическую стенку</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/basketbol/shchity/Shchit-basketbolnyy-detskiy-navesnoy-na-gimnasticheskuyu-stenku/</t>
+  </si>
+  <si>
+    <t>BSK037</t>
+  </si>
+  <si>
+    <t>Щит баскетбольный пластиковый игровой (1,8м х 1,05м)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/basketbol/shchity/Shchit-basketbolnyy-plastikovyy-igrovoy-1-8-m-1-05-m/</t>
+  </si>
+  <si>
+    <t>BSK038</t>
+  </si>
+  <si>
+    <t>Щит баскетбольный пластиковый тренировочный</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/basketbol/shchity/Shchit-basketbolnyy-plastikovyy-trenirovochnyy/</t>
+  </si>
+  <si>
+    <t>BSK039</t>
+  </si>
+  <si>
+    <t>Щит баскетбольный фанерный игровой (1,8м х 1,05м)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/basketbol/shchity/Shchit-basketbolnyy-fanernyy-igrovoy-1-8-m-1-05-m/</t>
+  </si>
+  <si>
+    <t>BSK040</t>
+  </si>
+  <si>
+    <t>Щит баскетбольный фанерный тренировочный</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/basketbol/shchity/Shchit-basketbolnyy-fanernyy-trenirovochnyy/</t>
+  </si>
+  <si>
+    <t>Кольца</t>
+  </si>
+  <si>
+    <t>BSK002</t>
+  </si>
+  <si>
+    <t>Кольцо баскетбольное антивандальное без цепей</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/basketbol/koltsa/Koltso-basketbolnoe-antivandalnoe-bez-tsepey/</t>
+  </si>
+  <si>
+    <t>BSK003</t>
+  </si>
+  <si>
+    <t>Кольцо баскетбольное антивандальное с цепями</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/basketbol/koltsa/Koltso-basketbolnoe-antivandalnoe-s-tsepyami/</t>
+  </si>
+  <si>
+    <t>BSK004</t>
+  </si>
+  <si>
+    <t>Кольцо баскетбольное на амортизаторе</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/basketbol/koltsa/Koltso-basketbolnoe-na-amortizatore/</t>
+  </si>
+  <si>
+    <t>BSK005</t>
+  </si>
+  <si>
+    <t>Кольцо баскетбольное облегченное, труба ф16мм</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/basketbol/koltsa/Koltso-basketbolnoe-oblegchennoe-truba-16-mm/</t>
+  </si>
+  <si>
+    <t>BSK006</t>
+  </si>
+  <si>
+    <t>Кольцо баскетбольное усиленное, пруток ф16мм</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/basketbol/koltsa/Koltso-basketbolnoe-usilennoe-prutok-16 -mm/</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/basketbol/koltsa/koltso-basketbolnoe-1-250mm-s-uporom-s-setkoy/</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/basketbol/koltsa/koltso-basketbolnoe-3-295mm-s-uporom-s-setkoy/</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/basketbol/koltsa/koltso-basketbolnoe-5-380mm-s-uporom-s-setkoy/</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/basketbol/koltsa/koltso-basketbolnoe-5-380mm-s-uporom-s-setkoy-lyuks/</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/basketbol/koltsa/koltso-basketbolnoe-3-295mm-s-setkoy/</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/basketbol/koltsa/koltso-basketbolnoe-5-380mm-s-setkoy/</t>
+  </si>
+  <si>
+    <t>BSK027</t>
+  </si>
+  <si>
+    <t>Сетка баскетбольная нить 3 мм</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/basketbol/koltsa/Setka-basketbolnaya-tolstaya/</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/basketbol/koltsa/Setka-basketbolnaya-trekhtsvetnaya/</t>
+  </si>
+  <si>
+    <t>NPR016</t>
+  </si>
+  <si>
+    <t>Сетка баскетбольная нить 5мм</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/basketbol/koltsa/setka-basketbolnaya-nit-5mm/</t>
+  </si>
+  <si>
+    <t>Мячи</t>
+  </si>
+  <si>
+    <t>BSK015</t>
+  </si>
+  <si>
+    <t>Мяч баскетбольный TORRES BM300 № 3</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/basketbol/myachi/Myach-basketbol'nyy-TORRES-BM300-№3/</t>
+  </si>
+  <si>
+    <t>NPR677</t>
+  </si>
+  <si>
+    <t>Мяч баскетбольный TORRES BM300 № 5</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/basketbol/myachi/myach-basketbolnyy-torres-bm300--5/</t>
+  </si>
+  <si>
+    <t>BSK018</t>
+  </si>
+  <si>
+    <t>Мяч баскетбольный TORRES BM300 № 6</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/basketbol/myachi/Myach-basketbol'nyy-TORRES-BM300-№6/</t>
+  </si>
+  <si>
+    <t>NPR642</t>
+  </si>
+  <si>
+    <t>Мяч баскетбольный TORRES BM300 № 7</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/basketbol/myachi/myach-basketbolnyy-torres-bm300--7/</t>
+  </si>
+  <si>
+    <t>BSK016</t>
+  </si>
+  <si>
+    <t>Мяч баскетбольный TORRES BM600 № 5</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/basketbol/myachi/Myach-basketbol'nyy-TORRES-BM600-№5/</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/basketbol/myachi/Myach-basketbol'nyy-TORRES-BM600-№7/</t>
+  </si>
+  <si>
+    <t>BSK023</t>
+  </si>
+  <si>
+    <t>Мяч баскетбольный TORRES BM900 № 7</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/basketbol/myachi/Myach-basketbol'nyy-TORRES-BM900-№7/</t>
+  </si>
+  <si>
+    <t>NPR1612</t>
+  </si>
+  <si>
+    <t>Мяч баскетбольный MOLTEN B5G2000 № 5</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/basketbol/myachi/myach-basketbolnyy-molten-b5g2000--5/</t>
+  </si>
+  <si>
+    <t>NPR1465</t>
+  </si>
+  <si>
+    <t>Мяч баскетбольный MOLTEN B7G2000 № 7</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/basketbol/myachi/myach-basketbolnyy-molten-b7g2000--7/</t>
+  </si>
+  <si>
+    <t>BSK017</t>
+  </si>
+  <si>
+    <t>Мяч баскетбольный № 5 (резина)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/basketbol/myachi/Myach-basketbolnyy-№5-rezina/</t>
+  </si>
+  <si>
+    <t>BSK019</t>
+  </si>
+  <si>
+    <t>Мяч баскетбольный № 7 (резина)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/basketbol/myachi/Myach-basketbolnyy-№7-rezina/</t>
+  </si>
+  <si>
+    <t>NPR1177</t>
+  </si>
+  <si>
+    <t>Мяч баскетбольный TORRES BM900 № 6</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/basketbol/myachi/myach-basketbolnyy-torres-bm900--6/</t>
+  </si>
+  <si>
+    <t>Бокс</t>
+  </si>
+  <si>
+    <t>Перчатки</t>
+  </si>
+  <si>
+    <t>BOX001</t>
+  </si>
+  <si>
+    <t>Бинты боксёрские 4м, материал хлопок</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/boks/perchatki/Binty-bokserskie/</t>
+  </si>
+  <si>
+    <t>BOX023</t>
+  </si>
+  <si>
+    <t>Перчатки боксерские из заменителя кожи 8-14 унций Перчатки боксерские кожзаменитель (8 унций)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/boks/perchatki/Perchatki-bokserskie-kozh-zam-8-16-untsiy/</t>
+  </si>
+  <si>
+    <t>Перчатки боксерские из заменителя кожи 8-14 унций Перчатки боксерские кожзаменитель (12 унций)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/boks/perchatki/Perchatki-bokserskie-kozh-zam-8-16-untsiy/?sku=88450</t>
+  </si>
+  <si>
+    <t>Перчатки боксерские из заменителя кожи 8-14 унций Перчатки боксерские кожзаменитель (14 унций)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/boks/perchatki/Perchatki-bokserskie-kozh-zam-8-16-untsiy/?sku=88451</t>
+  </si>
+  <si>
+    <t>Макивары</t>
+  </si>
+  <si>
+    <t>BOX009</t>
+  </si>
+  <si>
+    <t>Макивара изогнутая на руку 40см х 22см х 8см кожа</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/boks/makivary/Makivara-izognutaya-on-hand-40cm-22cm-8cm-kozha/</t>
+  </si>
+  <si>
+    <t>BOX010</t>
+  </si>
+  <si>
+    <t>Макивара на руку 40см х 25см х 10см тент</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/boks/makivary/Makivara-na-ruku-40sm-25sm-10sm-tent/</t>
+  </si>
+  <si>
+    <t>BOX011</t>
+  </si>
+  <si>
+    <t>Макивара на руку 40см х 22см х 8см кожа</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/boks/makivary/Makivara-na-ruku-40sm-22sm-8sm-kozha/</t>
+  </si>
+  <si>
+    <t>BOX012</t>
+  </si>
+  <si>
+    <t>Макивара на руку 70см х 50см х 10см тент</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/boks/makivary/Makivara-na-ruku-70sm-50sm-10sm-tent/</t>
+  </si>
+  <si>
+    <t>BOX013</t>
+  </si>
+  <si>
+    <t>Лапа боксерская искусственная кожа</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/boks/makivary/Lapa-bokserskaya-iskusstvennaya-kozha/</t>
+  </si>
+  <si>
+    <t>BOX014</t>
+  </si>
+  <si>
+    <t>Лапа боксерская кожа</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/boks/makivary/Lapa-bokserskaya-kozha/</t>
+  </si>
+  <si>
+    <t>Мешки</t>
+  </si>
+  <si>
+    <t>BOX030</t>
+  </si>
+  <si>
+    <t>Подушка настенная тент 50см х 75см х 20см</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/boks/meshki/Podushka-nastennaya-tent-50sm-75sm-20sm/</t>
+  </si>
+  <si>
+    <t>BOX029</t>
+  </si>
+  <si>
+    <t>Подушка настенная кожа 50см х 75см х 20см</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/boks/meshki/Podushka-nastennaya-kozha-50sm-75sm-20sm/</t>
+  </si>
+  <si>
+    <t>BOX016</t>
+  </si>
+  <si>
+    <t>Мешок боксерский на цепях тент Мешок боксерский на цепях тент (30 кг)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/boks/meshki/Meshok-bokserskiy-na-tsepyakh-tent/</t>
+  </si>
+  <si>
+    <t>Мешок боксерский на цепях тент Мешок боксерский на цепях тент (40 кг)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/boks/meshki/Meshok-bokserskiy-na-tsepyakh-tent/?sku=7737</t>
+  </si>
+  <si>
+    <t>Мешок боксерский на цепях тент Мешок боксерский на цепях тент (60 кг)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/boks/meshki/Meshok-bokserskiy-na-tsepyakh-tent/?sku=7738</t>
+  </si>
+  <si>
+    <t>Мешок боксерский на цепях тент Мешок боксерский на цепях тент (80 кг)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/boks/meshki/Meshok-bokserskiy-na-tsepyakh-tent/?sku=7739</t>
+  </si>
+  <si>
+    <t>BOX021</t>
+  </si>
+  <si>
+    <t>Мешок боксерский на цепях кожаный Мешок боксерский на цепях кожаный (40 кг)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/boks/meshki/Meshok-bokserskiy-na-tsepyakh-kozha/</t>
+  </si>
+  <si>
+    <t>Мешок боксерский на цепях кожаный Мешок боксерский на цепях кожаный (65 кг)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/boks/meshki/Meshok-bokserskiy-na-tsepyakh-kozha/?sku=7756</t>
+  </si>
+  <si>
+    <t>Мешок боксерский на цепях кожаный Мешок боксерский на цепях кожаный (75 кг)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/boks/meshki/Meshok-bokserskiy-na-tsepyakh-kozha/?sku=7757</t>
+  </si>
+  <si>
+    <t>Мешок боксерский на цепях кожаный Мешок боксерский на цепях кожаный (85 кг)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/boks/meshki/Meshok-bokserskiy-na-tsepyakh-kozha/?sku=7758</t>
+  </si>
+  <si>
+    <t>NPR418</t>
+  </si>
+  <si>
+    <t>Кронштейн для боксерского мешка (настенный) вынос 1 м</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/boks/meshki/kronshteyn-dlya-bokserskogo-meshka-nastennyy-vynos-1-m/</t>
+  </si>
+  <si>
+    <t>Груши</t>
+  </si>
+  <si>
+    <t>BOX027</t>
+  </si>
+  <si>
+    <t>Платформа для пневмогруши регулируемая по высоте с пневмогрушей из натуральной кожи</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/boks/grushi/Platforma-s-grushey/</t>
+  </si>
+  <si>
+    <t>BOX028</t>
+  </si>
+  <si>
+    <t>Пневмогруша кожа</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/boks/grushi/Pnevmogrusha-kozha/</t>
+  </si>
+  <si>
+    <t>BOX005</t>
+  </si>
+  <si>
+    <t>Груша боксерская тент Груша боксерская тент (5 кг)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/boks/grushi/Grusha-bokserskaya-tent/</t>
+  </si>
+  <si>
+    <t>Груша боксерская тент Груша боксерская тент (8 кг)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/boks/grushi/Grusha-bokserskaya-tent/?sku=7779</t>
+  </si>
+  <si>
+    <t>Груша боксерская тент Груша боксерская тент (10 кг)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/boks/grushi/Grusha-bokserskaya-tent/?sku=7780</t>
+  </si>
+  <si>
+    <t>BOX006</t>
+  </si>
+  <si>
+    <t>Груша боксерская кожа резиновая крошка Груша боксерская кожа резиновая крошка (5 кг)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/boks/grushi/Grusha-bokserskaya-kozha-rezinovaya-kroshka/</t>
+  </si>
+  <si>
+    <t>Груша боксерская кожа резиновая крошка Груша боксерская кожа резиновая крошка (8 кг)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/boks/grushi/Grusha-bokserskaya-kozha-rezinovaya-kroshka/?sku=7772</t>
+  </si>
+  <si>
+    <t>Груша боксерская кожа резиновая крошка Груша боксерская кожа резиновая крошка (10 кг)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/boks/grushi/Grusha-bokserskaya-kozha-rezinovaya-kroshka/?sku=7773</t>
+  </si>
+  <si>
+    <t>Ринги для бокса</t>
+  </si>
+  <si>
+    <t>Помост</t>
+  </si>
+  <si>
+    <t>PDB001</t>
+  </si>
+  <si>
+    <t>Ринг на помосте четыре каната боевая зона 6м х 6м помост 7,5м х 7,5м х 1м + 3 лестницы</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/boks/ringi-dlya-boksa/pomost/Ring-na-pomoste-chetyre-kanata-6m-6m-pomost-7-5m-7-5m-1m-3-lestnitsy/</t>
+  </si>
+  <si>
+    <t>Рама</t>
+  </si>
+  <si>
+    <t>PDB002</t>
+  </si>
+  <si>
+    <t>Ринг напольный на раме четыре каната боевая зона 4м х 4м</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/boks/ringi-dlya-boksa/rama/Ring-napolnyy-na-rame-chetyre-kanata-4m-4m/</t>
+  </si>
+  <si>
+    <t>PDB003</t>
+  </si>
+  <si>
+    <t>Ринг напольный на раме четыре каната боевая зона 5м х 5м</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/boks/ringi-dlya-boksa/rama/Ring-napolnyy-na-rame-chetyre-kanata-5m-5m/</t>
+  </si>
+  <si>
+    <t>PDB004</t>
+  </si>
+  <si>
+    <t>Ринг напольный на раме четыре каната боевая зона 6м х 6м</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/boks/ringi-dlya-boksa/rama/Ring-napolnyy-na-rame-chetyre-kanata-6m-6m/</t>
+  </si>
+  <si>
+    <t>Растяжки</t>
+  </si>
+  <si>
+    <t>PDB005</t>
+  </si>
+  <si>
+    <t>Ринг напольный на растяжках четыре каната боевая зона 4м х 4м</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/boks/ringi-dlya-boksa/rastyazhki/Ring-napolnyy-na-rastyazhkakh-chetyre-kanata-4m-4m/</t>
+  </si>
+  <si>
+    <t>PDB006</t>
+  </si>
+  <si>
+    <t>Ринг напольный на растяжках четыре каната боевая зона 5м х 5м</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/boks/ringi-dlya-boksa/rastyazhki/Ring-napolnyy-na-rastyazhkakh-chetyre-kanata-5m-5m/</t>
+  </si>
+  <si>
+    <t>PDB007</t>
+  </si>
+  <si>
+    <t>Ринг напольный на растяжках четыре каната боевая зона 6м х 6м</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/boks/ringi-dlya-boksa/rastyazhki/Ring-napolnyy-na-rastyazhkakh-chetyre-kanata-6m-6m/</t>
+  </si>
+  <si>
+    <t>Борьба</t>
+  </si>
+  <si>
+    <t>Додянги</t>
+  </si>
+  <si>
+    <t>BOR009</t>
+  </si>
+  <si>
+    <t>Татами для единоборств, с зацепом ласточкин хвост 40мм</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/borba/dodyangi/Tatami-dodyang-iz-penopolietilena-PPE-sorevnovatelnoe-tolshchina-40mm/</t>
+  </si>
+  <si>
+    <t>BOR008</t>
+  </si>
+  <si>
+    <t>Татами для единоборств, с зацепом ласточкин хвост 25мм</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/borba/dodyangi/Tatami-dodyang-iz-penopolietilena-PPE-sorevnovatel'noe-tolshchina-25mm/</t>
+  </si>
+  <si>
+    <t>BOR007</t>
+  </si>
+  <si>
+    <t>Татами для единоборств, с зацепом ласточкин хвост 20 мм</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/borba/dodyangi/Tatami-dodyang-iz-penopolietilena-PPE-sorevnovatelnoe-tolshchina-20mm/</t>
+  </si>
+  <si>
+    <t>Ковер</t>
+  </si>
+  <si>
+    <t>BOR001</t>
+  </si>
+  <si>
+    <t>Ковер борцовский 12м х 12м трехцветная разметка</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/borba/kover/Kover-bortsovskiy-12m-12m-3-tsvetnaya-razmetka/</t>
+  </si>
+  <si>
+    <t>BOR002</t>
+  </si>
+  <si>
+    <t>Ковер борцовский 12м х 12м без разметки тренировочный</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/borba/kover/Kover-bortsovskiy-12m-12m-bez-razmetki-trenirovochnyy/</t>
+  </si>
+  <si>
+    <t>Покрышка</t>
+  </si>
+  <si>
+    <t>BOR005</t>
+  </si>
+  <si>
+    <t>Покрышка 12м х 12м одноцветная</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/borba/pokryshka/Pokryshka-12m-12m-odnotsvetnaya/</t>
+  </si>
+  <si>
+    <t>BOR006</t>
+  </si>
+  <si>
+    <t>Покрышка 12м х 12м с разметкой (круги разного цвета)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/borba/pokryshka/Pokryshka-12m-12m-s-razmetkoy-krugi-raznogo-tsveta/</t>
+  </si>
+  <si>
+    <t>Манекены борцовские</t>
+  </si>
+  <si>
+    <t>Манекены тент</t>
+  </si>
+  <si>
+    <t>MAN015</t>
+  </si>
+  <si>
+    <t>Манекен для борьбы тент одноногий Манекен для борьбы тент одноногий (1200 мм)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-tent/Maneken-dlya-bor'by-tent-odnonogii/</t>
+  </si>
+  <si>
+    <t>Манекен для борьбы тент одноногий Манекен для борьбы тент одноногий (1300 мм)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-tent/Maneken-dlya-bor'by-tent-odnonogii/?sku=6581</t>
+  </si>
+  <si>
+    <t>Манекен для борьбы тент одноногий Манекен для борьбы тент одноногий (1400 мм)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-tent/Maneken-dlya-bor'by-tent-odnonogii/?sku=6582</t>
+  </si>
+  <si>
+    <t>Манекен для борьбы тент одноногий Манекен для борьбы тент одноногий (1500 мм)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-tent/Maneken-dlya-bor'by-tent-odnonogii/?sku=6583</t>
+  </si>
+  <si>
+    <t>Манекен для борьбы тент одноногий Манекен для борьбы тент одноногий (1600 мм)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-tent/Maneken-dlya-bor'by-tent-odnonogii/?sku=6584</t>
+  </si>
+  <si>
+    <t>Манекен для борьбы тент одноногий Манекен для борьбы тент одноногий (1700 мм)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-tent/Maneken-dlya-bor'by-tent-odnonogii/?sku=6585</t>
+  </si>
+  <si>
+    <t>Манекен для борьбы тент одноногий Манекен для борьбы тент одноногий (1800 мм)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-tent/Maneken-dlya-bor'by-tent-odnonogii/?sku=6586</t>
+  </si>
+  <si>
+    <t>MAN022</t>
+  </si>
+  <si>
+    <t>Манекен для борьбы тент двуногий Манекен для борьбы тент двуногий (1200 мм)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-tent/Maneken-dlya-bor'by-tent-dvunogii/</t>
+  </si>
+  <si>
+    <t>Манекен для борьбы тент двуногий Манекен для борьбы тент двуногий (1300 мм)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-tent/Maneken-dlya-bor'by-tent-dvunogii/?sku=6598</t>
+  </si>
+  <si>
+    <t>Манекен для борьбы тент двуногий Манекен для борьбы тент двуногий (1400 мм)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-tent/Maneken-dlya-bor'by-tent-dvunogii/?sku=6599</t>
+  </si>
+  <si>
+    <t>Манекен для борьбы тент двуногий Манекен для борьбы тент двуногий (1500 мм)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-tent/Maneken-dlya-bor'by-tent-dvunogii/?sku=6600</t>
+  </si>
+  <si>
+    <t>Манекен для борьбы тент двуногий Манекен для борьбы тент двуногий (1600 мм)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-tent/Maneken-dlya-bor'by-tent-dvunogii/?sku=6601</t>
+  </si>
+  <si>
+    <t>Манекен для борьбы тент двуногий Манекен для борьбы тент двуногий (1700 мм)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-tent/Maneken-dlya-bor'by-tent-dvunogii/?sku=6602</t>
+  </si>
+  <si>
+    <t>Манекен для борьбы тент двуногий Манекен для борьбы тент двуногий (1800 мм)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-tent/Maneken-dlya-bor'by-tent-dvunogii/?sku=6603</t>
+  </si>
+  <si>
+    <t>Манекены кожа</t>
+  </si>
+  <si>
+    <t>MAN001</t>
+  </si>
+  <si>
+    <t>Манекен для борьбы кожаный одноногий Манекен для борьбы кожаный одноногий (1200 мм)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-kozha/Maneken-dlya-bor'bykozhanyy-odnonogii/</t>
+  </si>
+  <si>
+    <t>Манекен для борьбы кожаный одноногий Манекен для борьбы кожаный одноногий (1300 мм)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-kozha/Maneken-dlya-bor'bykozhanyy-odnonogii/?sku=6542</t>
+  </si>
+  <si>
+    <t>Манекен для борьбы кожаный одноногий Манекен для борьбы кожаный одноногий (1400 мм)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-kozha/Maneken-dlya-bor'bykozhanyy-odnonogii/?sku=6543</t>
+  </si>
+  <si>
+    <t>Манекен для борьбы кожаный одноногий Манекен для борьбы кожаный одноногий (1500 мм)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-kozha/Maneken-dlya-bor'bykozhanyy-odnonogii/?sku=6544</t>
+  </si>
+  <si>
+    <t>Манекен для борьбы кожаный одноногий Манекен для борьбы кожаный одноногий (1600 мм)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-kozha/Maneken-dlya-bor'bykozhanyy-odnonogii/?sku=6545</t>
+  </si>
+  <si>
+    <t>Манекен для борьбы кожаный одноногий Манекен для борьбы кожаный одноногий (1700 мм)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-kozha/Maneken-dlya-bor'bykozhanyy-odnonogii/?sku=6546</t>
+  </si>
+  <si>
+    <t>Манекен для борьбы кожаный одноногий Манекен для борьбы кожаный одноногий (1800 мм)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-kozha/Maneken-dlya-bor'bykozhanyy-odnonogii/?sku=6547</t>
+  </si>
+  <si>
+    <t>MAN008</t>
+  </si>
+  <si>
+    <t>Манекен для борьбы кожаный двуногий Манекен для борьбы кожаный двуногий (1200 мм)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-kozha/Maneken-dlya-bor'by-kozhanyy-dvunogii/</t>
+  </si>
+  <si>
+    <t>Манекен для борьбы кожаный двуногий Манекен для борьбы кожаный двуногий (1300 мм)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-kozha/Maneken-dlya-bor'by-kozhanyy-dvunogii/?sku=6565</t>
+  </si>
+  <si>
+    <t>Манекен для борьбы кожаный двуногий Манекен для борьбы кожаный двуногий (1400 мм)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-kozha/Maneken-dlya-bor'by-kozhanyy-dvunogii/?sku=6566</t>
+  </si>
+  <si>
+    <t>Манекен для борьбы кожаный двуногий Манекен для борьбы кожаный двуногий (1500 мм)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-kozha/Maneken-dlya-bor'by-kozhanyy-dvunogii/?sku=6567</t>
+  </si>
+  <si>
+    <t>Манекен для борьбы кожаный двуногий Манекен для борьбы кожаный двуногий (1600 мм)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-kozha/Maneken-dlya-bor'by-kozhanyy-dvunogii/?sku=6568</t>
+  </si>
+  <si>
+    <t>Манекен для борьбы кожаный двуногий Манекен для борьбы кожаный двуногий (1700 мм)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-kozha/Maneken-dlya-bor'by-kozhanyy-dvunogii/?sku=6569</t>
+  </si>
+  <si>
+    <t>Манекен для борьбы кожаный двуногий Манекен для борьбы кожаный двуногий (1800 мм)</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-kozha/Maneken-dlya-bor'by-kozhanyy-dvunogii/?sku=6570</t>
+  </si>
+  <si>
+    <t>Большой теннис</t>
+  </si>
+  <si>
+    <t>NPR599</t>
+  </si>
+  <si>
+    <t>Центральная линия для большого тенниса</t>
+  </si>
+  <si>
+    <t>https:/stk-sport.ru/tsentralnaya-liniya-dlya-bolshogo-tennisa/</t>
+  </si>
+  <si>
+    <t>BTN004</t>
+  </si>
+  <si>
+    <t>Мяч для большого тенниса</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/bolshoy-tennis/myachi/Myach-dlya-bolshogo-tennisa/</t>
+  </si>
+  <si>
+    <t>BTN005</t>
+  </si>
+  <si>
+    <t>Мяч для большого тенниса в тубе 3 шт.</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/bolshoy-tennis/myachi/Myach-dlya-bolshogo-tennisa-v-tube-3-sh/</t>
+  </si>
+  <si>
+    <t>NPR1845</t>
+  </si>
+  <si>
+    <t>Корзина для теннисных мячей HEAD на 72 мяча</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/bolshoy-tennis/myachi/korzina-dlya-tennisnykh-myachey-head-na-72-myacha-metall-chernaya/</t>
+  </si>
+  <si>
+    <t>NPR2776</t>
+  </si>
+  <si>
+    <t>Корзина для теннисных мячей HEAD на 72 мяча, пластик</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/bolshoy-tennis/myachi/korzina-dlya-tennisnykh-myachey-head-na-72-myacha-plastik-chernyy/</t>
+  </si>
+  <si>
+    <t>31792</t>
+  </si>
+  <si>
+    <t>Ракетка для большого тенниса металл, любительская</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/bolshoy-tennis/raketki/raketka-dlya-bolshogo-tennisa-metall-lyubitelskaya/</t>
+  </si>
+  <si>
+    <t>BTN012</t>
+  </si>
+  <si>
+    <t>Стойки для большого тенниса со стаканами</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/bolshoy-tennis/oborudovanie-dlya-bolshogo-tennisa/Stoyki-dlya-bolshogo-tennisa-so-stakanami/</t>
+  </si>
+  <si>
+    <t>BTN001</t>
+  </si>
+  <si>
+    <t>Вышка судейская  универсальная</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/bolshoy-tennis/oborudovanie-dlya-bolshogo-tennisa/Vyshka-sudeyskaya-universalnaya/</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/bolshoy-tennis/oborudovanie-dlya-bolshogo-tennisa/Setka-dlya-bolshogo-tennisa-niti-2-2-mm/</t>
+  </si>
+  <si>
+    <t>BTN010</t>
+  </si>
+  <si>
+    <t>Сетка для большого тенниса нить ф2,8 мм профессиональная черная</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/bolshoy-tennis/oborudovanie-dlya-bolshogo-tennisa/Setka-dlya-bolshogo-tennisa-niti-2-8-mm-professionalnaya-chernaya/</t>
+  </si>
+  <si>
+    <t>NPR1121</t>
+  </si>
+  <si>
+    <t>Бутылка для воды TORRES 550 мл</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/bolshoy-tennis/oborudovanie-dlya-bolshogo-tennisa/butylka-dlya-vody-torres-550-ml/</t>
+  </si>
+  <si>
+    <t>NPR1120</t>
+  </si>
+  <si>
+    <t>Контейнер для бутылок</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/bolshoy-tennis/oborudovanie-dlya-bolshogo-tennisa/konteyner-dlya-butylok/</t>
+  </si>
+  <si>
+    <t>NPR598</t>
+  </si>
+  <si>
+    <t>Подпорка для теннисной сетки</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/bolshoy-tennis/oborudovanie-dlya-bolshogo-tennisa/podporka-dlya-tennisnoy-setki/</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/bolshoy-tennis/oborudovanie-dlya-bolshogo-tennisa/tsentralnaya-liniya-dlya-bolshogo-tennisa/</t>
+  </si>
+  <si>
+    <t>NPR2426</t>
+  </si>
+  <si>
+    <t>Грабли прямые Geolia 14 зубьев 141 см, сталь, с черенком</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/bolshoy-tennis/oborudovanie-dlya-bolshogo-tennisa/grabli-dlya-peska/</t>
+  </si>
+  <si>
+    <t>Водный спорт</t>
+  </si>
+  <si>
+    <t>Дорожки для бассейна</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/vodnyy-sport/dorozhki/Dorozhka-razdelitelnaya-dlya-basseyna-25m/</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/vodnyy-sport/dorozhki/katushka-dlya-khraneniya-dorozhek-na-75-m-110-mm/</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/vodnyy-sport/dorozhki/poplavok-tsvetnoy-s-flazhkom/</t>
+  </si>
+  <si>
+    <t>https://stk-sport.ru/vodnyy-sport/dorozhki/Rezinovaya-dorozhka-tsvetnaya-10m/</t>
   </si>
   <si>
     <t>VDS011</t>
   </si>
   <si>
-    <t>Дорожка разделительная для детского бассейна ППЭ поплавки п.м.</t>
-[...4 lines deleted...]
-  <si>
     <t>Дорожка разделительная для детского бассейна ППЭ поплавки</t>
   </si>
   <si>
-    <t>https:/stk-sport.ru/dorozhka-razdelitelnaya-dlya-detskogo-basseyna-ppe-poplavki-8-m/?sku=92027</t>
-[...1973 lines deleted...]
-    <t>https://stk-sport.ru/vodnyy-sport/dorozhki/Rezinovaya-dorozhka-tsvetnaya-10m/</t>
+    <t>https://stk-sport.ru/vodnyy-sport/dorozhki/dorozhka-razdelitelnaya-dlya-detskogo-basseyna-ppe-poplavki/</t>
   </si>
   <si>
     <t>Аксессуары для плавания</t>
   </si>
   <si>
     <t>https://stk-sport.ru/vodnyy-sport/aksessuary-dlya-plavaniya/akvalopatki/</t>
   </si>
   <si>
     <t>https://stk-sport.ru/vodnyy-sport/aksessuary-dlya-plavaniya/akvalopatki/?sku=7718</t>
   </si>
   <si>
     <t>https://stk-sport.ru/vodnyy-sport/aksessuary-dlya-plavaniya/akvalopatki/?sku=7719</t>
   </si>
   <si>
     <t>https://stk-sport.ru/vodnyy-sport/aksessuary-dlya-plavaniya/akvatrener-dvoynoy-s-poyasom/</t>
   </si>
   <si>
     <t>https://stk-sport.ru/vodnyy-sport/aksessuary-dlya-plavaniya/krug-naduvnoy-51-sm/</t>
   </si>
   <si>
     <t>https://stk-sport.ru/vodnyy-sport/aksessuary-dlya-plavaniya/nabor-maska-trubka-lasty-32-34/</t>
   </si>
   <si>
     <t>https://stk-sport.ru/vodnyy-sport/aksessuary-dlya-plavaniya/narukavniki-3-6-let/</t>
   </si>
@@ -8936,62 +8921,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stellazh-dlya-khraneniya-gimnasticheskikh-myachey/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stellazh-dlya-khraneniya-sportivnogo-inventarya-6-polok/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Stoyki-voleybolnye-na-rastyazhkakh-dlya-zala/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/protektor-dlya-gandbolnykh-vorot/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Setka-dlya-vorot-gandbol-i-minifutbol-nit-3-1-mm-yacheyka-100-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Setka-dlya-vorot-gandbol-i-minifutbol-nit-3-1-mm-yacheyka-40-40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Myach-basketbol'nyy-TORRES-BM600-&#8470;7/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Myach-futbol'nyy-TORRES-Main-Stream-&#8470;5/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Myach-futbol'nyy-TORRES-Main-Stream-&#8470;5/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stoyka-obvodnaya-s-flazhkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/komplekt-dlya-gruppovykh-zanyatiy-s-podvizhnym-stellazhom/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Planka-dlya-pryzhkov-v-vysotu-fiberglassovaya-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stoyka-dlya-lyzh-pristennaya-na-10-par/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Stoyka-dlya-lyzh-dvukhstoronnyaya-na-kolesakh-s-kryuchkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Stoyka-dlya-lyzh-dvukhstoronnyaya-na-kolesakh-s-kryuchkami/?sku=7678" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/opredelitel-vysoty-pryzhka/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Obruch-gimnasticheskiy-alyuminievyy-krashenyy/?sku=7524" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Obruch-gimnasticheskiy-alyuminievyy-krashenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Obruch-gimnasticheskiy-alyuminievyy-krashenyy/?sku=7526" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Obruch-gimnasticheskiy-alyuminievyy-krashenyy/?sku=7527" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/tumba-pryzhkovaya-atleticheskaia/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/tumba-pryzhkovaya-atleticheskaia/?sku=6626" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/tumba-pryzhkovaya-atleticheskaia/?sku=6627" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/granata-0-3kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stellazh-dlya-khraneniya-sportivnogo-inventarya-6-polok/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Shkaf-dlya-sportinventarya-metallicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Myagkaya-zashchita-na-voleybolnye-stoyki/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Zerkalo-1m-2m-0-04m-s-plenkoy-i-krepleniem/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/komplekt-ganteley-obrezinennykh-ot-1-do-10-kg-1c/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Shtanga-obrezinennaya-razbornaya-175kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Myach-gimnasticheskiy-85sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7244" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7245" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7246" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7247" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7248" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7249" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7250" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Upory-dlya-otzhimaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/tumba-pryzhkovaya-atleticheskaia/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/tumba-pryzhkovaya-atleticheskaia/?sku=6626" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/tumba-pryzhkovaya-atleticheskaia/?sku=6627" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Zerkalo-1m-2m-0-04m-s-plenkoy-i-krepleniem/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Khoreograficheskiy-stanok-dvukhryadnyy-nastennyy-derevyannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/kronshteyn-dlya-khraneniya-myachey-gimnasticheskikh/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/komplekt-dlya-gruppovykh-zanyatiy-s-podvizhnym-stellazhom/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Komplekt-dlya-silovoy-gimnastiki-s-podvizhnym-stellazhom/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Myach-gimnasticheskiy-85sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/banketka-dlya-razdevalok-14m/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Shkaf-dlya-sportinventarya-metallicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Zerkalo-1m-2m-0-04m-s-plenkoy-i-krepleniem/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/modul-trapetsiya-bolshoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Zhgut-trenirovochnyy-polimernyy-elastichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/koltso-basketbolnoe-5-380mm-s-uporom-s-setkoy-lyuks/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/koltso-basketbolnoe-5-380mm-s-uporom-s-setkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/koltso-basketbolnoe-5-380mm-s-setkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/koltso-basketbolnoe-3-295mm-s-uporom-s-setkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/koltso-basketbolnoe-3-295mm-s-setkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/koltso-basketbolnoe-1-250mm-s-uporom-s-setkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Setka-basketbolnaya-trekhtsvetnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Myagkaya-zashchita-na-voleybolnye-stoyki/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Stoyki-voleybolnye-na-rastyazhkakh-dlya-zala/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stoyka-dlya-obvodki/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Myach-gandbol'nyy-TORRES-Club-&#8470;3/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Myach-gandbol'nyy-TORRES-Club-&#8470;2/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Myach-gandbol'nyy-TORRES-Club-&#8470;1/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/brusok-dlya-ottalkivaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/granata-0-3kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Dorozhka-dlya-razbega-rezinovaya-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Estafetnaya-palochka-plastikovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Stol-dlya-nastol'nogo-tennisa-START-LINE-Champion-25mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/akvapalka/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/akvatrener-dvoynoy-s-poyasom/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Doska-dlya-plavaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/zhilet-naduvnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/katushka-dlya-khraneniya-dorozhek-na-75-m-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Rezinovaya-dorozhka-tsvetnaya-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/nabor-maska-trubka-lasty-32-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/nastennoe-kreplenie-dlya-spasatelnogo-kruga/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/spasatelnyy-krug/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/akvalopatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/akvalopatki/?sku=7718" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/akvalopatki/?sku=7719" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/myach-plastizolevyy-naduvnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/myach-plastizolevyy-naduvnoy/?sku=6362" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/myach-plastizolevyy-naduvnoy/?sku=6363" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/myach-plastizolevyy-naduvnoy/?sku=6364" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/myach-plastizolevyy-naduvnoy/?sku=6365" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/myach-plastizolevyy-naduvnoy/?sku=6366" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/narukavniki-3-6-let/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/krug-naduvnoy-51-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/plavayushchiy-obruch/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/slalom-koltsa-4sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/poplavok-tsvetnoy-s-flazhkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/akvatrener-dvoynoy-s-poyasom/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Dorozhka-razdelitelnaya-dlya-basseyna-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/dorozhka-razdelitelnaya-dlya-detskogo-basseyna-ppe-poplavki-8-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/dorozhka-razdelitelnaya-dlya-detskogo-basseyna-ppe-poplavki-8-m/?sku=92027" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/verevka-s-yarkoy-markirovkoy-5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/termometr-dlya-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bagor-netonushchiy-dlya-vylavlivaniya-predmetov-iz-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/shest-spasatelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Setka-dlya-bolshogo-tennisa-niti-2-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7244" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7245" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7246" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7247" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7248" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7249" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7250" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/balansirovochnaya-doska-disk/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/klipsa-dlya-ploskogo-obrucha/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/klipsa-palka-palka/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Klipsa-s-perekladinoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/lestnitsa-koordinatsionnaya-12-stupeney-51sm-kh-540sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Myach-gimnasticheskiy-85sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/myach-plastizolevyy-naduvnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/myach-plastizolevyy-naduvnoy/?sku=6362" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/myach-plastizolevyy-naduvnoy/?sku=6363" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/myach-plastizolevyy-naduvnoy/?sku=6364" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/myach-plastizolevyy-naduvnoy/?sku=6365" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/myach-plastizolevyy-naduvnoy/?sku=6366" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Polusfera-BOSU-s-espanderami-nasosom/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/rezinovye-amortizatory-dlya-vypolneniya-silovykh-uprazhneniy-s-tsvetovoy-kodirovkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stoyka-dlya-bodibarov-bolshaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stoyka-dlya-espanderov/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stoyka-dlya-khraneniya-balans-stepov-platform-bosu/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stellazh-dlya-khraneniya-gimnasticheskikh-myachey/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Myach-gandbol'nyy-TORRES-Club-&#8470;3/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stoyka-stellazh-dlya-sushki-botinok/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stellazh-dlya-khokkeynykh-klyushek/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Shayba-bol'shaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Shayba-malaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Obruch-gimnasticheskiy-alyuminievyy-krashenyy/?sku=7524" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Obruch-gimnasticheskiy-alyuminievyy-krashenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Obruch-gimnasticheskiy-alyuminievyy-krashenyy/?sku=7526" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Obruch-gimnasticheskiy-alyuminievyy-krashenyy/?sku=7527" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Shakhmaty-massovye/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/armsport/stol-dlya-armsporta-ne-razbornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/armsport/Stol-dlya-armsporta-lyubitel'skiy-razbornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/armsport/Stol-dlya-armsporta-razbornyy-professionalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/armsport/Stol-dlya-armsporta-s-sideniyami/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/ganteli/ganteli-litye/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/ganteli/ganteli-litye/?sku=7552" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/ganteli/ganteli-litye/?sku=7553" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/ganteli/ganteli-litye/?sku=7554" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/ganteli/ganteli-litye/?sku=7555" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/ganteli/ganteli-litye/?sku=7556" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/ganteli/ganteli-litye/?sku=7557" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/ganteli/ganteli-litye/?sku=7558" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/ganteli/ganteli-litye/?sku=7559" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/ganteli/ganteli-litye/?sku=7560" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/ganteli/ganteli-litye/?sku=7562" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/ganteli/ganteli-litye/?sku=7564" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/ganteli/ganteli-litye/?sku=93246" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/ganteli/ganteli-litye/?sku=93247" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/ganteli/ganteli-litye/?sku=93248" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/ganteli/Ganteli-razbornye-obrezinennye/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/ganteli/Ganteli-razbornye-obrezinennye/?sku=7592" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/ganteli/Ganteli-razbornye-obrezinennye/?sku=7593" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/ganteli/komplekt-ganteley-obrezinennykh-ot-1-do-10-kg-1c/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/giri/girya-8-kg-1c/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/giri/Girya-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/giri/Girya-12-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/giri/girya-14-kg-1c/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/giri/girya-16-kg-1c/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/giri/girya-24-kg-1c/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/giri/girya-32-kg-1c/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/grify/Shtanga-obrezinennaya-razbornaya-175kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/grify/grif-dlya-ganteli-khromirovannyy-dl-370-mm-razbornyy-zamok-gayka-veydera-s-rezboy-25mm-ves-15kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-31-50-mm-25-kg/?sku=7911" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-31-50-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-31-50-mm-25-kg/?sku=88900" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-31-50-mm-20-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-31-50-mm-20-kg/?sku=7936" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-31-50-mm-20-kg/?sku=7937" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-31-50-mm-15-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-31-50-mm-15-kg/?sku=7948" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-31-50-mm-15-kg/?sku=7949" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-3150-mm-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-3150-mm-10-kg/?sku=7960" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-3150-mm-10-kg/?sku=7961" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-3150-mm-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-3150-mm-5-kg/?sku=7973" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-3150-mm-5-kg/?sku=7974" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-3150-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-3150-mm-25-kg/?sku=7985" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-3150-mm-25-kg/?sku=7986" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-31-50-mm-125-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-31-50-mm-125-kg/?sku=7995" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-31-50-mm-125-kg/?sku=7996" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/pomosty/Pomost-tyazheloatleticheskiy-trenirovochnyy-300-300-10-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/pomosty/Pomost-tyazheloatleticheskiy-trenirovochnyy-250-250-10sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/pomosty/Pomost-tyazheloatleticheskiy-trenirovochnyy-300-300-5-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/pomosty/Pomost-tyazheloatleticheskiy-trenirovochnyy-400-400-10-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/pomosty/Pomost-tyazheloatleticheskiy-sorevnovatel'nyy-300-300-12-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/pomosty/Pomost-tyazheloatleticheskiy-sorevnovatel'nyy-400-400-12-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/pomosty/Pomost-dlya-girevogo-sporta-trenirovochnyy-150-150-10-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/pomosty/Pomost-dlya-girevogo-sporta-sorevnovatel'nyy-150-150-10-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/ekipirovka/magneziya-56-gr-1c/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/ekipirovka/perchatki-tyazheloatleticheskie-1c/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/ekipirovka/poyas-tyazheloatleticheskiy-torres-shir-15-sm-nat-pres-kozha-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/stoyki/stoyka-dlya-magnezii-1c/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/badminton/raketki/Nabor-dlya-badmintona-v-chekhle/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/badminton/raketki/Komplekt-dlya-badmintona-2-raketki/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/badminton/raketki/Raketka-dlya-badmintona-metallicheskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/badminton/raketki/nabor-dlya-badmintona-2-raketki-1-myach/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/badminton/volany/Volan-pero/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/badminton/volany/Volan-plastmassovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/badminton/volany/volany-dlya-badmintona-torres-80-6-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/badminton/oborudovanie-dlya-badmintona/Setka-dlya-badmintona-yacheyka-20mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/badminton/oborudovanie-dlya-badmintona/Stoyki-dlya-badmintona-so-stakanami/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/badminton/oborudovanie-dlya-badmintona/Stoyki-dlya-badmintona-peredvizhnye&#160;/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/stoyki/Professionalnaya-stoyka-basketbolnaya-shchit-vylet-3-25-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/stoyki/Professionalnaya-stoyka-basketbolnaya-shchit-vylet-2-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/stoyki/professionalnaya-stoyka-basketbolnaya-shchit---vylet-165m/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/stoyki/mobilnaya-basketbolnaya-stoyka-detskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/stoyki/mobilnaya-basketbolnaya-stoyka-44-dfc-stand44pvc1/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/stoyki/mobilnaya-basketbolnaya-stoyka-56/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/stoyki/statsionarnaya-ulichnaya-basketbolnaya-stoyka-180-kh-105-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/stoyki/opredelitel-vysoty-pryzhka/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/stoyki/takticheskaya-doska-dlya-basketbola-torres/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/shchity/Zashchita-na-basketbolnyy-shchit/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/shchity/Ferma-basketbolnaya-nastennaya-k-igrovomu-shchitu-1-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/shchity/Ferma-basketbolnaya-dlya-trenirovochnogo-shchita-0-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/shchity/ferma-skladnaya-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/shchity/Shchit-basketbolnyy-detskiy-navesnoy-na-gimnasticheskuyu-stenku/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/shchity/Shchit-basketbolnyy-plastikovyy-igrovoy-1-8-m-1-05-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/shchity/Shchit-basketbolnyy-plastikovyy-trenirovochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/shchity/Shchit-basketbolnyy-fanernyy-igrovoy-1-8-m-1-05-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/shchity/Shchit-basketbolnyy-fanernyy-trenirovochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/koltsa/Koltso-basketbolnoe-antivandalnoe-bez-tsepey/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/koltsa/Koltso-basketbolnoe-antivandalnoe-s-tsepyami/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/koltsa/Koltso-basketbolnoe-na-amortizatore/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/koltsa/Koltso-basketbolnoe-oblegchennoe-truba-16-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/koltsa/Koltso-basketbolnoe-usilennoe-prutok-16%20-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/koltsa/koltso-basketbolnoe-1-250mm-s-uporom-s-setkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/koltsa/koltso-basketbolnoe-3-295mm-s-uporom-s-setkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/koltsa/koltso-basketbolnoe-5-380mm-s-uporom-s-setkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/koltsa/koltso-basketbolnoe-5-380mm-s-uporom-s-setkoy-lyuks/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/koltsa/koltso-basketbolnoe-3-295mm-s-setkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/koltsa/koltso-basketbolnoe-5-380mm-s-setkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/koltsa/Setka-basketbolnaya-tolstaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/koltsa/Setka-basketbolnaya-trekhtsvetnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/koltsa/setka-basketbolnaya-nit-5mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/myachi/Myach-basketbol'nyy-TORRES-BM300-&#8470;3/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/myachi/myach-basketbolnyy-torres-bm300--5/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/myachi/Myach-basketbol'nyy-TORRES-BM300-&#8470;6/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/myachi/myach-basketbolnyy-torres-bm300--7/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/myachi/Myach-basketbol'nyy-TORRES-BM600-&#8470;5/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/myachi/Myach-basketbol'nyy-TORRES-BM600-&#8470;7/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/myachi/Myach-basketbol'nyy-TORRES-BM900-&#8470;7/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/myachi/myach-basketbolnyy-molten-b5g2000--5/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/myachi/myach-basketbolnyy-molten-b7g2000--7/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/myachi/Myach-basketbolnyy-&#8470;5-rezina/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/myachi/Myach-basketbolnyy-&#8470;7-rezina/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/myachi/myach-basketbolnyy-torres-bm900--6/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/perchatki/Binty-bokserskie/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/perchatki/Perchatki-bokserskie-kozh-zam-8-16-untsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/perchatki/Perchatki-bokserskie-kozh-zam-8-16-untsiy/?sku=88450" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/perchatki/Perchatki-bokserskie-kozh-zam-8-16-untsiy/?sku=88451" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/makivary/Makivara-izognutaya-on-hand-40cm-22cm-8cm-kozha/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/makivary/Makivara-na-ruku-40sm-25sm-10sm-tent/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/makivary/Makivara-na-ruku-40sm-22sm-8sm-kozha/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/makivary/Makivara-na-ruku-70sm-50sm-10sm-tent/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/makivary/Lapa-bokserskaya-iskusstvennaya-kozha/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/makivary/Lapa-bokserskaya-kozha/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/meshki/Podushka-nastennaya-tent-50sm-75sm-20sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/meshki/Podushka-nastennaya-kozha-50sm-75sm-20sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/meshki/Meshok-bokserskiy-na-tsepyakh-tent/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/meshki/Meshok-bokserskiy-na-tsepyakh-tent/?sku=7737" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/meshki/Meshok-bokserskiy-na-tsepyakh-tent/?sku=7738" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/meshki/Meshok-bokserskiy-na-tsepyakh-tent/?sku=7739" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/meshki/Meshok-bokserskiy-na-tsepyakh-kozha/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/meshki/Meshok-bokserskiy-na-tsepyakh-kozha/?sku=7756" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/meshki/Meshok-bokserskiy-na-tsepyakh-kozha/?sku=7757" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/meshki/Meshok-bokserskiy-na-tsepyakh-kozha/?sku=7758" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/meshki/kronshteyn-dlya-bokserskogo-meshka-nastennyy-vynos-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/grushi/Platforma-s-grushey/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/grushi/Pnevmogrusha-kozha/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/grushi/Grusha-bokserskaya-tent/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/grushi/Grusha-bokserskaya-tent/?sku=7779" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/grushi/Grusha-bokserskaya-tent/?sku=7780" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/grushi/Grusha-bokserskaya-kozha-rezinovaya-kroshka/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/grushi/Grusha-bokserskaya-kozha-rezinovaya-kroshka/?sku=7772" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/grushi/Grusha-bokserskaya-kozha-rezinovaya-kroshka/?sku=7773" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/ringi-dlya-boksa/pomost/Ring-na-pomoste-chetyre-kanata-6m-6m-pomost-7-5m-7-5m-1m-3-lestnitsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/ringi-dlya-boksa/rama/Ring-napolnyy-na-rame-chetyre-kanata-4m-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/ringi-dlya-boksa/rama/Ring-napolnyy-na-rame-chetyre-kanata-5m-5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/ringi-dlya-boksa/rama/Ring-napolnyy-na-rame-chetyre-kanata-6m-6m/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/ringi-dlya-boksa/rastyazhki/Ring-napolnyy-na-rastyazhkakh-chetyre-kanata-4m-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/ringi-dlya-boksa/rastyazhki/Ring-napolnyy-na-rastyazhkakh-chetyre-kanata-5m-5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/ringi-dlya-boksa/rastyazhki/Ring-napolnyy-na-rastyazhkakh-chetyre-kanata-6m-6m/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/dodyangi/Tatami-dodyang-iz-penopolietilena-PPE-sorevnovatelnoe-tolshchina-40mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/dodyangi/Tatami-dodyang-iz-penopolietilena-PPE-sorevnovatel'noe-tolshchina-25mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/dodyangi/Tatami-dodyang-iz-penopolietilena-PPE-sorevnovatelnoe-tolshchina-20mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/kover/Kover-bortsovskiy-12m-12m-3-tsvetnaya-razmetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/kover/Kover-bortsovskiy-12m-12m-bez-razmetki-trenirovochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/pokryshka/Pokryshka-12m-12m-odnotsvetnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/pokryshka/Pokryshka-12m-12m-s-razmetkoy-krugi-raznogo-tsveta/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-tent/Maneken-dlya-bor'by-tent-odnonogii/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-tent/Maneken-dlya-bor'by-tent-odnonogii/?sku=6581" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-tent/Maneken-dlya-bor'by-tent-odnonogii/?sku=6582" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-tent/Maneken-dlya-bor'by-tent-odnonogii/?sku=6583" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-tent/Maneken-dlya-bor'by-tent-odnonogii/?sku=6584" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-tent/Maneken-dlya-bor'by-tent-odnonogii/?sku=6585" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-tent/Maneken-dlya-bor'by-tent-odnonogii/?sku=6586" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-tent/Maneken-dlya-bor'by-tent-dvunogii/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-tent/Maneken-dlya-bor'by-tent-dvunogii/?sku=6598" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-tent/Maneken-dlya-bor'by-tent-dvunogii/?sku=6599" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-tent/Maneken-dlya-bor'by-tent-dvunogii/?sku=6600" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-tent/Maneken-dlya-bor'by-tent-dvunogii/?sku=6601" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-tent/Maneken-dlya-bor'by-tent-dvunogii/?sku=6602" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-tent/Maneken-dlya-bor'by-tent-dvunogii/?sku=6603" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-kozha/Maneken-dlya-bor'bykozhanyy-odnonogii/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-kozha/Maneken-dlya-bor'bykozhanyy-odnonogii/?sku=6542" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-kozha/Maneken-dlya-bor'bykozhanyy-odnonogii/?sku=6543" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-kozha/Maneken-dlya-bor'bykozhanyy-odnonogii/?sku=6544" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-kozha/Maneken-dlya-bor'bykozhanyy-odnonogii/?sku=6545" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-kozha/Maneken-dlya-bor'bykozhanyy-odnonogii/?sku=6546" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-kozha/Maneken-dlya-bor'bykozhanyy-odnonogii/?sku=6547" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-kozha/Maneken-dlya-bor'by-kozhanyy-dvunogii/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-kozha/Maneken-dlya-bor'by-kozhanyy-dvunogii/?sku=6565" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-kozha/Maneken-dlya-bor'by-kozhanyy-dvunogii/?sku=6566" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-kozha/Maneken-dlya-bor'by-kozhanyy-dvunogii/?sku=6567" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-kozha/Maneken-dlya-bor'by-kozhanyy-dvunogii/?sku=6568" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-kozha/Maneken-dlya-bor'by-kozhanyy-dvunogii/?sku=6569" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-kozha/Maneken-dlya-bor'by-kozhanyy-dvunogii/?sku=6570" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/tsentralnaya-liniya-dlya-bolshogo-tennisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/bolshoy-tennis/myachi/Myach-dlya-bolshogo-tennisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/bolshoy-tennis/myachi/Myach-dlya-bolshogo-tennisa-v-tube-3-sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/bolshoy-tennis/myachi/korzina-dlya-tennisnykh-myachey-head-na-72-myacha-metall-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/bolshoy-tennis/myachi/korzina-dlya-tennisnykh-myachey-head-na-72-myacha-plastik-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/bolshoy-tennis/raketki/raketka-dlya-bolshogo-tennisa-metall-lyubitelskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/bolshoy-tennis/oborudovanie-dlya-bolshogo-tennisa/Stoyki-dlya-bolshogo-tennisa-so-stakanami/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/bolshoy-tennis/oborudovanie-dlya-bolshogo-tennisa/Vyshka-sudeyskaya-universalnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/bolshoy-tennis/oborudovanie-dlya-bolshogo-tennisa/Setka-dlya-bolshogo-tennisa-niti-2-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/bolshoy-tennis/oborudovanie-dlya-bolshogo-tennisa/Setka-dlya-bolshogo-tennisa-niti-2-8-mm-professionalnaya-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/bolshoy-tennis/oborudovanie-dlya-bolshogo-tennisa/butylka-dlya-vody-torres-550-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/bolshoy-tennis/oborudovanie-dlya-bolshogo-tennisa/konteyner-dlya-butylok/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/bolshoy-tennis/oborudovanie-dlya-bolshogo-tennisa/podporka-dlya-tennisnoy-setki/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/bolshoy-tennis/oborudovanie-dlya-bolshogo-tennisa/tsentralnaya-liniya-dlya-bolshogo-tennisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/bolshoy-tennis/oborudovanie-dlya-bolshogo-tennisa/grabli-dlya-peska/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/dorozhki/Dorozhka-razdelitelnaya-dlya-basseyna-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/dorozhki/dorozhka-razdelitelnaya-dlya-detskogo-basseyna-ppe-poplavki-8-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/dorozhki/dorozhka-razdelitelnaya-dlya-detskogo-basseyna-ppe-poplavki-8-m/?sku=92027" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/dorozhki/katushka-dlya-khraneniya-dorozhek-na-75-m-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/dorozhki/poplavok-tsvetnoy-s-flazhkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/dorozhki/Rezinovaya-dorozhka-tsvetnaya-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/aksessuary-dlya-plavaniya/akvalopatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/aksessuary-dlya-plavaniya/akvalopatki/?sku=7718" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/aksessuary-dlya-plavaniya/akvalopatki/?sku=7719" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/aksessuary-dlya-plavaniya/akvatrener-dvoynoy-s-poyasom/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/aksessuary-dlya-plavaniya/krug-naduvnoy-51-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/aksessuary-dlya-plavaniya/nabor-maska-trubka-lasty-32-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/aksessuary-dlya-plavaniya/narukavniki-3-6-let/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/aksessuary-dlya-plavaniya/Kolobashka/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/aksessuary-dlya-plavaniya/Doska-dlya-plavaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/aksessuary-dlya-plavaniya/zhilet-naduvnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/igrushki/plavayushchiy-obruch/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/igrushki/slalom-koltsa-4sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/igrushki/tonushchie-igrushki-rybki/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/igrushki/basketbol-na-vode-korzina-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/igrushki/akvapalka/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/igrushki/slalom-arki-4sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/igrushki/tonushchie-igrushki-vodorosli/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/igrushki/basketbol-na-vode-korzina-pvkh/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/igrushki/voleybol-vodnyy-pvkh-241kh61kh81-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/igrushki/tonushchie-igrushki-podvodnye-palochki/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/inventar-dlya-basseyna/bagor-netonushchiy-dlya-vylavlivaniya-predmetov-iz-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/inventar-dlya-basseyna/nastennoe-kreplenie-dlya-spasatelnogo-kruga/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/inventar-dlya-basseyna/spasatelnyy-krug/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/inventar-dlya-basseyna/termometr-dlya-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/inventar-dlya-basseyna/termometr-komnatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/inventar-dlya-basseyna/verevka-s-yarkoy-markirovkoy-5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/inventar-dlya-basseyna/shest-spasatelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/vyshki/vyshka-sudeyskaya-universalnaya-VOL003/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/vyshki/tablo-elektronnoe-igrovoe-universalnoe-s-zashchitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/vyshki/tablo-elektronnoe-igrovoe-universalnoe-1520kh1020kh44-mm-s-zashchitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/opredelitel-vysoty-pryzhka/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/stoyki/Stoyki-voleybolnye-na-rastyazhkakh-dlya-zala/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/stoyki/Stoyki-voleybolnye-so-stakanami-i-zashchitnymi-kryshkami-i-sistemoy-natyazheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/stoyki/Stoyki-voleybolnye-teleskopicheskie-so-stakanami-i-kryshkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/stoyki/Stoyki-voleybolnye-universalnye-pristenochnye-s-sistemoy-natyazheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/stoyki/Stoyki-voleybolnye-peredvizhnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/stoyki/Myagkaya-zashchita-na-voleybolnye-stoyki/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/setki/Setka-voleybolnaya-nit-1-8mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/setki/setka-voleybolnaya-nit-2-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/setki/Setka-voleybolnaya-nit-2-8mm-professionalnaya-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/setki/Setka-voleybolnaya-nit-3-1mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/setki/setka-voleybolnaya-nit-f3-mm-tsvet-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/setki/Antenna-dlya-voleybola-s-karmanami/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/setki/antenna-dlya-voleybola-bez-karmana/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/setki/karmany-dlya-voleybolnykh-antenn-2-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/setki/Tros-dlya-setki-voleybolnoy-metallicheskiy-15m/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/razmetki/Razmetka-dlya-plyazhnogo-voleybola/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/razmetki/flagi-sudeyskie-dlya-voleybola/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/razmetki/schetchik-dlya-voleybola/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/razmetki/takticheskaya-doska-dlya-voleybola-torres/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/myachi/myach-voleybolnyy-volar-vl-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/myachi/Myach-voleybol'nyy-TORRES-Dig/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/myachi/Myach-voleybol'nyy-TORRES-Simple/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/myachi/myach-voleybolnyy-torres-bm1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/myachi/myach-voleybolnyy-utyazhelennyy-mikasa-vt2000w/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/myachi/myach-voleybolnyy-mikasa-v300w/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/myachi/myach-voleybolnyy-gala-pro-line-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/nakolenniki-nalokotniki/Nalokotniki/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/nakolenniki-nalokotniki/Nakolenniki/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/nakolenniki-nalokotniki/nakolenniki-torres-pro-gel/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gandbol-i-mini-futbol/vorota/Vorota-dlya-ruchnogo-myacha-bez-setki-3m-2m-0-5m-profil-80mm-80mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gandbol-i-mini-futbol/vorota/Vorota-dlya-ruchnogo-myacha-bez-setki-3m-2m-1m-profil-80mm-80mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gandbol-i-mini-futbol/vorota/Vorota-dlya-ruchnogo-myacha-bez-setki-pristennye-3m-2m-0-5m-skladnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gandbol-i-mini-futbol/vorota/telezhki-dlya-perevozki-mini-futbolnykh-vorot/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gandbol-i-mini-futbol/vorota/protektor-dlya-gandbolnykh-vorot/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gandbol-i-mini-futbol/setki/Setka-gasheniya-gandbol-i-minifutbol-nit-2-2-mm-yacheyka-100-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gandbol-i-mini-futbol/setki/Setka-dlya-vorot-gandbol-i-minifutbol-nit-2-2-mm-yacheyka-100-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gandbol-i-mini-futbol/setki/Setka-dlya-vorot-gandbol-i-minifutbol-nit-2-2-mm-yacheyka-40-40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gandbol-i-mini-futbol/setki/Setka-dlya-vorot-gandbol-i-minifutbol-nit-3-1-mm-yacheyka-100-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gandbol-i-mini-futbol/setki/Setka-dlya-vorot-gandbol-i-minifutbol-nit-3-1-mm-yacheyka-40-40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gandbol-i-mini-futbol/myachi/Myach-gandbol'nyy-TORRES-Club-&#8470;1/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gandbol-i-mini-futbol/myachi/Myach-gandbol'nyy-TORRES-Club-&#8470;2/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gandbol-i-mini-futbol/myachi/Myach-gandbol'nyy-TORRES-Club-&#8470;3/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/brevna/Brevno-gimnasticheskoe-napolnoe-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/brevna/Brevno-gimnasticheskoe-napolnoe-5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/brevna/nogi-dlya-brevna-gimnasticheskogo-peremennoy-vysoty/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/brevna/Nogi-dlya-brevna-gimnasticheskogo-postoyannoy-vysoty/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/brusya-i-perekladiny/Brusya-gimnasticheskie-zhenskie-s-postoyannym-natyazheniem-stekloplastikovye-zherdi/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/brusya-i-perekladiny/Brusya-gimnasticheskie-zhenskie-s-postoyannym-natyazheniem/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/brusya-i-perekladiny/Brusya-gimnasticheskie-muzhskie-s-parallelnymi-zherdyami-stekloplastikovye-zherdi/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/brusya-i-perekladiny/Brus'ya-gimnasticheskie-muzhskie-s-parallel'nymi-derevyannymi-zherdyami/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/brusya-i-perekladiny/brusya-gimnasticheskie-muzhskie-s-parallelnymi-zherdyami-i-chugunnoy-tumboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/brusya-i-perekladiny/Brusya-gimnasticheskie-pristennye-massovye/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/brusya-i-perekladiny/Perekladina-pristenochnaya-trenirovochnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/brusya-i-perekladiny/Perekladina-universalnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/brusya-i-perekladiny/Telezhka-dlya-perevozki-brusyev/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/brusya-i-perekladiny/zherdi-zhenskie-derevyannye-serdechnik-stalnoy-4-sloya-skleyki/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/brusya-i-perekladiny/Zherdi-muzhskie-derevyannye-serdechnik-stal'noy-4-sloya-skleyki/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/brusya-i-perekladiny/Sterzhen'-perekladiny-gimnasticheskoy-s-nakonechnikami/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/kanaty-i-shesty-gimnasticheskie/kanat-dlya-peretyagivaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/kanaty-i-shesty-gimnasticheskie/kanat-dlya-peretyagivaniya/?sku=6832" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/kanaty-i-shesty-gimnasticheskie/Kanat-dlya-lazaniya-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/kanaty-i-shesty-gimnasticheskie/Kanat-dlya-lazaniya-belyy/?sku=6828" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/kanaty-i-shesty-gimnasticheskie/Kanat-dlya-lazaniya-belyy/?sku=6829" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/kanaty-i-shesty-gimnasticheskie/Kanat-dlya-lazaniya-belyy/?sku=6830" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/kanaty-i-shesty-gimnasticheskie/shest-dlya-lazaniya-5m-metallicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/kanaty-i-shesty-gimnasticheskie/Podvesnoy-snaryad-dlya-kanatov-nastennyy-dlya-1-elementa-vynos-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/kanaty-i-shesty-gimnasticheskie/Podvesnoy-snaryad-dlya-kanatov-nastennyy-dlya-2-elementov-vynos-2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/kanaty-i-shesty-gimnasticheskie/konsol-pristennaya-dlya-kanatov-i-shestov-3-kryuka/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/kanaty-i-shesty-gimnasticheskie/konsol-pristennaya-dlya-kanatashesta-na-4-elementa/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/kanaty-i-shesty-gimnasticheskie/konsol-nastennaya-dlya-podveshivaniya-kanatov-shestov-2-elementa-na-rolikakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/koltsa-gimnasticheskie/Koltsa-gimnasticheskie-180-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/koltsa-gimnasticheskie/Koltsa-gimnasticheskie-235-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/koltsa-gimnasticheskie/Konsol-dlya-gimnasticheskikh-kolets-nastennaya-s-blochnoy-podveskoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/koltsa-gimnasticheskie/Konsol-dlya-gimnasticheskikh-kolets-potolochnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/kozyol-i-koni-gimnasticheskie/Kozel-gimnasticheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/kozyol-i-koni-gimnasticheskie/Kon-gimnasticheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/kozyol-i-koni-gimnasticheskie/kon-makhovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/kozyol-i-koni-gimnasticheskie/Kreplenie-k-polu-dlya-kozla-gimnasticheskogo/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/kozyol-i-koni-gimnasticheskie/Kreplenie-k-polu-dlya-konya-gimnasticheskogo/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/konteynery/konteyner-dlya-sportinventarya-fanera-na-kolesakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/konteynery/konteyner-dlya-sportinventarya-fanera-na-kolesakh/?sku=6842" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/konteynery/konteyner-dlya-sportinventarya-fanera-na-kolesakh/?sku=6841" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/konteynery/telezhka-konteyner-dlya-myachey-i-sport-inventarya-tyent-na-kolesikakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/konteynery/telezhka-iz-metallicheskoy-setki-dlya-khraneniya-myachey-i-sportinventarya-na-kolesikakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/maty/komplekt-polivalentnykh-matov-13-elementov-iskusstvennaya-kozha-s-lipuchkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/maty/Komplekt-polivalentnykh-matov-13-elementov-s-lipuchkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/maty/mat-akrobaticheskiy-2000100050-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/maty/Mat-200sm-100sm-10sm-vinilkozha-porolon/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/maty/Mat-200sm-100sm-10sm-skladnoy-vinilkozha-porolon/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/maty/Telezhka-dlya-perevozki-matov/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/maty/telezhka-dlya-perevozki-matov-metallicheskaya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/meditsinboly/meditsinbol-05-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/meditsinboly/Meditsinbol-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/meditsinboly/Meditsinbol-2-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/meditsinboly/Meditsinbol-3-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/meditsinboly/meditsinbol-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/meditsinboly/Meditsinbol-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/meditsinboly/meditsinbol-rezina-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/meditsinboly/meditsinbol-rezina-2-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/meditsinboly/meditsinbol-rezina-3-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/meditsinboly/meditsinbol-rezina-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/meditsinboly/meditsinbol-rezina-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/Stenka-gimnasticheskaya-80sm-perekladina-bereza-s-krepleniem/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/Stenka-gimnasticheskaya-80sm-perekladina-bereza-s-krepleniem/?sku=6851" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/Stenka-gimnasticheskaya-80sm-perekladina-bereza-s-krepleniem/?sku=6852" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/Stenka-gimnasticheskaya-80sm-perekladina-bereza-s-krepleniem/?sku=91887" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/stenka-gimnasticheskaya-1m-perekladiny-bereza-s-krepleniem/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/stenka-gimnasticheskaya-1m-perekladiny-bereza-s-krepleniem/?sku=6866" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/stenka-gimnasticheskaya-1m-perekladiny-bereza-s-krepleniem/?sku=6867" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/stenka-gimnasticheskaya-08m-s-perekladinoy-dlya-podtyagivaniya-perekladiny-bereza-s-krepleniem/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/stenka-gimnasticheskaya-08m-s-perekladinoy-dlya-podtyagivaniya-perekladiny-bereza-s-krepleniem/?sku=6886" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/stenka-gimnasticheskaya-08m-s-perekladinoy-dlya-podtyagivaniya-perekladiny-bereza-s-krepleniem/?sku=6887" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/stenka-gimnasticheskaya-08m-perekladiny-fanera-kleenaya-s-krepleniem/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/stenka-gimnasticheskaya-08m-perekladiny-fanera-kleenaya-s-krepleniem/?sku=6912" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/stenka-gimnasticheskaya-08m-perekladiny-fanera-kleenaya-s-krepleniem/?sku=6913" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/stenka-gimnasticheskaya-1m-perekladiny-fanera-kleenaya-s-krepleniem/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/stenka-gimnasticheskaya-1m-perekladiny-fanera-kleenaya-s-krepleniem/?sku=6931" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/stenka-gimnasticheskaya-1m-perekladiny-fanera-kleenaya-s-krepleniem/?sku=6932" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/stenka-gimnasticheskaya-08m-s-perekladinoy-dlya-podtyagivaniya-perekladiny-fanera-s-krepleniem/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/stenka-gimnasticheskaya-08m-s-perekladinoy-dlya-podtyagivaniya-perekladiny-fanera-s-krepleniem/?sku=6956" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/stenka-gimnasticheskaya-08m-s-perekladinoy-dlya-podtyagivaniya-perekladiny-fanera-s-krepleniem/?sku=6957" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/doska-gladkaya-naklonnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/doska-gladkaya-naklonnaya/?sku=7035" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/doska-gladkaya-naklonnaya/?sku=7036" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/doska-rebristaya-naklonnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/doska-rebristaya-naklonnaya/?sku=7056" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/doska-rebristaya-naklonnaya/?sku=7057" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/Kreplenie-dlya-stenok-gimnasticheskikh-usilennoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/doska-dlya-pressa-s-valikami-dlya-nog-metall/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/doska-dlya-snyatiya-napryazheniya-s-myshts-spiny/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/doska-massazhnaya-kolibri-120kh40-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/brusya-metallicheskie-navesnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/Trenazher-brusya-navesnye-universalnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/Trenazher-perekladina-navesnaya-universalnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/trenazher-dlya-spiny/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/turnik--brusya-press-navesnoy-na-gimnasticheskuyu-stenku/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/turnik-brusya-navesnoy-trenazher-tselnosvarnaya-konstruktsiya-bez-myagkikh-elementov/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/turnik-derevyannyy-navesnoy-na-gimnasticheskuyu-stenku/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/skameyki/Skameyka-gimnasticheskaya-zhestkaya-s-derevyannymi-nozhkami-massiv-khvoynikh-porod/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/skameyki/Skameyka-gimnasticheskaya-zhestkaya-s-derevyannymi-nozhkami-massiv-khvoynikh-porod/?sku=7083" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/skameyki/Skameyka-gimnasticheskaya-zhestkaya-s-derevyannymi-nozhkami-massiv-khvoynikh-porod/?sku=7084" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/skameyki/Skameyka-gimnasticheskaya-zhestkaya-s-derevyannymi-nozhkami-massiv-khvoynikh-porod/?sku=7085" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/skameyki/Skameyka-gimnasticheskaya-zhestkaya-s-derevyannymi-nozhkami-massiv-khvoynikh-porod/?sku=7086" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/skameyki/Skameyka-gimnasticheskaya-zhestkaya-s-derevyannymi-nozhkami-massiv-khvoynikh-porod/?sku=7087" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/skameyki/Skameyka-gimnasticheskaya-zhestkaia-s-metallicheskimi-nozhkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/skameyki/Skameyka-gimnasticheskaya-zhestkaia-s-metallicheskimi-nozhkami/?sku=7101" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/skameyki/Skameyka-gimnasticheskaya-zhestkaia-s-metallicheskimi-nozhkami/?sku=7102" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/skameyki/Skameyka-gimnasticheskaya-zhestkaia-s-metallicheskimi-nozhkami/?sku=7103" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/skameyki/Skameyka-gimnasticheskaya-zhestkaia-s-metallicheskimi-nozhkami/?sku=7104" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/skameyki/Skameyka-gimnasticheskaya-zhestkaia-s-metallicheskimi-nozhkami/?sku=7105" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/mosty/Most-gimnasticheskiy-podkidnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/mosty/Most-gimnasticheskiy-pristavnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/predmety-dlya-khudozhestvennoy-gimnastiki/Myach-dlya-khudozhestvennoy-gimnastiki/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/predmety-dlya-khudozhestvennoy-gimnastiki/myach-dlya-khudozhestvennoy-gimnastiki-diametr-15-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/predmety-dlya-khudozhestvennoy-gimnastiki/lenta-gimnasticheskay-6m-s-palochkoy-56-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/predmety-dlya-khudozhestvennoy-gimnastiki/bulava-dlya-khudozhestvennoy-gimnastiki/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/predmety-dlya-khudozhestvennoy-gimnastiki/Bulava-dlya-khudozhestvennoy-gimnastiki-dlya-detey/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/predmety-dlya-khudozhestvennoy-gimnastiki/kover-dlya-khudozhestve/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnasticheskoe-oborudovanie-olimpiyskoe/Akrobaticheskaya-dorozhka-shirina-2m-dlina-25m-pruzhinnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/sportivnye-igry-i-igrushki-dlya-ulitsy/Gorodki-detskie-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/sportivnye-igry-i-igrushki-dlya-ulitsy/Gorodki-vzroslye-derevyannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/sportivnye-igry-i-igrushki-dlya-ulitsy/Gorodki-detskie-derevyannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/sportivnye-igry-i-igrushki-dlya-ulitsy/Gorodki-professional'nye-derevyannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/sportivnye-igry-i-igrushki-dlya-ulitsy/Kegli-plastikovye/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/sportivnye-igry-i-igrushki-dlya-ulitsy/Kol'tsebros-plastikovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/sportivnye-igry-i-igrushki-dlya-ulitsy/Darts/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/sportivnye-igry-i-igrushki-dlya-ulitsy/darts-pressovannye-vodorosli-d18-45-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/sportivnye-igry-i-igrushki-dlya-ulitsy/darts-magnitnyy-myagkiy-dvukhstoronniy-diametr-17-dyuymov-43-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/sportivnye-igry-i-igrushki-dlya-ulitsy/drotiki-s-chekhlom-ves-18-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/sportivnye-igry-i-igrushki-dlya-ulitsy/drotiki-dlya-magnitnogo-dartsa-3-shtuki-na-blistere/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/sportivnye-igry-i-igrushki-dlya-ulitsy/-sportivnyy-kompleks-s-telezhkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/sportivnye-igry-i-igrushki-dlya-ulitsy/vesyolyy-parashyut-d3-m-12-sektorov-12-ruchek/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/estafetnyy-inventar/Konus-malyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/estafetnyy-inventar/Konus-sredniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/estafetnyy-inventar/Konus-bol'shoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/estafetnyy-inventar/konus-trenirovochnyy-30-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/estafetnyy-inventar/konus-trenirovochnyy-30-sm-s-otversiyam/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/estafetnyy-inventar/konus-s-otverstiyami-vysota-38-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/estafetnyy-inventar/konus-bolshoy-46-sm-s-otverstiyami/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/estafetnyy-inventar/konus-trenirovochnyy-s-otverstiyami-50-sm-oranzhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/estafetnyy-inventar/flazhnaya-lenta-25-metra/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/estafetnyy-inventar/Flazhnaya-lenta-volchatnik-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/estafetnyy-inventar/Meshok-dlya-pryzhkov-100sm-50sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/estafetnyy-inventar/Tunnel-2m-740mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/estafetnyy-inventar/komplekt-dlya-provedeniya-sportmeropriyatiy-v-baule/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/estafetnyy-inventar/nabor-dlya-podvizhnykh-igr--v-sumke-/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/estafetnyy-inventar/nabor-dlya-podvizhnykh-igr-v-sumke-90-predmetov/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/estafetnyy-inventar/detskaya-polosa-prepyatstviy-3-22-elementa/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/estafetnyy-inventar/detskaya-polosa-prepyatstviy-2-31-element/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/estafetnyy-inventar/Estafetnaya-palochka-plastikovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/estafetnyy-inventar/estafetnaya-palochka-alyuminievaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/estafetnyy-inventar/estafetnye-palochki-alyuminievye-komplekt-6-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/estafetnyy-inventar/estafetnaya-palochka-derevyannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/estafetnyy-inventar/estafetnye-palochki-derevyannye-nabor-6-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/estafetnyy-inventar/vtulka-dlya-konusa-mr-bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/myachi/myach-prygunok/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/myachi/myach-prygunok/?sku=6382" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/myachi/myach-prygunok/?sku=6383" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/myachi/myach-prygunok/?sku=6384" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/myachi/myach-plastizolevyy-naduvnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/myachi/myach-plastizolevyy-naduvnoy/?sku=6362" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/myachi/myach-plastizolevyy-naduvnoy/?sku=6363" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/myachi/myach-plastizolevyy-naduvnoy/?sku=6364" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/myachi/myach-plastizolevyy-naduvnoy/?sku=6365" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/myachi/myach-plastizolevyy-naduvnoy/?sku=6366" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/myachi/myach-rezinovyy-nadutiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/myachi/myach-rezinovyy-nadutiy/?sku=6373" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/myachi/myach-rezinovyy-nadutiy/?sku=6374" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/myachi/myach-rezinovyy-nadutiy/?sku=6375" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/myachi/myach-rezinovyy-nadutiy/?sku=6376" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/myachi/myach-gimnasticheskiy-55-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/myachi/Myach-gimnasticheskiy-65sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/myachi/Myach-gimnasticheskiy-75sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/myachi/Myach-gimnasticheskiy-85sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/myachi/myach-gimnasticheskiy-55-sm-s-nasosom/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/myachi/myach-gimnasticheskiy-65-sm-maksimalnaya-nagruzka-do-300-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/myachi/myach-gimnasticheskiy-75-sm-maksimalnaya-nagruzka-do-300-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/myachi/myach-massazhnyy-65-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/myachi/myach-dlya-trenirovki-reaktsii-torres-reaction-ball-8-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/kronshteyn-dlya-khraneniya-myachey-gimnasticheskikh/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/inventar-dlya-metaniya/Myach-dlya-metaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/inventar-dlya-metaniya/meshochki-utyazhelennye-150-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/inventar-dlya-metaniya/Meshochki-utyazhelennye/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/inventar-dlya-metaniya/meshochek-s-gruzom-250-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/inventar-dlya-metaniya/meshochki-utyazhelennye-400-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/inventar-dlya-metaniya/Shchit-dlya-metaniya-v-tsel-70sm-70sm/?sku=6385" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/inventar-dlya-metaniya/Shchit-dlya-metaniya-v-tsel-70sm-70sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/inventar-dlya-metaniya/shchit-dlya-metaniya-v-tsel-trekh-tsvetnyy-70sm-kh-70sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/sudeyskiy-inventar/Svistok-sudeyskiy-metallicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/sudeyskiy-inventar/Svistok-igrovoy-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/sudeyskiy-inventar/svistok-plastikovyy-bez-sharika-torres/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/sudeyskiy-inventar/svistok-plast-s-sharikom-torres/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/sudeyskiy-inventar/megafon-15-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/kompleksnaya-zashchita-sportivnykh-zalov/zagraditelnye-setki/Setka-zagraditel'naya-yacheyka-40mm-nit'-2-2mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/kompleksnaya-zashchita-sportivnykh-zalov/zagraditelnye-setki/Setka-zagraditel'naya-yacheyka-40mm-nit'-3-1mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/kompleksnaya-zashchita-sportivnykh-zalov/zagraditelnye-setki/Setka-zagraditel'naya-yacheyka-100mm-nit'-2-2mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/kompleksnaya-zashchita-sportivnykh-zalov/zagraditelnye-setki/Setka-zagraditel'naya-yacheyka-100mm-nit'-3-1mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/kompleksnaya-zashchita-sportivnykh-zalov/sistema-natyazheniya-zagraditelnykh-setok/Anker-12mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/kompleksnaya-zashchita-sportivnykh-zalov/sistema-natyazheniya-zagraditelnykh-setok/Koush/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/kompleksnaya-zashchita-sportivnykh-zalov/sistema-natyazheniya-zagraditelnykh-setok/Tros-4mm-stal'noy/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/kompleksnaya-zashchita-sportivnykh-zalov/sistema-natyazheniya-zagraditelnykh-setok/Zazhim/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/kompleksnaya-zashchita-sportivnykh-zalov/sistema-natyazheniya-zagraditelnykh-setok/Karabin/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/kompleksnaya-zashchita-sportivnykh-zalov/sistema-natyazheniya-zagraditelnykh-setok/Rym-gayka/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/kompleksnaya-zashchita-sportivnykh-zalov/sistema-natyazheniya-zagraditelnykh-setok/Talrep/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/kompleksnaya-zashchita-sportivnykh-zalov/sistema-natyazheniya-zagraditelnykh-setok/styazhki/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/kompleksnaya-zashchita-sportivnykh-zalov/zashchita-sten-i-kolon/Myagkaya-zashchita-sten-Stenovoy-protektor/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/kompleksnaya-zashchita-sportivnykh-zalov/zashchita-sten-i-kolon/protektor-nastennyy-osp-12mm-ppe-20mm-tent/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/kompleksnaya-zashchita-sportivnykh-zalov/sistema-deleniya-zala/sistema-razdeleniya-zala-elektroprivod/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/kompleksnaya-zashchita-sportivnykh-zalov/sistema-deleniya-zala/sistema-razdeleniya-zala-ruchnoy-privod/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/granaty-dlya-metaniya/granata-0-3kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/granaty-dlya-metaniya/Granata-0-5kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/granaty-dlya-metaniya/Granata-0-7kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/sekundomery/sekundomer-elektronnyy-professionalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/sekundomery/sekundomer-torres-stopwatch/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/oborudovanie-dlya-bega/barer-s-protivovesom/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/oborudovanie-dlya-bega/barer-legkoatleticheskiy-youthful/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/oborudovanie-dlya-bega/Bar'yer-legkoatleticheskiy-grown-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/oborudovanie-dlya-bega/tumba-pryzhkovaya-atleticheskaia/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/oborudovanie-dlya-bega/tumba-pryzhkovaya-atleticheskaia/?sku=6626" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/oborudovanie-dlya-bega/tumba-pryzhkovaya-atleticheskaia/?sku=6627" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/oborudovanie-dlya-bega/Startovyy-blok-sorevnovatel'nyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/oborudovanie-dlya-pryzhkov-v-dlinu/brusok-ottalkivaniya-dlya-pryzhkov-v-dlinu/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/oborudovanie-dlya-pryzhkov-v-dlinu/kasseta-dlya-bruska-ottalkivaniya-polosa-stalnaya-100kh4/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/oborudovanie-dlya-pryzhkov-v-dlinu/brusok-dlya-ottalkivaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/oborudovanie-dlya-pryzhkov-v-dlinu/Dorozhka-dlya-razbega-rezinovaya-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/oborudovanie-dlya-pryzhkov-v-dlinu/dorozhka-dlya-razbega-rezinovaya-5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/oborudovanie-dlya-pryzhkov-v-dlinu/ruletka-geodezicheskaya-metallicheskoe-polotno-50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/oborudovanie-dlya-pryzhkov-v-vysotu/mat-dlya-prizemleniy-i-otrabotki-broskov/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/oborudovanie-dlya-pryzhkov-v-vysotu/Zona-prizemleniya-3m-4m-0-4m-porolon-tent/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/oborudovanie-dlya-pryzhkov-v-vysotu/Planka-dlya-pryzhkov-v-vysotu-fiberglassovaya-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/oborudovanie-dlya-pryzhkov-v-vysotu/Planka-dlya-pryzhkov-v-vysotu-iz-alyuminievogo-splava-D16T/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/oborudovanie-dlya-pryzhkov-v-vysotu/Planka-dlya-pryzhkov-v-vysotu-iz-alyuminievogo-splava-D16T/?sku=6644" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/oborudovanie-dlya-pryzhkov-v-vysotu/Stoyka-dlya-pryzhkov-v-vysotu/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/oborudovanie-dlya-pryzhkov-v-vysotu/Stoyka-dlya-pryzhkov-v-vysotu/?sku=6653" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/oborudovanie-dlya-pryzhkov-v-vysotu/izmeritel-vysoty-sportivnykh-setok-razbornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/lyzhnyy-sport/stoyka-start-finish-nomera/Nomera-na-rezinkakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/lyzhnyy-sport/stoyka-start-finish-nomera/nomer-startovyy-dvukhstoronniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/lyzhnyy-sport/stoyka-start-finish-nomera/Stoyka-Start-ili-Finish-banner-na-metallicheskom-karkase/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/lyzhnyy-sport/krepleniya/kreplenie-lyzhnoe-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stoyka-dlya-lyzh-pristennaya-na-10-par/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stoyka-stellazh-dlya-sushki-botinok/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nagradnaya-simvolika/kubki-chasha/nabor-kubkov-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nagradnaya-simvolika/kubki-chasha/nabor-kubkov-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nagradnaya-simvolika/kubki-chasha/nabor-kubkov-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nagradnaya-simvolika/kubki-chasha/nabor-kubkov-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nagradnaya-simvolika/kubki-chasha/nabor-kubkov-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nagradnaya-simvolika/kubki-chasha/nabor-kubkov-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nagradnaya-simvolika/kubki-chasha/nabor-kubkov-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nagradnaya-simvolika/medali-pedestaly/Medal'-1-2-3-mesta/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nagradnaya-simvolika/medali-pedestaly/P'yedestal-pobediteley-iz-fanery-razbornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nagradnaya-simvolika/medali-pedestaly/pedestal-pobediteley-fanera-na-metallicheskom-karkase-razbornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolno-igrovye-vidy-sporta/shakhmaty-shashki-domino-chasy/Shakhmaty-grossmeysterskie/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolno-igrovye-vidy-sporta/shakhmaty-shashki-domino-chasy/Shakhmaty-massovye/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolno-igrovye-vidy-sporta/shakhmaty-shashki-domino-chasy/Domino/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolno-igrovye-vidy-sporta/shakhmaty-shashki-domino-chasy/Shashki/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolno-igrovye-vidy-sporta/shakhmaty-shashki-domino-chasy/shashki-derevyannye-s-derevyannoy-doskoy-290290mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolno-igrovye-vidy-sporta/shakhmaty-shashki-domino-chasy/Doska-kartonnaya-dlya-shashek/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolno-igrovye-vidy-sporta/shakhmaty-shashki-domino-chasy/Shakhmatnye-chasy/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolno-igrovye-vidy-sporta/shakhmaty-shashki-domino-chasy/demonstratsionnye-shakhmaty-magnitnye-73kh73kh35-santimetrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolno-igrovye-vidy-sporta/shakhmaty-shashki-domino-chasy/demonstratsionnye-shakhmaty-i-shashki-magnitnye-0-73x0-73x0-035-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolnyy-tennis/stoly-tablo-razdelitelnye-borta/Stol-dlya-nastol'nogo-tennisa-START-LINE-OLYMPIC-s-kolesami/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolnyy-tennis/stoly-tablo-razdelitelnye-borta/stol-dlya-nastolnogo-tennisa-s-kolesami-start-line-olympic/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolnyy-tennis/stoly-tablo-razdelitelnye-borta/Stol-dlya-nastol'nogo-tennisa-vsepogodnyy-START-LINE-GAME-OUTDOOR-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolnyy-tennis/stoly-tablo-razdelitelnye-borta/Stol-dlya-nastol'nogo-tennisa-START-LINE-Champion-25mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolnyy-tennis/stoly-tablo-razdelitelnye-borta/schetchik-sudeyskiy-start-line-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolnyy-tennis/stoly-tablo-razdelitelnye-borta/ograditelnyy-barer-razmer-2000-kh-700-kh-500--2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolnyy-tennis/stoly-tablo-razdelitelnye-borta/tablo-dlya-nastolnogo-tennisa-perekidnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolnyy-tennis/pushka-raketki-setki-shariki/Setka-dlya-nastol'nogo-tennisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolnyy-tennis/pushka-raketki-setki-shariki/setka-dlya-nastolnogo-tennisa-torres-hobby-v-komplekte-s-met-stoykami-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolnyy-tennis/pushka-raketki-setki-shariki/Kreplenie-dlya-nastol'nogo-tennisa-usilennoe-s-setkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolnyy-tennis/pushka-raketki-setki-shariki/Shariki-dlya-nastol'nogo-tennisa-6-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolnyy-tennis/pushka-raketki-setki-shariki/myach-dlya-nastolnogo-tennisa-torres-training-1-oranzhevyy-6-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolnyy-tennis/pushka-raketki-setki-shariki/Raketka-dlya-nastol'nogo-tennisa-lybitelskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolnyy-tennis/pushka-raketki-setki-shariki/raketka-dlya-nastolnogo-tennisa-torres-control-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolnyy-tennis/pushka-raketki-setki-shariki/raketka-dlya-nastolnogo-tennisa-torres-profi-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolnyy-tennis/pushka-raketki-setki-shariki/nabor-dlya-nastolnogo-torres-control-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolnyy-tennis/pushka-raketki-setki-shariki/trenazher-dlya-nastolnogo-tennisa-h600/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-sdahi-normativov/dorozhka-dlya-razbega-universalnaya-modulnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-sdahi-normativov/doska-dlya-pressa-s-fiksirovannym-polozheniem-nog/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-sdahi-normativov/dorozhka-razmetochnaya-dlya-pryzhkov-v-dlinu-s-mesta/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-sdahi-normativov/stend-informatsionnyy-nastennyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-sdahi-normativov/upory-dlya-otzhimaniy-brusya-napolnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-sdahi-normativov/schetchik-stanok-dlya-otzhimaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-sdahi-normativov/nizkaya-perekladina-dlya-podtyagivaniya-iz-visa-lezha/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-sdahi-normativov/lineyka-dlya-pryzhkov-v-dlinu-s-mesta_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-sdahi-normativov/ploshchadka-dlya-podyoma-giri/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-sdahi-normativov/skamya-dlya-izmereniya-gibkosti-/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-sdahi-normativov/dorozhka-dlya-pryzhkov-v-dlinu-s-mesta/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/shkafy/Shkaf-dlya-odezhdy-odnosektsionnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/shkafy/Shkaf-dlya-sportinventarya-metallicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/shkafy/Shkaf-metallicheskiy-dvukhsektsionnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/kronshteyn-dlya-khraneniya-myachey-gimnasticheskikh/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/stoyka-dlya-lyzh-pristennaya-na-10-par/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/Stoyka-dlya-lyzh-dvukhstoronnyaya-na-kolesakh-s-kryuchkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/Stoyka-dlya-lyzh-dvukhstoronnyaya-na-kolesakh-s-kryuchkami/?sku=7678" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/stoyka-stellazh-dlya-khraneniya-lyzhnykh-botinok-6-polok_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/stoyka-stellazh-dlya-sushki-botinok/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/stellazh-dlya-khokkeynykh-klyushek/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/stellazh-dlya-khraneniya-gimnasticheskikh-myachey/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/stellazh-dlya-khraneniya-snoubordov/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/stellazh-dlya-khraneniya-sportivnogo-inventarya-6-polok/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/kronshteyn-dlya-skakalok-nastennyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/stellazh-iz-metallicheskoy-setki-dlya-khraneniya-sportinventaryas-zamkom-na-kolesikakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/stellazh-dlya-komplekta-silovoy-gimnastiki/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/stoyka-dlya-medbolov-i-nabivnykh-myachey-5-polok-na-kolesikakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/telezhka-derevyannaya-dlya-sportinventarya-3-polki-na-kolesakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/telezhka-dlya-myachey-na-kolesikakh-skladnaya-dlina-650-mm-shirina-650-mm-glubina-450-mmvysota-1100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/stellazh-dlya-khraneniya-myachey-odnostoronniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/skameyki-banketki/banketka-dlya-razdevalok-14m/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/skameyki-banketki/Skameyka-dlya-razdevalok-odnostoronnyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/skameyki-banketki/Skameyka-dlya-razdevalok-odnostoronnyaya/?sku=7698" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/skameyki-banketki/Skameyka-dlya-razdevalok-odnostoronnyaya/?sku=7699" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/skameyki-banketki/Skameyka-dlya-razdevalok-dvukhstoronnyaya-dlina-2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/skameyki-banketki/Skameyka-dlya-razdevalok-odnostoronnyaya-bez-kryuchkov-so-spinkoy-dlina-2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/skameyki-banketki/Skameyka-dlya-razdevalki-bez-spinki-i-kryuchkov/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/skameyki-banketki/Skameyka-dlya-razdevalki-bez-spinki-i-kryuchkov/?sku=7708" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/skameyki-banketki/Skameyka-dlya-razdevalki-bez-spinki-i-kryuchkov/?sku=7709" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/myagkie-moduli-sukhie-basseyny/mat-raznotsvetnyy-180sm-kh-60sm-kh-10sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Kovrik-so-sledochkami-3-tsvetnyy-iz-3-chastey/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/myagkie-moduli-sukhie-basseyny/modul-trapetsiya-bolshoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/myagkie-moduli-sukhie-basseyny/Shariki-dlya-sukhogo-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/izdeliya-iz-fanery-i-dereva/Brevno-2m-obshitoe-kovrolinom/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/izdeliya-iz-fanery-i-dereva/kub-fanernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/izdeliya-iz-fanery-i-dereva/kub-fanernyy/?sku=6235" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/izdeliya-iz-fanery-i-dereva/kub-fanernyy/?sku=6236" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/izdeliya-iz-fanery-i-dereva/kub-fanernyy/?sku=6237" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/izdeliya-iz-fanery-i-dereva/kub-fanernyy/?sku=6238" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/izdeliya-iz-fanery-i-dereva/bashnya-dlya-lazaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/izdeliya-iz-fanery-i-dereva/brevno-detskoe-polukrugloe-myagkoe-15m-napolnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/izdeliya-iz-fanery-i-dereva/korzina-dlya-gorizontalnogo-metaniya-myachey/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/izdeliya-iz-fanery-i-dereva/stoyka-dlya-pryzhkov-v-vysotu-detskaya-60-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/izdeliya-iz-fanery-i-dereva/stoyka-dlya-pryzhkov-v-vysotu-detskaya-130-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/izdeliya-iz-fanery-i-dereva/flazhok-na-derevyannoy-palochke/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/trenazhery-detskie/batut-dfc-jump-kids-48/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/trenazhery-detskie/Trenazher-Begovaya-dorozhka-detskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/trenazhery-detskie/Trenazher-Universal'naya-skam'ya-dlya-zhima-detskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/trenazhery-detskie/Trenazher-Velotrenazher-detskiy-bez-komp'yutera/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/trenazhery-detskie/Trenazher-Velotrenazher-detskiy-s-komp'yuterom/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/trenazhery-detskie/Trenazher-Khodiki-detskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/trenazhery-detskie/Trenazher-Greblya-detskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/trenazhery-detskie/Trenazher-Naezdnik-detskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/trenazhery-detskie/Trenazher-Stepper-s-ruchkoy-detskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/trenazhery-detskie/Trenazher-Greblya-detskiy-s-odnoy-ruchkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/trenazhery-detskie/igra-nabor-ostrovki-14sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/trenazhery-detskie/nabor-khokkeynyy-detskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/trenazhery-detskie/igra-mini-golf/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/ploskie-obruchi-lenty-s-koltsami/obruch-ploski/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/ploskie-obruchi-lenty-s-koltsami/obruch-ploski/?sku=6257" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/ploskie-obruchi-lenty-s-koltsami/obruch-ploski/?sku=6258" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/ploskie-obruchi-lenty-s-koltsami/obruch-ploski/?sku=6259" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/ploskie-obruchi-lenty-s-koltsami/obruch-ploski/?sku=6260" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/ploskie-obruchi-lenty-s-koltsami/obruch-ploski/?sku=6261" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/ploskie-obruchi-lenty-s-koltsami/klipsa-dlya-ploskogo-obrucha/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/ploskie-obruchi-lenty-s-koltsami/klipsa-palka-palka/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/ploskie-obruchi-lenty-s-koltsami/Klipsa-s-perekladinoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/ploskie-obruchi-lenty-s-koltsami/lenta-gimnasticheskaya-s-koltsom/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/ploskie-obruchi-lenty-s-koltsami/lenta-gimnasticheskaya-s-koltsom/?sku=6247" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/dugi-dlya-podlezaniya/duga-dlya-podlezaniya-alyuminiy-tsvetnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/dugi-dlya-podlezaniya/duga-dlya-podlezaniya-alyuminiy-tsvetnaya/?sku=6289" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/dugi-dlya-podlezaniya/duga-dlya-podlezaniya-alyuminiy-tsvetnaya/?sku=6290" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/dugi-dlya-podlezaniya/duga-dlya-podlezaniyafanera-iz-fanery/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/dugi-dlya-podlezaniya/duga-dlya-podlezaniyafanera-iz-fanery/?sku=6275" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/dugi-dlya-podlezaniya/duga-dlya-podlezaniyafanera-iz-fanery/?sku=6276" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/dugi-dlya-podlezaniya/duga-dlya-podlezaniyafanera-iz-fanery/?sku=6277" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/dugi-dlya-podlezaniya/duga-dlya-podlezaniyafanera-iz-fanery/?sku=6278" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/dugi-dlya-podlezaniya/komplekt-dug-dlya-podlezaniya-4-raznovysokie-dugi/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/ganteli-i-giri---sportivnoe-oborudovanie-dlya-detskogo-sada/giri-rezinovye-tzapolnyayutsya-vodoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/ganteli-i-giri---sportivnoe-oborudovanie-dlya-detskogo-sada/ganteli-05-kg-2sht-pustye/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/ganteli-i-giri---sportivnoe-oborudovanie-dlya-detskogo-sada/ganteli-1-kg-2sht-pustye/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/myach-massazhniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/myach-massazhniy/?sku=6328" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/myach-massazhniy/?sku=6330" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/myach-massazhniy/?sku=93195" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/myach-massazhniy/?sku=93196" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/myach-massazhniy/?sku=93197" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/myach-massazhniy/?sku=93198" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/myach-massazhniy/?sku=93199" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/myach-massazhniy/?sku=93200" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/myach-massazhniy/?sku=6329" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/myach-massazhniy/?sku=93202" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/myach-massazhniy/?sku=93203" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/myach-massazhniy/?sku=6331" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/myach-massazhniy/?sku=93204" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/myach-massazhniy/?sku=93205" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/myach-massazhniy/?sku=93201" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/balansirovochnaya-doska-disk/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/balansirovochnaya-doska-disk-40-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/dorozhka-massazhnaya-plastikovaya-150-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/dorozhka-massazhnaya-zmeyka-shagayka/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/dorozhka-zmeyka---shagayka-5-tabletok/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/dorozhka-balansir-zig-zag/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/lestnitsa-koordinatsionnaya-12-stupeney-51sm-kh-540sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/kovrik-massazhnyy-nabor-iz-8-moduley/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/kovrik-massazhnyy-6-moduley-24-5-24-5-1-4sm-multikolor/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/kanat-s-uzlami-dlya-lazaniya-23-m-diametr-3-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/Kovrik-so-sledochkami-3-tsvetnyy-iz-3-chastey/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/Lestnitsa-stremyanka-detskaya-100-80-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/Lestnitsa-polukruglaya-kachalka/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/koltso-massazhnoe-17-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/valik-massazhnyy-dlina-25-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/sportivnaya-forma/getry-shchitki/Getry-futbol'nye/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/sportivnaya-forma/getry-shchitki/getry-futbtorres-sport-team/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/sportivnaya-forma/getry-shchitki/Shchitki-futbol'nye/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/sportivnaya-forma/getry-shchitki/shchitki-futbolnye-torres-training/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/sportivnaya-forma/getry-shchitki/shchitkifutbolnye-torres-club/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/sportivnaya-forma/manishki-i-nomera-igrokov/Manishka-setchataya/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/sportivnaya-forma/manishki-i-nomera-igrokov/manishka-trenirovochnaya-dvustoronnyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/sportivnaya-forma/manishki-i-nomera-igrokov/manishka-torres-dvukhstoronnyaya-zhyelto-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/sportivnaya-forma/manishki-i-nomera-igrokov/manishka-torres-dvukhstoronnyaya-zyelyeno-oranzhyevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/sportivnaya-forma/manishki-i-nomera-igrokov/manishka-s-dvukhstoronnim-nomerom/" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/trenazhery/kardiotrenazhery/begovye-dorozhki/begovaya-dorozhka-dfc-runner-t810-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/trenazhery/kardiotrenazhery/begovye-dorozhki/begovaya-dorozhka-freemotion-t87/" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/trenazhery/kardiotrenazhery/begovye-dorozhki/begovaya-dorozhka-dfc-sentra-t123b/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/trenazhery/kardiotrenazhery/velotrenazhery/velotrenazher-gorizontalnyy-magnitnyy-dfc-b504rwo/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/trenazhery/kardiotrenazhery/ellipticheskie-trenazhery/ellipticheskiy-trenazher-freemotion-e106/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/trenazhery/kardiotrenazhery/vibromassazhery/vibromassazher-dfc-vibro15/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/trenazhery/kardiotrenazhery/steppery/mini-stepper-s-poruchnem-povorotnyy-sc-s085g/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/trenazhery/silovye-stantsii/trenazher-tyaga-sverkhusnizu/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/trenazhery/silovye-stantsii/krossover-so-svobodnymi-vesami-dfc-d1001/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/trenazhery/silovye-stantsii/krossover-dfc-d1007/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/trenazhery/silovye-stantsii/mashina-smita-silovaya-rama-dfc-d886/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/trenazhery/silovye-stantsii/turnik-brusya-dfc-power-tower-g009c/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/trenazhery/skami-i-stoyki/skamya-silovaya-universalnaya-dfc-dz003y/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/trenazhery/rezinovye-kovriki/maty-pazly-dlya-fitnessa-i-trenazherov-razmer-50-kh-50-kh-0-8-sm-1-element-zyelyenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/trenazhery/rezinovye-kovriki/maty-pazly-dlya-fitnessa-i-trenazherov-razmer-50-kh-50-kh-0-8-sm-1-element-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/trenazhery/rezinovye-kovriki/maty-pazly-dlya-fitnessa-i-trenazherov-razmer-50-kh-50-kh-0-8-sm-1-element-zhyeltyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/trenazhery/rezinovye-kovriki/maty-pazly-dlya-fitnessa-i-trenazherov-razmer-50-kh-50-kh-0-8-sm-1-element-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/trenazhery/rezinovye-kovriki/maty---pazly-dlya-fitnessa-i-trenazherov-1-element-chyernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/turisticheskiy-inventar/kovriki/Kovrik-turisticheskiy-60-180sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/turisticheskiy-inventar/palatki/Palatka-turisticheskaya-2-mestnaya-s-ustanovochnym-komplektom/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/turisticheskiy-inventar/ryukzaki/Ryukzak-50l/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/turisticheskiy-inventar/ryukzaki/Ryukzak-40l/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/turisticheskiy-inventar/ryukzaki/Ryukzak-70l/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/turisticheskiy-inventar/ryukzaki/Ryukzak-60l/" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/turisticheskiy-inventar/ryukzaki/Ryukzak-35l/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/turisticheskiy-inventar/aksessuary/Kompas/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/fitnes-aksessuary/Polusfera-BOSU-s-espanderami-nasosom/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/fitnes-aksessuary/polusfera-bosu-diametr-63sm-v-komplekte-s-nozhnym-nasosom-i-espanderami/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/fitnes-aksessuary/massazhnaya-polusfera-diametr-150-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/fitnes-aksessuary/polusfera-massazhnaya-d-150-mm-s-otverstiem-dlya-gimnasticheskoy-palki/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/fitnes-aksessuary/Fitdisk-balansirovochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/fitnes-aksessuary/Rolik/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/fitnes-aksessuary/rolik-gimnasticheskiy-torres-dvoynoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/fitnes-aksessuary/rolik-gimnasticheskiy-torres/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/fitnes-aksessuary/Kovrik-dlya-aerobiki/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/fitnes-aksessuary/step-platforma-2-kh-urovnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/fitnes-aksessuary/Step-platforma-3-urovnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/fitnes-aksessuary/step-platforma-dlya-fitnesa-2-urovnya/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/fitnes-aksessuary/step-platforma-dlya-fitnesa-3-urovnya/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/fitnes-aksessuary/Upory-dlya-otzhimaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/fitnes-aksessuary/Disk-Zdorov'ye/" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/fitnes-aksessuary/disk-zdorovya-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/fitnes-aksessuary/disk-zdorovya-plastikovyy-s-espanderami/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/fitnes-aksessuary/Zerkalo-1m-2m-0-04m-s-plenkoy-i-krepleniem/" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/fitnes-aksessuary/trekkingovye-palki-dlina-minmax-86135sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/fitnes-aksessuary/palki-dlya-skandinavskoy-khodby-dlin-ot-110-do-140-sm-iz-alyuminievogo-splava/" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/stoyki/stoyka-dlya-bodibarov/" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/stoyki/stoyka-dlya-bodibarov-bolshaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/stoyki/stoyka-dlya-espanderov/" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/stoyki/stoyka-dlya-khraneniya-balans-stepov-platform-bosu/" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/stoyki/Komplekt-dlya-silovoy-gimnastiki-s-podvizhnym-stellazhom/" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/stoyki/komplekt-dlya-gruppovykh-zanyatiy-s-podvizhnym-stellazhom/" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/stanki-khoreograficheskie/Khoreograficheskiy-stanok-odnoryadnyy-napol'nyy-derevyannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/stanki-khoreograficheskie/Khoreograficheskiy-stanok-odnoryadnyy-nastennyy-derevyannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/stanki-khoreograficheskie/Khoreograficheskiy-stanok-dvukhryadnyy-napol'nyy-derevyannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/stanki-khoreograficheskie/Khoreograficheskiy-stanok-dvukhryadnyy-nastennyy-derevyannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/espandery/Espander-plechevoy-vzroslyy-5-rezinok/" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/espandery/Espander-plechevoy-podrostkovyy-5-rezinok/" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/espandery/Espander-plechevoy-metallicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/espandery/Zhgut-trenirovochnyy-polimernyy-elastichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/espandery/rezinovye-amortizatory-dlya-vypolneniya-silovykh-uprazhneniy-s-tsvetovoy-kodirovkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/espandery/Espander-kol'tsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/utyazheliteli/Utyazheliteli-sportivnye-2-0-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/utyazheliteli/Utyazheliteli-sportivnye-2-1-0-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/utyazheliteli/Utyazheliteli-sportivnye-2-1-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/utyazheliteli/Utyazheliteli-sportivnye-2-2-0-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/skakalki/skakalka-gimnasticheskaya-180sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/skakalki/skakalka-gimnasticheskaya-2-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/skakalki/Skakalka-gimnasticheskaya-280sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/skakalki/skakalka-gimnasticheskaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/skakalki/skakalka-gimnasticheskaya-380sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/skakalki/skakalka-torres-dlina-trosa---270-sm-medl-skorost-vrashcheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/skakalki/skakalka-vysokaya-skorost-vrashcheniya-280-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/obruch-plastmassoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/obruch-plastmassoviy/?sku=7466" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/obruch-plastmassoviy/?sku=7467" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/obruch-plastmassoviy/?sku=88176" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/obruch-plastmassoviy/?sku=7468" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/obruch-plastmassoviy/?sku=7469" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/obruch-plastmassoviy/?sku=7471" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/obruch-plastmassoviy/?sku=7472" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/obruch-plastmassoviy/?sku=93671" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-stal'noy/" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-stal'noy/?sku=7498" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-stal'noy/?sku=7499" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-900mm-stal'noy-dvukhtsvetnyy-900-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-900mm-stal'noy-riflenyy-900-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-900mm-stal'noy-RADUGA-900-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-900mm-stal'noy-utyazhelennyy-truba-20mm-1-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-900mm-stal'noy-LYuKS-truba-16mm-1-3-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-900mm-stal'noy-massazhnyy-pruzhinka-&#8470;1/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-900mm-stal'noy-s-massazhnymi-sharikami-900gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-900mm-stal'noy-s-massazhnymi-nasadkami-900gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-900mm-stal'noy-utyazhelennyy-LYuKS-truba-20mm-1-6-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-750mm-KOMFORT-tolshchina-30mm-900gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-900mm-KOMFORT-tolshchina-30mm-900gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-900mm-KOMFORT-tolshchina-40mm-1-3kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-900mm-KOMFORT-30-utyazhelennyy-1-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-900mm-KOMFORT-tolshchina-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-1100mm-truba-16mm-1250gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-1100mm-truba-20mm-1550gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-alyuminievyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-alyuminievyy/?sku=7513" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-alyuminievyy/?sku=7514" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-alyuminievyy/?sku=7515" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-alyuminievyy-krashenyy/?sku=7524" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-alyuminievyy-krashenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-alyuminievyy-krashenyy/?sku=7526" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-alyuminievyy-krashenyy/?sku=7527" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/obruch-gimnasticheskiy-f900mm-alyuminievyy-krashenyy-dvukhtsvetnyy-360gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/ganteli-dlya-fitnesa/gantel-vinilovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/ganteli-dlya-fitnesa/gantel-vinilovaya/?sku=7378" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/ganteli-dlya-fitnesa/gantel-vinilovaya/?sku=7379" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/ganteli-dlya-fitnesa/gantel-vinilovaya/?sku=7380" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/ganteli-dlya-fitnesa/gantel-vinilovaya/?sku=93192" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/ganteli-dlya-fitnesa/gantel-vinilovaya/?sku=7382" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/ganteli-dlya-fitnesa/gantel-vinilovaya/?sku=7384" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/ganteli-dlya-fitnesa/gantel-vinilovaya/?sku=7386" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/ganteli-dlya-fitnesa/gantel-vinilovaya/?sku=93190" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/ganteli-dlya-fitnesa/gantel-vinilovaya/?sku=93191" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/ganteli-dlya-fitnesa/ganteli-plastikovye/" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/ganteli-dlya-fitnesa/ganteli-plastikovye/?sku=7398" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/ganteli-dlya-fitnesa/ganteli-plastikovye/?sku=7399" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/ganteli-dlya-fitnesa/ganteli-plastikovye/?sku=7400" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/ganteli-dlya-fitnesa/ganteli-plastikovye/?sku=7401" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/ganteli-dlya-fitnesa/ganteli-plastikovye/?sku=7402" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/ganteli-dlya-fitnesa/ganteli-plastikovye/?sku=93400" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/ganteli-dlya-fitnesa/ganteli-plastikovye/?sku=93401" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/ganteli-dlya-fitnesa/ganteli-plastikovye/?sku=93403" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/ganteli-dlya-fitnesa/ganteli-plastikovye/?sku=93404" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/palki-gimnasticheskie/bodibar/" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/palki-gimnasticheskie/bodibar/?sku=7244" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/palki-gimnasticheskie/bodibar/?sku=7245" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/palki-gimnasticheskie/bodibar/?sku=7246" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/palki-gimnasticheskie/bodibar/?sku=7247" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/palki-gimnasticheskie/bodibar/?sku=7248" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/palki-gimnasticheskie/bodibar/?sku=7249" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/palki-gimnasticheskie/bodibar/?sku=7250" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/palki-gimnasticheskie/palka-gimnasticheskaya-derevyannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/palki-gimnasticheskie/palka-gimnasticheskaya-derevyannaya/?sku=7314" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/palki-gimnasticheskie/palka-gimnasticheskaya-derevyannaya/?sku=7315" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/palki-gimnasticheskie/palka-gimnasticheskaya-derevyannaya/?sku=7316" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/palki-gimnasticheskie/palka-gimnasticheskaya-derevyannaya/?sku=7317" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/palki-gimnasticheskie/palka-gimnasticheskaya-derevyannaya/?sku=7318" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/palki-gimnasticheskie/palka-gimnasticheskaya-plastmassovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/palki-gimnasticheskie/palka-gimnasticheskaya-plastmassovaya/?sku=7359" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/palki-gimnasticheskie/palka-gimnasticheskaya-plastmassovaya/?sku=7360" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/palki-gimnasticheskie/palka-gimnasticheskaya-plastmassovaya/?sku=93151" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/palki-gimnasticheskie/palka-gimnasticheskaya-plastmassovaya/?sku=93152" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/palki-gimnasticheskie/palka-gimnasticheskaya-plastmassovaya/?sku=93255" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/palki-gimnasticheskie/palka-gimnasticheskaya-plastmassovaya/?sku=93256" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Myach-gimnasticheskiy-85sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/florbol/vorota-dlya-florbola/vorota-dlya-florbola-115-160-sm-s-setkoy-razbornye/" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/florbol/klyushki-myachi/Myach-dlya-florbola/" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/florbol/klyushki-myachi/klyushka-dlya-florbola-bullit-start-80-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/florbol/klyushki-myachi/klyushka-florbolnaya-bullit-dlina-ruchki-90-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/florbol/klyushki-myachi/klyushka-dlya-florbola-bullit-start-70-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/vorota/vorota-plastikovye-11075-sm-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/vorota/vorota-plastikovye-165120-sm-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/setki/Setka-dlya-futbol'nykh-vorot-nit'-1-8mm-7-32m-2-44m-2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/setki/Setka-dlya-futbol'nykh-vorot-nit'-2-2mm-7-32m-2-44m-2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/setki/Setka-dlya-futbol'nykh-vorot-nit'-2-2mm-vorota-5m-2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/setki/Setka-dlya-futbol'nykh-vorot-nit'-3-1mm-7-32m-2-44m-2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/setki/Setka-dlya-futbol'nykh-vorot-nit'-3-1mm-vorota-5m-2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/setki/Setka-dlya-khraneniya-myachey/" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/fishki-flazhki/Fishki-dlya-obvodki/" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/fishki-flazhki/fishki-dlya-razmetki-polya-torres-40-sht-4-tsveta/" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/fishki-flazhki/fishki-dlya-razmetki-polya-10-sht-2-tsveta/" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/fishki-flazhki/stoyka-obvodnaya-s-flazhkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/fishki-flazhki/stoyka-dlya-obvodki/" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/fishki-flazhki/Flazhok-sudeyskiy-komplekt-2sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/fishki-flazhki/Nabor-sudeyskiy-v-sumke/" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/fishki-flazhki/takticheskaya-doska-dlya-futbola/" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/fishki-flazhki/lestnitsa-dlya-trenirovok-torres-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/fishki-flazhki/barer-trenirovochnyy-plastmassovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/fishki-flazhki/barer-trenirovochnyy-futbolnyy-vysota-31-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/fishki-flazhki/barer-trenirovochnyy-futbolnyy-vysota-41-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/fishki-flazhki/barer-trenirovochnyy-futbolnyy-vysota-49-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/myachi/myach-futbolnyy-classic--5/" TargetMode="External"/><Relationship Id="rId_hyperlink_1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/myachi/myach-futbolnyy-torres-bm-300--3/" TargetMode="External"/><Relationship Id="rId_hyperlink_1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/myachi/myach-futbolnyy-torres-bm-300--4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/myachi/Myach-futbol'nyy-TORRES-BM300-&#8470;5/" TargetMode="External"/><Relationship Id="rId_hyperlink_1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/myachi/Myach-futbol'nyy-TORRES-Main-Stream-&#8470;4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/myachi/Myach-futbol'nyy-TORRES-Main-Stream-&#8470;5/" TargetMode="External"/><Relationship Id="rId_hyperlink_1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/myachi/myach-futbolnyy-torres-match--4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/myachi/myach-futzalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/myachi/Myach-dlya-futzala-TORRES-Futsal-Training-&#8470;4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/myachi/myach-futbolnyy--5-matchevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/myachi/baul-sumka-dlya-myachey-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/nasosy/nasos-dlya-myachey/" TargetMode="External"/><Relationship Id="rId_hyperlink_1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/nasosy/nasos-torres-dvoynogo-deystviya-15-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/nasosy/nasos-torres-dvoynogo-deystviya-30-sm-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/nasosy/nasos-20-sm-alyuminiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/nasosy/kompressor-elektricheskiy-volcano/" TargetMode="External"/><Relationship Id="rId_hyperlink_1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/nasosy/igla-dlya-nasosa-nabor/" TargetMode="External"/><Relationship Id="rId_hyperlink_1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/perchatki/perchatki-vratarya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/perchatki/perchatki-vrat-torres-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/khokkey/vorota/zashchita-na-khokkeynye-igrovye-vorota/" TargetMode="External"/><Relationship Id="rId_hyperlink_1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/khokkey/setki/Setka-khokkeynaya-2-2mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/khokkey/setki/Setka-khokkeynaya-3-1mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/khokkey/setki/750Setka-gasheniya-dlya-khokkeya-nit'-3-1mm-yacheyka-40-40mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/khokkey/shayby/Shayba-bol'shaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/khokkey/shayby/Shayba-malaya/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stellazh-dlya-khraneniya-gimnasticheskikh-myachey/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stellazh-dlya-khraneniya-sportivnogo-inventarya-6-polok/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Stoyki-voleybolnye-na-rastyazhkakh-dlya-zala/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/protektor-dlya-gandbolnykh-vorot/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Setka-dlya-vorot-gandbol-i-minifutbol-nit-3-1-mm-yacheyka-100-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Setka-dlya-vorot-gandbol-i-minifutbol-nit-3-1-mm-yacheyka-40-40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Myach-basketbol'nyy-TORRES-BM600-&#8470;7/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Myach-futbol'nyy-TORRES-Main-Stream-&#8470;5/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Myach-futbol'nyy-TORRES-Main-Stream-&#8470;5/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stoyka-obvodnaya-s-flazhkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/komplekt-dlya-gruppovykh-zanyatiy-s-podvizhnym-stellazhom/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Planka-dlya-pryzhkov-v-vysotu-fiberglassovaya-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stoyka-dlya-lyzh-pristennaya-na-10-par/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Stoyka-dlya-lyzh-dvukhstoronnyaya-na-kolesakh-s-kryuchkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Stoyka-dlya-lyzh-dvukhstoronnyaya-na-kolesakh-s-kryuchkami/?sku=7678" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/opredelitel-vysoty-pryzhka/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Obruch-gimnasticheskiy-alyuminievyy-krashenyy/?sku=7524" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Obruch-gimnasticheskiy-alyuminievyy-krashenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Obruch-gimnasticheskiy-alyuminievyy-krashenyy/?sku=7526" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Obruch-gimnasticheskiy-alyuminievyy-krashenyy/?sku=7527" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/tumba-pryzhkovaya-atleticheskaia/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/tumba-pryzhkovaya-atleticheskaia/?sku=6626" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/tumba-pryzhkovaya-atleticheskaia/?sku=6627" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/granata-0-3kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stellazh-dlya-khraneniya-sportivnogo-inventarya-6-polok/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Shkaf-dlya-sportinventarya-metallicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Myagkaya-zashchita-na-voleybolnye-stoyki/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Zerkalo-1m-2m-0-04m-s-plenkoy-i-krepleniem/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/komplekt-ganteley-obrezinennykh-ot-1-do-10-kg-1c/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Shtanga-obrezinennaya-razbornaya-175kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Myach-gimnasticheskiy-85sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7244" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7245" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7246" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7247" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7248" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7249" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7250" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Upory-dlya-otzhimaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/tumba-pryzhkovaya-atleticheskaia/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/tumba-pryzhkovaya-atleticheskaia/?sku=6626" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/tumba-pryzhkovaya-atleticheskaia/?sku=6627" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Zerkalo-1m-2m-0-04m-s-plenkoy-i-krepleniem/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Khoreograficheskiy-stanok-dvukhryadnyy-nastennyy-derevyannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/kronshteyn-dlya-khraneniya-myachey-gimnasticheskikh/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/komplekt-dlya-gruppovykh-zanyatiy-s-podvizhnym-stellazhom/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Komplekt-dlya-silovoy-gimnastiki-s-podvizhnym-stellazhom/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Myach-gimnasticheskiy-85sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/banketka-dlya-razdevalok-14m/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Shkaf-dlya-sportinventarya-metallicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Zerkalo-1m-2m-0-04m-s-plenkoy-i-krepleniem/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/modul-trapetsiya-bolshoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Zhgut-trenirovochnyy-polimernyy-elastichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/koltso-basketbolnoe-5-380mm-s-uporom-s-setkoy-lyuks/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/koltso-basketbolnoe-5-380mm-s-uporom-s-setkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/koltso-basketbolnoe-5-380mm-s-setkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/koltso-basketbolnoe-3-295mm-s-uporom-s-setkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/koltso-basketbolnoe-3-295mm-s-setkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/koltso-basketbolnoe-1-250mm-s-uporom-s-setkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Setka-basketbolnaya-trekhtsvetnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Myagkaya-zashchita-na-voleybolnye-stoyki/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Stoyki-voleybolnye-na-rastyazhkakh-dlya-zala/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stoyka-dlya-obvodki/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Myach-gandbol'nyy-TORRES-Club-&#8470;3/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Myach-gandbol'nyy-TORRES-Club-&#8470;2/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Myach-gandbol'nyy-TORRES-Club-&#8470;1/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/brusok-dlya-ottalkivaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/granata-0-3kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Dorozhka-dlya-razbega-rezinovaya-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Estafetnaya-palochka-plastikovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Stol-dlya-nastol'nogo-tennisa-START-LINE-Champion-25mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/akvapalka/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/akvatrener-dvoynoy-s-poyasom/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Doska-dlya-plavaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/zhilet-naduvnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/katushka-dlya-khraneniya-dorozhek-na-75-m-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Rezinovaya-dorozhka-tsvetnaya-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/nabor-maska-trubka-lasty-32-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/nastennoe-kreplenie-dlya-spasatelnogo-kruga/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/spasatelnyy-krug/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/akvalopatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/akvalopatki/?sku=7718" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/akvalopatki/?sku=7719" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/myach-plastizolevyy-naduvnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/myach-plastizolevyy-naduvnoy/?sku=6362" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/myach-plastizolevyy-naduvnoy/?sku=6363" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/myach-plastizolevyy-naduvnoy/?sku=6364" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/myach-plastizolevyy-naduvnoy/?sku=6365" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/myach-plastizolevyy-naduvnoy/?sku=6366" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/narukavniki-3-6-let/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/krug-naduvnoy-51-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/plavayushchiy-obruch/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/slalom-koltsa-4sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/poplavok-tsvetnoy-s-flazhkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/akvatrener-dvoynoy-s-poyasom/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Dorozhka-razdelitelnaya-dlya-basseyna-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/verevka-s-yarkoy-markirovkoy-5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/termometr-dlya-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bagor-netonushchiy-dlya-vylavlivaniya-predmetov-iz-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/shest-spasatelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Setka-dlya-bolshogo-tennisa-niti-2-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7244" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7245" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7246" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7247" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7248" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7249" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7250" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/balansirovochnaya-doska-disk/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/klipsa-dlya-ploskogo-obrucha/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/klipsa-palka-palka/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Klipsa-s-perekladinoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/lestnitsa-koordinatsionnaya-12-stupeney-51sm-kh-540sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Myach-gimnasticheskiy-85sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/myach-plastizolevyy-naduvnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/myach-plastizolevyy-naduvnoy/?sku=6362" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/myach-plastizolevyy-naduvnoy/?sku=6363" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/myach-plastizolevyy-naduvnoy/?sku=6364" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/myach-plastizolevyy-naduvnoy/?sku=6365" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/myach-plastizolevyy-naduvnoy/?sku=6366" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Polusfera-BOSU-s-espanderami-nasosom/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/rezinovye-amortizatory-dlya-vypolneniya-silovykh-uprazhneniy-s-tsvetovoy-kodirovkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stoyka-dlya-bodibarov-bolshaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stoyka-dlya-espanderov/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stoyka-dlya-khraneniya-balans-stepov-platform-bosu/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stellazh-dlya-khraneniya-gimnasticheskikh-myachey/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Myach-gandbol'nyy-TORRES-Club-&#8470;3/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stoyka-stellazh-dlya-sushki-botinok/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stellazh-dlya-khokkeynykh-klyushek/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Shayba-bol'shaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Shayba-malaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Obruch-gimnasticheskiy-alyuminievyy-krashenyy/?sku=7524" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Obruch-gimnasticheskiy-alyuminievyy-krashenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Obruch-gimnasticheskiy-alyuminievyy-krashenyy/?sku=7526" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Obruch-gimnasticheskiy-alyuminievyy-krashenyy/?sku=7527" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Shakhmaty-massovye/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/armsport/stol-dlya-armsporta-ne-razbornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/armsport/Stol-dlya-armsporta-lyubitel'skiy-razbornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/armsport/Stol-dlya-armsporta-razbornyy-professionalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/armsport/Stol-dlya-armsporta-s-sideniyami/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/ganteli/ganteli-litye/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/ganteli/ganteli-litye/?sku=7552" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/ganteli/ganteli-litye/?sku=7553" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/ganteli/ganteli-litye/?sku=7554" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/ganteli/ganteli-litye/?sku=7555" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/ganteli/ganteli-litye/?sku=7556" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/ganteli/ganteli-litye/?sku=7557" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/ganteli/ganteli-litye/?sku=7558" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/ganteli/ganteli-litye/?sku=7559" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/ganteli/ganteli-litye/?sku=7560" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/ganteli/ganteli-litye/?sku=7562" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/ganteli/ganteli-litye/?sku=7564" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/ganteli/ganteli-litye/?sku=93246" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/ganteli/ganteli-litye/?sku=93247" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/ganteli/ganteli-litye/?sku=93248" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/ganteli/Ganteli-razbornye-obrezinennye/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/ganteli/Ganteli-razbornye-obrezinennye/?sku=7592" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/ganteli/Ganteli-razbornye-obrezinennye/?sku=7593" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/ganteli/komplekt-ganteley-obrezinennykh-ot-1-do-10-kg-1c/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/giri/girya-8-kg-1c/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/giri/Girya-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/giri/Girya-12-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/giri/girya-14-kg-1c/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/giri/girya-16-kg-1c/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/giri/girya-24-kg-1c/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/giri/girya-32-kg-1c/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/grify/Shtanga-obrezinennaya-razbornaya-175kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/grify/grif-dlya-ganteli-khromirovannyy-dl-370-mm-razbornyy-zamok-gayka-veydera-s-rezboy-25mm-ves-15kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-31-50-mm-25-kg/?sku=7911" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-31-50-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-31-50-mm-25-kg/?sku=88900" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-31-50-mm-20-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-31-50-mm-20-kg/?sku=7936" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-31-50-mm-20-kg/?sku=7937" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-31-50-mm-15-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-31-50-mm-15-kg/?sku=7948" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-31-50-mm-15-kg/?sku=7949" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-3150-mm-10-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-3150-mm-10-kg/?sku=7960" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-3150-mm-10-kg/?sku=7961" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-3150-mm-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-3150-mm-5-kg/?sku=7973" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-3150-mm-5-kg/?sku=7974" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-3150-mm-25-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-3150-mm-25-kg/?sku=7985" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-3150-mm-25-kg/?sku=7986" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-31-50-mm-125-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-31-50-mm-125-kg/?sku=7995" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-31-50-mm-125-kg/?sku=7996" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/pomosty/Pomost-tyazheloatleticheskiy-trenirovochnyy-300-300-10-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/pomosty/Pomost-tyazheloatleticheskiy-trenirovochnyy-250-250-10sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/pomosty/Pomost-tyazheloatleticheskiy-trenirovochnyy-300-300-5-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/pomosty/Pomost-tyazheloatleticheskiy-trenirovochnyy-400-400-10-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/pomosty/Pomost-tyazheloatleticheskiy-sorevnovatel'nyy-300-300-12-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/pomosty/Pomost-tyazheloatleticheskiy-sorevnovatel'nyy-400-400-12-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/pomosty/Pomost-dlya-girevogo-sporta-trenirovochnyy-150-150-10-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/pomosty/Pomost-dlya-girevogo-sporta-sorevnovatel'nyy-150-150-10-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/ekipirovka/magneziya-56-gr-1c/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/ekipirovka/perchatki-tyazheloatleticheskie-1c/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/ekipirovka/poyas-tyazheloatleticheskiy-torres-shir-15-sm-nat-pres-kozha-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/atletizm/stoyki/stoyka-dlya-magnezii-1c/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/badminton/raketki/Nabor-dlya-badmintona-v-chekhle/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/badminton/raketki/Komplekt-dlya-badmintona-2-raketki/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/badminton/raketki/Raketka-dlya-badmintona-metallicheskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/badminton/raketki/nabor-dlya-badmintona-2-raketki-1-myach/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/badminton/volany/Volan-pero/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/badminton/volany/Volan-plastmassovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/badminton/volany/volany-dlya-badmintona-torres-80-6-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/badminton/oborudovanie-dlya-badmintona/Setka-dlya-badmintona-yacheyka-20mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/badminton/oborudovanie-dlya-badmintona/Stoyki-dlya-badmintona-so-stakanami/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/badminton/oborudovanie-dlya-badmintona/Stoyki-dlya-badmintona-peredvizhnye&#160;/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/stoyki/Professionalnaya-stoyka-basketbolnaya-shchit-vylet-3-25-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/stoyki/Professionalnaya-stoyka-basketbolnaya-shchit-vylet-2-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/stoyki/professionalnaya-stoyka-basketbolnaya-shchit---vylet-165m/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/stoyki/mobilnaya-basketbolnaya-stoyka-detskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/stoyki/mobilnaya-basketbolnaya-stoyka-44-dfc-stand44pvc1/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/stoyki/mobilnaya-basketbolnaya-stoyka-56/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/stoyki/statsionarnaya-ulichnaya-basketbolnaya-stoyka-180-kh-105-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/stoyki/opredelitel-vysoty-pryzhka/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/stoyki/takticheskaya-doska-dlya-basketbola-torres/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/shchity/Zashchita-na-basketbolnyy-shchit/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/shchity/Ferma-basketbolnaya-nastennaya-k-igrovomu-shchitu-1-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/shchity/Ferma-basketbolnaya-dlya-trenirovochnogo-shchita-0-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/shchity/ferma-skladnaya-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/shchity/Shchit-basketbolnyy-detskiy-navesnoy-na-gimnasticheskuyu-stenku/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/shchity/Shchit-basketbolnyy-plastikovyy-igrovoy-1-8-m-1-05-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/shchity/Shchit-basketbolnyy-plastikovyy-trenirovochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/shchity/Shchit-basketbolnyy-fanernyy-igrovoy-1-8-m-1-05-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/shchity/Shchit-basketbolnyy-fanernyy-trenirovochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/koltsa/Koltso-basketbolnoe-antivandalnoe-bez-tsepey/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/koltsa/Koltso-basketbolnoe-antivandalnoe-s-tsepyami/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/koltsa/Koltso-basketbolnoe-na-amortizatore/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/koltsa/Koltso-basketbolnoe-oblegchennoe-truba-16-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/koltsa/Koltso-basketbolnoe-usilennoe-prutok-16%20-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/koltsa/koltso-basketbolnoe-1-250mm-s-uporom-s-setkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/koltsa/koltso-basketbolnoe-3-295mm-s-uporom-s-setkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/koltsa/koltso-basketbolnoe-5-380mm-s-uporom-s-setkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/koltsa/koltso-basketbolnoe-5-380mm-s-uporom-s-setkoy-lyuks/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/koltsa/koltso-basketbolnoe-3-295mm-s-setkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/koltsa/koltso-basketbolnoe-5-380mm-s-setkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/koltsa/Setka-basketbolnaya-tolstaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/koltsa/Setka-basketbolnaya-trekhtsvetnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/koltsa/setka-basketbolnaya-nit-5mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/myachi/Myach-basketbol'nyy-TORRES-BM300-&#8470;3/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/myachi/myach-basketbolnyy-torres-bm300--5/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/myachi/Myach-basketbol'nyy-TORRES-BM300-&#8470;6/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/myachi/myach-basketbolnyy-torres-bm300--7/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/myachi/Myach-basketbol'nyy-TORRES-BM600-&#8470;5/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/myachi/Myach-basketbol'nyy-TORRES-BM600-&#8470;7/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/myachi/Myach-basketbol'nyy-TORRES-BM900-&#8470;7/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/myachi/myach-basketbolnyy-molten-b5g2000--5/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/myachi/myach-basketbolnyy-molten-b7g2000--7/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/myachi/Myach-basketbolnyy-&#8470;5-rezina/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/myachi/Myach-basketbolnyy-&#8470;7-rezina/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/basketbol/myachi/myach-basketbolnyy-torres-bm900--6/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/perchatki/Binty-bokserskie/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/perchatki/Perchatki-bokserskie-kozh-zam-8-16-untsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/perchatki/Perchatki-bokserskie-kozh-zam-8-16-untsiy/?sku=88450" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/perchatki/Perchatki-bokserskie-kozh-zam-8-16-untsiy/?sku=88451" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/makivary/Makivara-izognutaya-on-hand-40cm-22cm-8cm-kozha/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/makivary/Makivara-na-ruku-40sm-25sm-10sm-tent/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/makivary/Makivara-na-ruku-40sm-22sm-8sm-kozha/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/makivary/Makivara-na-ruku-70sm-50sm-10sm-tent/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/makivary/Lapa-bokserskaya-iskusstvennaya-kozha/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/makivary/Lapa-bokserskaya-kozha/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/meshki/Podushka-nastennaya-tent-50sm-75sm-20sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/meshki/Podushka-nastennaya-kozha-50sm-75sm-20sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/meshki/Meshok-bokserskiy-na-tsepyakh-tent/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/meshki/Meshok-bokserskiy-na-tsepyakh-tent/?sku=7737" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/meshki/Meshok-bokserskiy-na-tsepyakh-tent/?sku=7738" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/meshki/Meshok-bokserskiy-na-tsepyakh-tent/?sku=7739" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/meshki/Meshok-bokserskiy-na-tsepyakh-kozha/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/meshki/Meshok-bokserskiy-na-tsepyakh-kozha/?sku=7756" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/meshki/Meshok-bokserskiy-na-tsepyakh-kozha/?sku=7757" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/meshki/Meshok-bokserskiy-na-tsepyakh-kozha/?sku=7758" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/meshki/kronshteyn-dlya-bokserskogo-meshka-nastennyy-vynos-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/grushi/Platforma-s-grushey/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/grushi/Pnevmogrusha-kozha/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/grushi/Grusha-bokserskaya-tent/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/grushi/Grusha-bokserskaya-tent/?sku=7779" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/grushi/Grusha-bokserskaya-tent/?sku=7780" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/grushi/Grusha-bokserskaya-kozha-rezinovaya-kroshka/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/grushi/Grusha-bokserskaya-kozha-rezinovaya-kroshka/?sku=7772" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/grushi/Grusha-bokserskaya-kozha-rezinovaya-kroshka/?sku=7773" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/ringi-dlya-boksa/pomost/Ring-na-pomoste-chetyre-kanata-6m-6m-pomost-7-5m-7-5m-1m-3-lestnitsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/ringi-dlya-boksa/rama/Ring-napolnyy-na-rame-chetyre-kanata-4m-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/ringi-dlya-boksa/rama/Ring-napolnyy-na-rame-chetyre-kanata-5m-5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/ringi-dlya-boksa/rama/Ring-napolnyy-na-rame-chetyre-kanata-6m-6m/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/ringi-dlya-boksa/rastyazhki/Ring-napolnyy-na-rastyazhkakh-chetyre-kanata-4m-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/ringi-dlya-boksa/rastyazhki/Ring-napolnyy-na-rastyazhkakh-chetyre-kanata-5m-5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/boks/ringi-dlya-boksa/rastyazhki/Ring-napolnyy-na-rastyazhkakh-chetyre-kanata-6m-6m/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/dodyangi/Tatami-dodyang-iz-penopolietilena-PPE-sorevnovatelnoe-tolshchina-40mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/dodyangi/Tatami-dodyang-iz-penopolietilena-PPE-sorevnovatel'noe-tolshchina-25mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/dodyangi/Tatami-dodyang-iz-penopolietilena-PPE-sorevnovatelnoe-tolshchina-20mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/kover/Kover-bortsovskiy-12m-12m-3-tsvetnaya-razmetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/kover/Kover-bortsovskiy-12m-12m-bez-razmetki-trenirovochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/pokryshka/Pokryshka-12m-12m-odnotsvetnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/pokryshka/Pokryshka-12m-12m-s-razmetkoy-krugi-raznogo-tsveta/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-tent/Maneken-dlya-bor'by-tent-odnonogii/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-tent/Maneken-dlya-bor'by-tent-odnonogii/?sku=6581" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-tent/Maneken-dlya-bor'by-tent-odnonogii/?sku=6582" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-tent/Maneken-dlya-bor'by-tent-odnonogii/?sku=6583" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-tent/Maneken-dlya-bor'by-tent-odnonogii/?sku=6584" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-tent/Maneken-dlya-bor'by-tent-odnonogii/?sku=6585" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-tent/Maneken-dlya-bor'by-tent-odnonogii/?sku=6586" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-tent/Maneken-dlya-bor'by-tent-dvunogii/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-tent/Maneken-dlya-bor'by-tent-dvunogii/?sku=6598" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-tent/Maneken-dlya-bor'by-tent-dvunogii/?sku=6599" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-tent/Maneken-dlya-bor'by-tent-dvunogii/?sku=6600" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-tent/Maneken-dlya-bor'by-tent-dvunogii/?sku=6601" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-tent/Maneken-dlya-bor'by-tent-dvunogii/?sku=6602" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-tent/Maneken-dlya-bor'by-tent-dvunogii/?sku=6603" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-kozha/Maneken-dlya-bor'bykozhanyy-odnonogii/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-kozha/Maneken-dlya-bor'bykozhanyy-odnonogii/?sku=6542" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-kozha/Maneken-dlya-bor'bykozhanyy-odnonogii/?sku=6543" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-kozha/Maneken-dlya-bor'bykozhanyy-odnonogii/?sku=6544" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-kozha/Maneken-dlya-bor'bykozhanyy-odnonogii/?sku=6545" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-kozha/Maneken-dlya-bor'bykozhanyy-odnonogii/?sku=6546" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-kozha/Maneken-dlya-bor'bykozhanyy-odnonogii/?sku=6547" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-kozha/Maneken-dlya-bor'by-kozhanyy-dvunogii/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-kozha/Maneken-dlya-bor'by-kozhanyy-dvunogii/?sku=6565" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-kozha/Maneken-dlya-bor'by-kozhanyy-dvunogii/?sku=6566" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-kozha/Maneken-dlya-bor'by-kozhanyy-dvunogii/?sku=6567" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-kozha/Maneken-dlya-bor'by-kozhanyy-dvunogii/?sku=6568" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-kozha/Maneken-dlya-bor'by-kozhanyy-dvunogii/?sku=6569" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/borba/manekeny-bortsovskie/manekeny-kozha/Maneken-dlya-bor'by-kozhanyy-dvunogii/?sku=6570" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/tsentralnaya-liniya-dlya-bolshogo-tennisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/bolshoy-tennis/myachi/Myach-dlya-bolshogo-tennisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/bolshoy-tennis/myachi/Myach-dlya-bolshogo-tennisa-v-tube-3-sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/bolshoy-tennis/myachi/korzina-dlya-tennisnykh-myachey-head-na-72-myacha-metall-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/bolshoy-tennis/myachi/korzina-dlya-tennisnykh-myachey-head-na-72-myacha-plastik-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/bolshoy-tennis/raketki/raketka-dlya-bolshogo-tennisa-metall-lyubitelskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/bolshoy-tennis/oborudovanie-dlya-bolshogo-tennisa/Stoyki-dlya-bolshogo-tennisa-so-stakanami/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/bolshoy-tennis/oborudovanie-dlya-bolshogo-tennisa/Vyshka-sudeyskaya-universalnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/bolshoy-tennis/oborudovanie-dlya-bolshogo-tennisa/Setka-dlya-bolshogo-tennisa-niti-2-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/bolshoy-tennis/oborudovanie-dlya-bolshogo-tennisa/Setka-dlya-bolshogo-tennisa-niti-2-8-mm-professionalnaya-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/bolshoy-tennis/oborudovanie-dlya-bolshogo-tennisa/butylka-dlya-vody-torres-550-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/bolshoy-tennis/oborudovanie-dlya-bolshogo-tennisa/konteyner-dlya-butylok/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/bolshoy-tennis/oborudovanie-dlya-bolshogo-tennisa/podporka-dlya-tennisnoy-setki/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/bolshoy-tennis/oborudovanie-dlya-bolshogo-tennisa/tsentralnaya-liniya-dlya-bolshogo-tennisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/bolshoy-tennis/oborudovanie-dlya-bolshogo-tennisa/grabli-dlya-peska/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/dorozhki/Dorozhka-razdelitelnaya-dlya-basseyna-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/dorozhki/katushka-dlya-khraneniya-dorozhek-na-75-m-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/dorozhki/poplavok-tsvetnoy-s-flazhkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/dorozhki/Rezinovaya-dorozhka-tsvetnaya-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/dorozhki/dorozhka-razdelitelnaya-dlya-detskogo-basseyna-ppe-poplavki/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/aksessuary-dlya-plavaniya/akvalopatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/aksessuary-dlya-plavaniya/akvalopatki/?sku=7718" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/aksessuary-dlya-plavaniya/akvalopatki/?sku=7719" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/aksessuary-dlya-plavaniya/akvatrener-dvoynoy-s-poyasom/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/aksessuary-dlya-plavaniya/krug-naduvnoy-51-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/aksessuary-dlya-plavaniya/nabor-maska-trubka-lasty-32-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/aksessuary-dlya-plavaniya/narukavniki-3-6-let/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/aksessuary-dlya-plavaniya/Kolobashka/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/aksessuary-dlya-plavaniya/Doska-dlya-plavaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/aksessuary-dlya-plavaniya/zhilet-naduvnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/igrushki/plavayushchiy-obruch/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/igrushki/slalom-koltsa-4sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/igrushki/tonushchie-igrushki-rybki/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/igrushki/basketbol-na-vode-korzina-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/igrushki/akvapalka/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/igrushki/slalom-arki-4sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/igrushki/tonushchie-igrushki-vodorosli/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/igrushki/basketbol-na-vode-korzina-pvkh/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/igrushki/voleybol-vodnyy-pvkh-241kh61kh81-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/igrushki/tonushchie-igrushki-podvodnye-palochki/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/inventar-dlya-basseyna/bagor-netonushchiy-dlya-vylavlivaniya-predmetov-iz-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/inventar-dlya-basseyna/nastennoe-kreplenie-dlya-spasatelnogo-kruga/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/inventar-dlya-basseyna/spasatelnyy-krug/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/inventar-dlya-basseyna/termometr-dlya-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/inventar-dlya-basseyna/termometr-komnatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/inventar-dlya-basseyna/verevka-s-yarkoy-markirovkoy-5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/vodnyy-sport/inventar-dlya-basseyna/shest-spasatelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/vyshki/vyshka-sudeyskaya-universalnaya-VOL003/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/vyshki/tablo-elektronnoe-igrovoe-universalnoe-s-zashchitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/vyshki/tablo-elektronnoe-igrovoe-universalnoe-1520kh1020kh44-mm-s-zashchitoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/opredelitel-vysoty-pryzhka/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/stoyki/Stoyki-voleybolnye-na-rastyazhkakh-dlya-zala/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/stoyki/Stoyki-voleybolnye-so-stakanami-i-zashchitnymi-kryshkami-i-sistemoy-natyazheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/stoyki/Stoyki-voleybolnye-teleskopicheskie-so-stakanami-i-kryshkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/stoyki/Stoyki-voleybolnye-universalnye-pristenochnye-s-sistemoy-natyazheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/stoyki/Stoyki-voleybolnye-peredvizhnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/stoyki/Myagkaya-zashchita-na-voleybolnye-stoyki/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/setki/Setka-voleybolnaya-nit-1-8mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/setki/setka-voleybolnaya-nit-2-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/setki/Setka-voleybolnaya-nit-2-8mm-professionalnaya-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/setki/Setka-voleybolnaya-nit-3-1mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/setki/setka-voleybolnaya-nit-f3-mm-tsvet-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/setki/Antenna-dlya-voleybola-s-karmanami/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/setki/antenna-dlya-voleybola-bez-karmana/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/setki/karmany-dlya-voleybolnykh-antenn-2-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/setki/Tros-dlya-setki-voleybolnoy-metallicheskiy-15m/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/razmetki/Razmetka-dlya-plyazhnogo-voleybola/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/razmetki/flagi-sudeyskie-dlya-voleybola/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/razmetki/schetchik-dlya-voleybola/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/razmetki/takticheskaya-doska-dlya-voleybola-torres/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/myachi/myach-voleybolnyy-volar-vl-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/myachi/Myach-voleybol'nyy-TORRES-Dig/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/myachi/Myach-voleybol'nyy-TORRES-Simple/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/myachi/myach-voleybolnyy-torres-bm1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/myachi/myach-voleybolnyy-utyazhelennyy-mikasa-vt2000w/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/myachi/myach-voleybolnyy-mikasa-v300w/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/myachi/myach-voleybolnyy-gala-pro-line-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/nakolenniki-nalokotniki/Nalokotniki/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/nakolenniki-nalokotniki/Nakolenniki/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/voleybol/nakolenniki-nalokotniki/nakolenniki-torres-pro-gel/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gandbol-i-mini-futbol/vorota/Vorota-dlya-ruchnogo-myacha-bez-setki-3m-2m-0-5m-profil-80mm-80mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gandbol-i-mini-futbol/vorota/Vorota-dlya-ruchnogo-myacha-bez-setki-3m-2m-1m-profil-80mm-80mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gandbol-i-mini-futbol/vorota/Vorota-dlya-ruchnogo-myacha-bez-setki-pristennye-3m-2m-0-5m-skladnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gandbol-i-mini-futbol/vorota/telezhki-dlya-perevozki-mini-futbolnykh-vorot/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gandbol-i-mini-futbol/vorota/protektor-dlya-gandbolnykh-vorot/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gandbol-i-mini-futbol/setki/Setka-gasheniya-gandbol-i-minifutbol-nit-2-2-mm-yacheyka-100-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gandbol-i-mini-futbol/setki/Setka-dlya-vorot-gandbol-i-minifutbol-nit-2-2-mm-yacheyka-100-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gandbol-i-mini-futbol/setki/Setka-dlya-vorot-gandbol-i-minifutbol-nit-2-2-mm-yacheyka-40-40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gandbol-i-mini-futbol/setki/Setka-dlya-vorot-gandbol-i-minifutbol-nit-3-1-mm-yacheyka-100-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gandbol-i-mini-futbol/setki/Setka-dlya-vorot-gandbol-i-minifutbol-nit-3-1-mm-yacheyka-40-40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gandbol-i-mini-futbol/myachi/Myach-gandbol'nyy-TORRES-Club-&#8470;1/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gandbol-i-mini-futbol/myachi/Myach-gandbol'nyy-TORRES-Club-&#8470;2/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gandbol-i-mini-futbol/myachi/Myach-gandbol'nyy-TORRES-Club-&#8470;3/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/brevna/Brevno-gimnasticheskoe-napolnoe-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/brevna/Brevno-gimnasticheskoe-napolnoe-5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/brevna/nogi-dlya-brevna-gimnasticheskogo-peremennoy-vysoty/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/brevna/Nogi-dlya-brevna-gimnasticheskogo-postoyannoy-vysoty/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/brusya-i-perekladiny/Brusya-gimnasticheskie-zhenskie-s-postoyannym-natyazheniem-stekloplastikovye-zherdi/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/brusya-i-perekladiny/Brusya-gimnasticheskie-zhenskie-s-postoyannym-natyazheniem/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/brusya-i-perekladiny/Brusya-gimnasticheskie-muzhskie-s-parallelnymi-zherdyami-stekloplastikovye-zherdi/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/brusya-i-perekladiny/Brus'ya-gimnasticheskie-muzhskie-s-parallel'nymi-derevyannymi-zherdyami/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/brusya-i-perekladiny/brusya-gimnasticheskie-muzhskie-s-parallelnymi-zherdyami-i-chugunnoy-tumboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/brusya-i-perekladiny/Brusya-gimnasticheskie-pristennye-massovye/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/brusya-i-perekladiny/Perekladina-pristenochnaya-trenirovochnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/brusya-i-perekladiny/Perekladina-universalnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/brusya-i-perekladiny/Telezhka-dlya-perevozki-brusyev/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/brusya-i-perekladiny/zherdi-zhenskie-derevyannye-serdechnik-stalnoy-4-sloya-skleyki/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/brusya-i-perekladiny/Zherdi-muzhskie-derevyannye-serdechnik-stal'noy-4-sloya-skleyki/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/brusya-i-perekladiny/Sterzhen'-perekladiny-gimnasticheskoy-s-nakonechnikami/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/kanaty-i-shesty-gimnasticheskie/kanat-dlya-peretyagivaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/kanaty-i-shesty-gimnasticheskie/kanat-dlya-peretyagivaniya/?sku=6832" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/kanaty-i-shesty-gimnasticheskie/Kanat-dlya-lazaniya-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/kanaty-i-shesty-gimnasticheskie/Kanat-dlya-lazaniya-belyy/?sku=6828" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/kanaty-i-shesty-gimnasticheskie/Kanat-dlya-lazaniya-belyy/?sku=6829" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/kanaty-i-shesty-gimnasticheskie/Kanat-dlya-lazaniya-belyy/?sku=6830" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/kanaty-i-shesty-gimnasticheskie/shest-dlya-lazaniya-5m-metallicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/kanaty-i-shesty-gimnasticheskie/Podvesnoy-snaryad-dlya-kanatov-nastennyy-dlya-1-elementa-vynos-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/kanaty-i-shesty-gimnasticheskie/Podvesnoy-snaryad-dlya-kanatov-nastennyy-dlya-2-elementov-vynos-2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/kanaty-i-shesty-gimnasticheskie/konsol-pristennaya-dlya-kanatov-i-shestov-3-kryuka/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/kanaty-i-shesty-gimnasticheskie/konsol-pristennaya-dlya-kanatashesta-na-4-elementa/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/kanaty-i-shesty-gimnasticheskie/konsol-nastennaya-dlya-podveshivaniya-kanatov-shestov-2-elementa-na-rolikakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/koltsa-gimnasticheskie/Koltsa-gimnasticheskie-180-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/koltsa-gimnasticheskie/Koltsa-gimnasticheskie-235-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/koltsa-gimnasticheskie/Konsol-dlya-gimnasticheskikh-kolets-nastennaya-s-blochnoy-podveskoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/koltsa-gimnasticheskie/Konsol-dlya-gimnasticheskikh-kolets-potolochnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/kozyol-i-koni-gimnasticheskie/Kozel-gimnasticheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/kozyol-i-koni-gimnasticheskie/Kon-gimnasticheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/kozyol-i-koni-gimnasticheskie/kon-makhovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/kozyol-i-koni-gimnasticheskie/Kreplenie-k-polu-dlya-kozla-gimnasticheskogo/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/kozyol-i-koni-gimnasticheskie/Kreplenie-k-polu-dlya-konya-gimnasticheskogo/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/konteynery/konteyner-dlya-sportinventarya-fanera-na-kolesakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/konteynery/konteyner-dlya-sportinventarya-fanera-na-kolesakh/?sku=6842" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/konteynery/konteyner-dlya-sportinventarya-fanera-na-kolesakh/?sku=6841" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/konteynery/telezhka-konteyner-dlya-myachey-i-sport-inventarya-tyent-na-kolesikakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/konteynery/telezhka-iz-metallicheskoy-setki-dlya-khraneniya-myachey-i-sportinventarya-na-kolesikakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/maty/komplekt-polivalentnykh-matov-13-elementov-iskusstvennaya-kozha-s-lipuchkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/maty/Komplekt-polivalentnykh-matov-13-elementov-s-lipuchkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/maty/mat-akrobaticheskiy-2000100050-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/maty/Mat-200sm-100sm-10sm-vinilkozha-porolon/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/maty/Mat-200sm-100sm-10sm-skladnoy-vinilkozha-porolon/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/maty/Telezhka-dlya-perevozki-matov/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/maty/telezhka-dlya-perevozki-matov-metallicheskaya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/meditsinboly/meditsinbol-05-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/meditsinboly/Meditsinbol-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/meditsinboly/Meditsinbol-2-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/meditsinboly/Meditsinbol-3-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/meditsinboly/meditsinbol-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/meditsinboly/Meditsinbol-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/meditsinboly/meditsinbol-rezina-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/meditsinboly/meditsinbol-rezina-2-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/meditsinboly/meditsinbol-rezina-3-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/meditsinboly/meditsinbol-rezina-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/meditsinboly/meditsinbol-rezina-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/Stenka-gimnasticheskaya-80sm-perekladina-bereza-s-krepleniem/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/Stenka-gimnasticheskaya-80sm-perekladina-bereza-s-krepleniem/?sku=6851" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/Stenka-gimnasticheskaya-80sm-perekladina-bereza-s-krepleniem/?sku=6852" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/Stenka-gimnasticheskaya-80sm-perekladina-bereza-s-krepleniem/?sku=91887" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/stenka-gimnasticheskaya-1m-perekladiny-bereza-s-krepleniem/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/stenka-gimnasticheskaya-1m-perekladiny-bereza-s-krepleniem/?sku=6866" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/stenka-gimnasticheskaya-1m-perekladiny-bereza-s-krepleniem/?sku=6867" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/stenka-gimnasticheskaya-08m-s-perekladinoy-dlya-podtyagivaniya-perekladiny-bereza-s-krepleniem/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/stenka-gimnasticheskaya-08m-s-perekladinoy-dlya-podtyagivaniya-perekladiny-bereza-s-krepleniem/?sku=6886" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/stenka-gimnasticheskaya-08m-s-perekladinoy-dlya-podtyagivaniya-perekladiny-bereza-s-krepleniem/?sku=6887" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/stenka-gimnasticheskaya-08m-perekladiny-fanera-kleenaya-s-krepleniem/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/stenka-gimnasticheskaya-08m-perekladiny-fanera-kleenaya-s-krepleniem/?sku=6912" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/stenka-gimnasticheskaya-08m-perekladiny-fanera-kleenaya-s-krepleniem/?sku=6913" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/stenka-gimnasticheskaya-1m-perekladiny-fanera-kleenaya-s-krepleniem/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/stenka-gimnasticheskaya-1m-perekladiny-fanera-kleenaya-s-krepleniem/?sku=6931" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/stenka-gimnasticheskaya-1m-perekladiny-fanera-kleenaya-s-krepleniem/?sku=6932" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/stenka-gimnasticheskaya-08m-s-perekladinoy-dlya-podtyagivaniya-perekladiny-fanera-s-krepleniem/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/stenka-gimnasticheskaya-08m-s-perekladinoy-dlya-podtyagivaniya-perekladiny-fanera-s-krepleniem/?sku=6956" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/stenka-gimnasticheskaya-08m-s-perekladinoy-dlya-podtyagivaniya-perekladiny-fanera-s-krepleniem/?sku=6957" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/doska-gladkaya-naklonnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/doska-gladkaya-naklonnaya/?sku=7035" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/doska-gladkaya-naklonnaya/?sku=7036" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/doska-rebristaya-naklonnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/doska-rebristaya-naklonnaya/?sku=7056" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/doska-rebristaya-naklonnaya/?sku=7057" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/Kreplenie-dlya-stenok-gimnasticheskikh-usilennoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/doska-dlya-pressa-s-valikami-dlya-nog-metall/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/doska-dlya-snyatiya-napryazheniya-s-myshts-spiny/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/doska-massazhnaya-kolibri-120kh40-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/brusya-metallicheskie-navesnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/Trenazher-brusya-navesnye-universalnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/Trenazher-perekladina-navesnaya-universalnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/trenazher-dlya-spiny/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/turnik--brusya-press-navesnoy-na-gimnasticheskuyu-stenku/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/turnik-brusya-navesnoy-trenazher-tselnosvarnaya-konstruktsiya-bez-myagkikh-elementov/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/shvedskie-stenki/turnik-derevyannyy-navesnoy-na-gimnasticheskuyu-stenku/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/skameyki/Skameyka-gimnasticheskaya-zhestkaya-s-derevyannymi-nozhkami-massiv-khvoynikh-porod/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/skameyki/Skameyka-gimnasticheskaya-zhestkaya-s-derevyannymi-nozhkami-massiv-khvoynikh-porod/?sku=7083" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/skameyki/Skameyka-gimnasticheskaya-zhestkaya-s-derevyannymi-nozhkami-massiv-khvoynikh-porod/?sku=7084" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/skameyki/Skameyka-gimnasticheskaya-zhestkaya-s-derevyannymi-nozhkami-massiv-khvoynikh-porod/?sku=7085" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/skameyki/Skameyka-gimnasticheskaya-zhestkaya-s-derevyannymi-nozhkami-massiv-khvoynikh-porod/?sku=7086" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/skameyki/Skameyka-gimnasticheskaya-zhestkaya-s-derevyannymi-nozhkami-massiv-khvoynikh-porod/?sku=7087" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/skameyki/Skameyka-gimnasticheskaya-zhestkaia-s-metallicheskimi-nozhkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/skameyki/Skameyka-gimnasticheskaya-zhestkaia-s-metallicheskimi-nozhkami/?sku=7101" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/skameyki/Skameyka-gimnasticheskaya-zhestkaia-s-metallicheskimi-nozhkami/?sku=7102" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/skameyki/Skameyka-gimnasticheskaya-zhestkaia-s-metallicheskimi-nozhkami/?sku=7103" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/skameyki/Skameyka-gimnasticheskaya-zhestkaia-s-metallicheskimi-nozhkami/?sku=7104" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/skameyki/Skameyka-gimnasticheskaya-zhestkaia-s-metallicheskimi-nozhkami/?sku=7105" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/mosty/Most-gimnasticheskiy-podkidnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/mosty/Most-gimnasticheskiy-pristavnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/predmety-dlya-khudozhestvennoy-gimnastiki/Myach-dlya-khudozhestvennoy-gimnastiki/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/predmety-dlya-khudozhestvennoy-gimnastiki/myach-dlya-khudozhestvennoy-gimnastiki-diametr-15-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/predmety-dlya-khudozhestvennoy-gimnastiki/lenta-gimnasticheskay-6m-s-palochkoy-56-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/predmety-dlya-khudozhestvennoy-gimnastiki/bulava-dlya-khudozhestvennoy-gimnastiki/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/predmety-dlya-khudozhestvennoy-gimnastiki/Bulava-dlya-khudozhestvennoy-gimnastiki-dlya-detey/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnastika/predmety-dlya-khudozhestvennoy-gimnastiki/kover-dlya-khudozhestve/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/gimnasticheskoe-oborudovanie-olimpiyskoe/Akrobaticheskaya-dorozhka-shirina-2m-dlina-25m-pruzhinnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/sportivnye-igry-i-igrushki-dlya-ulitsy/Gorodki-detskie-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/sportivnye-igry-i-igrushki-dlya-ulitsy/Gorodki-vzroslye-derevyannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/sportivnye-igry-i-igrushki-dlya-ulitsy/Gorodki-detskie-derevyannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/sportivnye-igry-i-igrushki-dlya-ulitsy/Gorodki-professional'nye-derevyannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/sportivnye-igry-i-igrushki-dlya-ulitsy/Kegli-plastikovye/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/sportivnye-igry-i-igrushki-dlya-ulitsy/Kol'tsebros-plastikovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/sportivnye-igry-i-igrushki-dlya-ulitsy/Darts/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/sportivnye-igry-i-igrushki-dlya-ulitsy/darts-pressovannye-vodorosli-d18-45-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/sportivnye-igry-i-igrushki-dlya-ulitsy/darts-magnitnyy-myagkiy-dvukhstoronniy-diametr-17-dyuymov-43-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/sportivnye-igry-i-igrushki-dlya-ulitsy/drotiki-s-chekhlom-ves-18-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/sportivnye-igry-i-igrushki-dlya-ulitsy/drotiki-dlya-magnitnogo-dartsa-3-shtuki-na-blistere/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/sportivnye-igry-i-igrushki-dlya-ulitsy/-sportivnyy-kompleks-s-telezhkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/sportivnye-igry-i-igrushki-dlya-ulitsy/vesyolyy-parashyut-d3-m-12-sektorov-12-ruchek/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/estafetnyy-inventar/Konus-malyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/estafetnyy-inventar/Konus-sredniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/estafetnyy-inventar/Konus-bol'shoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/estafetnyy-inventar/konus-trenirovochnyy-30-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/estafetnyy-inventar/konus-trenirovochnyy-30-sm-s-otversiyam/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/estafetnyy-inventar/konus-s-otverstiyami-vysota-38-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/estafetnyy-inventar/konus-bolshoy-46-sm-s-otverstiyami/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/estafetnyy-inventar/konus-trenirovochnyy-s-otverstiyami-50-sm-oranzhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/estafetnyy-inventar/flazhnaya-lenta-25-metra/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/estafetnyy-inventar/Flazhnaya-lenta-volchatnik-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/estafetnyy-inventar/Meshok-dlya-pryzhkov-100sm-50sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/estafetnyy-inventar/Tunnel-2m-740mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/estafetnyy-inventar/komplekt-dlya-provedeniya-sportmeropriyatiy-v-baule/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/estafetnyy-inventar/nabor-dlya-podvizhnykh-igr--v-sumke-/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/estafetnyy-inventar/nabor-dlya-podvizhnykh-igr-v-sumke-90-predmetov/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/estafetnyy-inventar/detskaya-polosa-prepyatstviy-3-22-elementa/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/estafetnyy-inventar/detskaya-polosa-prepyatstviy-2-31-element/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/estafetnyy-inventar/Estafetnaya-palochka-plastikovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/estafetnyy-inventar/estafetnaya-palochka-alyuminievaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/estafetnyy-inventar/estafetnye-palochki-alyuminievye-komplekt-6-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/estafetnyy-inventar/estafetnaya-palochka-derevyannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/estafetnyy-inventar/estafetnye-palochki-derevyannye-nabor-6-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/estafetnyy-inventar/vtulka-dlya-konusa-mr-bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/myachi/myach-prygunok/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/myachi/myach-prygunok/?sku=6382" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/myachi/myach-prygunok/?sku=6383" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/myachi/myach-prygunok/?sku=6384" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/myachi/myach-plastizolevyy-naduvnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/myachi/myach-plastizolevyy-naduvnoy/?sku=6362" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/myachi/myach-plastizolevyy-naduvnoy/?sku=6363" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/myachi/myach-plastizolevyy-naduvnoy/?sku=6364" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/myachi/myach-plastizolevyy-naduvnoy/?sku=6365" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/myachi/myach-plastizolevyy-naduvnoy/?sku=6366" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/myachi/myach-rezinovyy-nadutiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/myachi/myach-rezinovyy-nadutiy/?sku=6373" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/myachi/myach-rezinovyy-nadutiy/?sku=6374" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/myachi/myach-rezinovyy-nadutiy/?sku=6375" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/myachi/myach-rezinovyy-nadutiy/?sku=6376" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/myachi/myach-gimnasticheskiy-55-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/myachi/Myach-gimnasticheskiy-65sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/myachi/Myach-gimnasticheskiy-75sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/myachi/Myach-gimnasticheskiy-85sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/myachi/myach-gimnasticheskiy-55-sm-s-nasosom/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/myachi/myach-gimnasticheskiy-65-sm-maksimalnaya-nagruzka-do-300-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/myachi/myach-gimnasticheskiy-75-sm-maksimalnaya-nagruzka-do-300-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/myachi/myach-massazhnyy-65-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/myachi/myach-dlya-trenirovki-reaktsii-torres-reaction-ball-8-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/kronshteyn-dlya-khraneniya-myachey-gimnasticheskikh/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/inventar-dlya-metaniya/Myach-dlya-metaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/inventar-dlya-metaniya/meshochki-utyazhelennye-150-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/inventar-dlya-metaniya/Meshochki-utyazhelennye/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/inventar-dlya-metaniya/meshochek-s-gruzom-250-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/inventar-dlya-metaniya/meshochki-utyazhelennye-400-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/inventar-dlya-metaniya/Shchit-dlya-metaniya-v-tsel-70sm-70sm/?sku=6385" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/inventar-dlya-metaniya/Shchit-dlya-metaniya-v-tsel-70sm-70sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/inventar-dlya-metaniya/shchit-dlya-metaniya-v-tsel-trekh-tsvetnyy-70sm-kh-70sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/sudeyskiy-inventar/Svistok-sudeyskiy-metallicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/sudeyskiy-inventar/Svistok-igrovoy-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/sudeyskiy-inventar/svistok-plastikovyy-bez-sharika-torres/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/sudeyskiy-inventar/svistok-plast-s-sharikom-torres/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/inventar-estafetno-igrovoy/sudeyskiy-inventar/megafon-15-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/kompleksnaya-zashchita-sportivnykh-zalov/zagraditelnye-setki/Setka-zagraditel'naya-yacheyka-40mm-nit'-2-2mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/kompleksnaya-zashchita-sportivnykh-zalov/zagraditelnye-setki/Setka-zagraditel'naya-yacheyka-40mm-nit'-3-1mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/kompleksnaya-zashchita-sportivnykh-zalov/zagraditelnye-setki/Setka-zagraditel'naya-yacheyka-100mm-nit'-2-2mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/kompleksnaya-zashchita-sportivnykh-zalov/zagraditelnye-setki/Setka-zagraditel'naya-yacheyka-100mm-nit'-3-1mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/kompleksnaya-zashchita-sportivnykh-zalov/sistema-natyazheniya-zagraditelnykh-setok/Anker-12mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/kompleksnaya-zashchita-sportivnykh-zalov/sistema-natyazheniya-zagraditelnykh-setok/Koush/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/kompleksnaya-zashchita-sportivnykh-zalov/sistema-natyazheniya-zagraditelnykh-setok/Tros-4mm-stal'noy/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/kompleksnaya-zashchita-sportivnykh-zalov/sistema-natyazheniya-zagraditelnykh-setok/Zazhim/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/kompleksnaya-zashchita-sportivnykh-zalov/sistema-natyazheniya-zagraditelnykh-setok/Karabin/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/kompleksnaya-zashchita-sportivnykh-zalov/sistema-natyazheniya-zagraditelnykh-setok/Rym-gayka/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/kompleksnaya-zashchita-sportivnykh-zalov/sistema-natyazheniya-zagraditelnykh-setok/Talrep/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/kompleksnaya-zashchita-sportivnykh-zalov/sistema-natyazheniya-zagraditelnykh-setok/styazhki/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/kompleksnaya-zashchita-sportivnykh-zalov/zashchita-sten-i-kolon/Myagkaya-zashchita-sten-Stenovoy-protektor/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/kompleksnaya-zashchita-sportivnykh-zalov/zashchita-sten-i-kolon/protektor-nastennyy-osp-12mm-ppe-20mm-tent/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/kompleksnaya-zashchita-sportivnykh-zalov/sistema-deleniya-zala/sistema-razdeleniya-zala-elektroprivod/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/kompleksnaya-zashchita-sportivnykh-zalov/sistema-deleniya-zala/sistema-razdeleniya-zala-ruchnoy-privod/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/granaty-dlya-metaniya/granata-0-3kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/granaty-dlya-metaniya/Granata-0-5kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/granaty-dlya-metaniya/Granata-0-7kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/sekundomery/sekundomer-elektronnyy-professionalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/sekundomery/sekundomer-torres-stopwatch/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/oborudovanie-dlya-bega/barer-s-protivovesom/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/oborudovanie-dlya-bega/barer-legkoatleticheskiy-youthful/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/oborudovanie-dlya-bega/Bar'yer-legkoatleticheskiy-grown-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/oborudovanie-dlya-bega/tumba-pryzhkovaya-atleticheskaia/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/oborudovanie-dlya-bega/tumba-pryzhkovaya-atleticheskaia/?sku=6626" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/oborudovanie-dlya-bega/tumba-pryzhkovaya-atleticheskaia/?sku=6627" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/oborudovanie-dlya-bega/Startovyy-blok-sorevnovatel'nyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/oborudovanie-dlya-pryzhkov-v-dlinu/brusok-ottalkivaniya-dlya-pryzhkov-v-dlinu/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/oborudovanie-dlya-pryzhkov-v-dlinu/kasseta-dlya-bruska-ottalkivaniya-polosa-stalnaya-100kh4/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/oborudovanie-dlya-pryzhkov-v-dlinu/brusok-dlya-ottalkivaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/oborudovanie-dlya-pryzhkov-v-dlinu/Dorozhka-dlya-razbega-rezinovaya-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/oborudovanie-dlya-pryzhkov-v-dlinu/dorozhka-dlya-razbega-rezinovaya-5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/oborudovanie-dlya-pryzhkov-v-dlinu/ruletka-geodezicheskaya-metallicheskoe-polotno-50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/oborudovanie-dlya-pryzhkov-v-vysotu/mat-dlya-prizemleniy-i-otrabotki-broskov/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/oborudovanie-dlya-pryzhkov-v-vysotu/Zona-prizemleniya-3m-4m-0-4m-porolon-tent/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/oborudovanie-dlya-pryzhkov-v-vysotu/Planka-dlya-pryzhkov-v-vysotu-fiberglassovaya-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/oborudovanie-dlya-pryzhkov-v-vysotu/Planka-dlya-pryzhkov-v-vysotu-iz-alyuminievogo-splava-D16T/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/oborudovanie-dlya-pryzhkov-v-vysotu/Planka-dlya-pryzhkov-v-vysotu-iz-alyuminievogo-splava-D16T/?sku=6644" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/oborudovanie-dlya-pryzhkov-v-vysotu/Stoyka-dlya-pryzhkov-v-vysotu/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/oborudovanie-dlya-pryzhkov-v-vysotu/Stoyka-dlya-pryzhkov-v-vysotu/?sku=6653" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/legkaya-atletika/oborudovanie-dlya-pryzhkov-v-vysotu/izmeritel-vysoty-sportivnykh-setok-razbornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/lyzhnyy-sport/stoyka-start-finish-nomera/Nomera-na-rezinkakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/lyzhnyy-sport/stoyka-start-finish-nomera/nomer-startovyy-dvukhstoronniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/lyzhnyy-sport/stoyka-start-finish-nomera/Stoyka-Start-ili-Finish-banner-na-metallicheskom-karkase/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/lyzhnyy-sport/krepleniya/kreplenie-lyzhnoe-75-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stoyka-dlya-lyzh-pristennaya-na-10-par/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stoyka-stellazh-dlya-sushki-botinok/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nagradnaya-simvolika/kubki-chasha/nabor-kubkov-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nagradnaya-simvolika/kubki-chasha/nabor-kubkov-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nagradnaya-simvolika/kubki-chasha/nabor-kubkov-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nagradnaya-simvolika/kubki-chasha/nabor-kubkov-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nagradnaya-simvolika/kubki-chasha/nabor-kubkov-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nagradnaya-simvolika/kubki-chasha/nabor-kubkov-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nagradnaya-simvolika/kubki-chasha/nabor-kubkov-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nagradnaya-simvolika/medali-pedestaly/Medal'-1-2-3-mesta/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nagradnaya-simvolika/medali-pedestaly/P'yedestal-pobediteley-iz-fanery-razbornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nagradnaya-simvolika/medali-pedestaly/pedestal-pobediteley-fanera-na-metallicheskom-karkase-razbornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolno-igrovye-vidy-sporta/shakhmaty-shashki-domino-chasy/Shakhmaty-grossmeysterskie/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolno-igrovye-vidy-sporta/shakhmaty-shashki-domino-chasy/Shakhmaty-massovye/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolno-igrovye-vidy-sporta/shakhmaty-shashki-domino-chasy/Domino/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolno-igrovye-vidy-sporta/shakhmaty-shashki-domino-chasy/Shashki/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolno-igrovye-vidy-sporta/shakhmaty-shashki-domino-chasy/shashki-derevyannye-s-derevyannoy-doskoy-290290mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolno-igrovye-vidy-sporta/shakhmaty-shashki-domino-chasy/Doska-kartonnaya-dlya-shashek/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolno-igrovye-vidy-sporta/shakhmaty-shashki-domino-chasy/Shakhmatnye-chasy/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolno-igrovye-vidy-sporta/shakhmaty-shashki-domino-chasy/demonstratsionnye-shakhmaty-magnitnye-73kh73kh35-santimetrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolno-igrovye-vidy-sporta/shakhmaty-shashki-domino-chasy/demonstratsionnye-shakhmaty-i-shashki-magnitnye-0-73x0-73x0-035-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolnyy-tennis/stoly-tablo-razdelitelnye-borta/Stol-dlya-nastol'nogo-tennisa-START-LINE-OLYMPIC-s-kolesami/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolnyy-tennis/stoly-tablo-razdelitelnye-borta/stol-dlya-nastolnogo-tennisa-s-kolesami-start-line-olympic/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolnyy-tennis/stoly-tablo-razdelitelnye-borta/Stol-dlya-nastol'nogo-tennisa-vsepogodnyy-START-LINE-GAME-OUTDOOR-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolnyy-tennis/stoly-tablo-razdelitelnye-borta/Stol-dlya-nastol'nogo-tennisa-START-LINE-Champion-25mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolnyy-tennis/stoly-tablo-razdelitelnye-borta/schetchik-sudeyskiy-start-line-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolnyy-tennis/stoly-tablo-razdelitelnye-borta/ograditelnyy-barer-razmer-2000-kh-700-kh-500--2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolnyy-tennis/stoly-tablo-razdelitelnye-borta/tablo-dlya-nastolnogo-tennisa-perekidnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolnyy-tennis/pushka-raketki-setki-shariki/Setka-dlya-nastol'nogo-tennisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolnyy-tennis/pushka-raketki-setki-shariki/setka-dlya-nastolnogo-tennisa-torres-hobby-v-komplekte-s-met-stoykami-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolnyy-tennis/pushka-raketki-setki-shariki/Kreplenie-dlya-nastol'nogo-tennisa-usilennoe-s-setkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolnyy-tennis/pushka-raketki-setki-shariki/Shariki-dlya-nastol'nogo-tennisa-6-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolnyy-tennis/pushka-raketki-setki-shariki/myach-dlya-nastolnogo-tennisa-torres-training-1-oranzhevyy-6-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolnyy-tennis/pushka-raketki-setki-shariki/Raketka-dlya-nastol'nogo-tennisa-lybitelskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolnyy-tennis/pushka-raketki-setki-shariki/raketka-dlya-nastolnogo-tennisa-torres-control-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolnyy-tennis/pushka-raketki-setki-shariki/raketka-dlya-nastolnogo-tennisa-torres-profi-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolnyy-tennis/pushka-raketki-setki-shariki/nabor-dlya-nastolnogo-torres-control-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/nastolnyy-tennis/pushka-raketki-setki-shariki/trenazher-dlya-nastolnogo-tennisa-h600/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-sdahi-normativov/dorozhka-dlya-razbega-universalnaya-modulnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-sdahi-normativov/doska-dlya-pressa-s-fiksirovannym-polozheniem-nog/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-sdahi-normativov/dorozhka-razmetochnaya-dlya-pryzhkov-v-dlinu-s-mesta/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-sdahi-normativov/stend-informatsionnyy-nastennyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-sdahi-normativov/upory-dlya-otzhimaniy-brusya-napolnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-sdahi-normativov/schetchik-stanok-dlya-otzhimaniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-sdahi-normativov/nizkaya-perekladina-dlya-podtyagivaniya-iz-visa-lezha/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-sdahi-normativov/lineyka-dlya-pryzhkov-v-dlinu-s-mesta_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-sdahi-normativov/ploshchadka-dlya-podyoma-giri/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-sdahi-normativov/skamya-dlya-izmereniya-gibkosti-/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-sdahi-normativov/dorozhka-dlya-pryzhkov-v-dlinu-s-mesta/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/shkafy/Shkaf-dlya-odezhdy-odnosektsionnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/shkafy/Shkaf-dlya-sportinventarya-metallicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/shkafy/Shkaf-metallicheskiy-dvukhsektsionnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/kronshteyn-dlya-khraneniya-myachey-gimnasticheskikh/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/stoyka-dlya-lyzh-pristennaya-na-10-par/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/Stoyka-dlya-lyzh-dvukhstoronnyaya-na-kolesakh-s-kryuchkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/Stoyka-dlya-lyzh-dvukhstoronnyaya-na-kolesakh-s-kryuchkami/?sku=7678" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/stoyka-stellazh-dlya-khraneniya-lyzhnykh-botinok-6-polok_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/stoyka-stellazh-dlya-sushki-botinok/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/stellazh-dlya-khokkeynykh-klyushek/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/stellazh-dlya-khraneniya-gimnasticheskikh-myachey/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/stellazh-dlya-khraneniya-snoubordov/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/stellazh-dlya-khraneniya-sportivnogo-inventarya-6-polok/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/kronshteyn-dlya-skakalok-nastennyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/stellazh-iz-metallicheskoy-setki-dlya-khraneniya-sportinventaryas-zamkom-na-kolesikakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/stellazh-dlya-komplekta-silovoy-gimnastiki/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/stoyka-dlya-medbolov-i-nabivnykh-myachey-5-polok-na-kolesikakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/telezhka-derevyannaya-dlya-sportinventarya-3-polki-na-kolesakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/telezhka-dlya-myachey-na-kolesikakh-skladnaya-dlina-650-mm-shirina-650-mm-glubina-450-mmvysota-1100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/stellazh-dlya-khraneniya-myachey-odnostoronniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/skameyki-banketki/banketka-dlya-razdevalok-14m/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/skameyki-banketki/Skameyka-dlya-razdevalok-odnostoronnyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/skameyki-banketki/Skameyka-dlya-razdevalok-odnostoronnyaya/?sku=7698" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/skameyki-banketki/Skameyka-dlya-razdevalok-odnostoronnyaya/?sku=7699" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/skameyki-banketki/Skameyka-dlya-razdevalok-dvukhstoronnyaya-dlina-2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/skameyki-banketki/Skameyka-dlya-razdevalok-odnostoronnyaya-bez-kryuchkov-so-spinkoy-dlina-2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/skameyki-banketki/Skameyka-dlya-razdevalki-bez-spinki-i-kryuchkov/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/skameyki-banketki/Skameyka-dlya-razdevalki-bez-spinki-i-kryuchkov/?sku=7708" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-razdevalok/skameyki-banketki/Skameyka-dlya-razdevalki-bez-spinki-i-kryuchkov/?sku=7709" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/myagkie-moduli-sukhie-basseyny/mat-raznotsvetnyy-180sm-kh-60sm-kh-10sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Kovrik-so-sledochkami-3-tsvetnyy-iz-3-chastey/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/myagkie-moduli-sukhie-basseyny/modul-trapetsiya-bolshoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/myagkie-moduli-sukhie-basseyny/Shariki-dlya-sukhogo-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/izdeliya-iz-fanery-i-dereva/Brevno-2m-obshitoe-kovrolinom/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/izdeliya-iz-fanery-i-dereva/kub-fanernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/izdeliya-iz-fanery-i-dereva/kub-fanernyy/?sku=6235" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/izdeliya-iz-fanery-i-dereva/kub-fanernyy/?sku=6236" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/izdeliya-iz-fanery-i-dereva/kub-fanernyy/?sku=6237" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/izdeliya-iz-fanery-i-dereva/kub-fanernyy/?sku=6238" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/izdeliya-iz-fanery-i-dereva/bashnya-dlya-lazaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/izdeliya-iz-fanery-i-dereva/brevno-detskoe-polukrugloe-myagkoe-15m-napolnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/izdeliya-iz-fanery-i-dereva/korzina-dlya-gorizontalnogo-metaniya-myachey/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/izdeliya-iz-fanery-i-dereva/stoyka-dlya-pryzhkov-v-vysotu-detskaya-60-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/izdeliya-iz-fanery-i-dereva/stoyka-dlya-pryzhkov-v-vysotu-detskaya-130-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/izdeliya-iz-fanery-i-dereva/flazhok-na-derevyannoy-palochke/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/trenazhery-detskie/batut-dfc-jump-kids-48/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/trenazhery-detskie/Trenazher-Begovaya-dorozhka-detskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/trenazhery-detskie/Trenazher-Universal'naya-skam'ya-dlya-zhima-detskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/trenazhery-detskie/Trenazher-Velotrenazher-detskiy-bez-komp'yutera/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/trenazhery-detskie/Trenazher-Velotrenazher-detskiy-s-komp'yuterom/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/trenazhery-detskie/Trenazher-Khodiki-detskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/trenazhery-detskie/Trenazher-Greblya-detskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/trenazhery-detskie/Trenazher-Naezdnik-detskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/trenazhery-detskie/Trenazher-Stepper-s-ruchkoy-detskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/trenazhery-detskie/Trenazher-Greblya-detskiy-s-odnoy-ruchkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/trenazhery-detskie/igra-nabor-ostrovki-14sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/trenazhery-detskie/nabor-khokkeynyy-detskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/trenazhery-detskie/igra-mini-golf/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/ploskie-obruchi-lenty-s-koltsami/obruch-ploski/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/ploskie-obruchi-lenty-s-koltsami/obruch-ploski/?sku=6257" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/ploskie-obruchi-lenty-s-koltsami/obruch-ploski/?sku=6258" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/ploskie-obruchi-lenty-s-koltsami/obruch-ploski/?sku=6259" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/ploskie-obruchi-lenty-s-koltsami/obruch-ploski/?sku=6260" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/ploskie-obruchi-lenty-s-koltsami/obruch-ploski/?sku=6261" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/ploskie-obruchi-lenty-s-koltsami/klipsa-dlya-ploskogo-obrucha/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/ploskie-obruchi-lenty-s-koltsami/klipsa-palka-palka/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/ploskie-obruchi-lenty-s-koltsami/Klipsa-s-perekladinoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/ploskie-obruchi-lenty-s-koltsami/lenta-gimnasticheskaya-s-koltsom/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/ploskie-obruchi-lenty-s-koltsami/lenta-gimnasticheskaya-s-koltsom/?sku=6247" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/dugi-dlya-podlezaniya/duga-dlya-podlezaniya-alyuminiy-tsvetnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/dugi-dlya-podlezaniya/duga-dlya-podlezaniya-alyuminiy-tsvetnaya/?sku=6289" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/dugi-dlya-podlezaniya/duga-dlya-podlezaniya-alyuminiy-tsvetnaya/?sku=6290" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/dugi-dlya-podlezaniya/duga-dlya-podlezaniyafanera-iz-fanery/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/dugi-dlya-podlezaniya/duga-dlya-podlezaniyafanera-iz-fanery/?sku=6275" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/dugi-dlya-podlezaniya/duga-dlya-podlezaniyafanera-iz-fanery/?sku=6276" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/dugi-dlya-podlezaniya/duga-dlya-podlezaniyafanera-iz-fanery/?sku=6277" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/dugi-dlya-podlezaniya/duga-dlya-podlezaniyafanera-iz-fanery/?sku=6278" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/dugi-dlya-podlezaniya/komplekt-dug-dlya-podlezaniya-4-raznovysokie-dugi/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/ganteli-i-giri---sportivnoe-oborudovanie-dlya-detskogo-sada/giri-rezinovye-tzapolnyayutsya-vodoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/ganteli-i-giri---sportivnoe-oborudovanie-dlya-detskogo-sada/ganteli-05-kg-2sht-pustye/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/ganteli-i-giri---sportivnoe-oborudovanie-dlya-detskogo-sada/ganteli-1-kg-2sht-pustye/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/myach-massazhniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/myach-massazhniy/?sku=6328" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/myach-massazhniy/?sku=6330" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/myach-massazhniy/?sku=93195" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/myach-massazhniy/?sku=93196" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/myach-massazhniy/?sku=93197" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/myach-massazhniy/?sku=93198" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/myach-massazhniy/?sku=93199" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/myach-massazhniy/?sku=93200" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/myach-massazhniy/?sku=6329" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/myach-massazhniy/?sku=93202" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/myach-massazhniy/?sku=93203" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/myach-massazhniy/?sku=6331" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/myach-massazhniy/?sku=93204" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/myach-massazhniy/?sku=93205" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/myach-massazhniy/?sku=93201" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/balansirovochnaya-doska-disk/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/balansirovochnaya-doska-disk-40-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/dorozhka-massazhnaya-plastikovaya-150-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/dorozhka-massazhnaya-zmeyka-shagayka/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/dorozhka-zmeyka---shagayka-5-tabletok/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/dorozhka-balansir-zig-zag/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/lestnitsa-koordinatsionnaya-12-stupeney-51sm-kh-540sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/kovrik-massazhnyy-nabor-iz-8-moduley/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/kovrik-massazhnyy-6-moduley-24-5-24-5-1-4sm-multikolor/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/kanat-s-uzlami-dlya-lazaniya-23-m-diametr-3-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/Kovrik-so-sledochkami-3-tsvetnyy-iz-3-chastey/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/Lestnitsa-stremyanka-detskaya-100-80-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/Lestnitsa-polukruglaya-kachalka/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/koltso-massazhnoe-17-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/valik-massazhnyy-dlina-25-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/sportivnaya-forma/getry-shchitki/Getry-futbol'nye/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/sportivnaya-forma/getry-shchitki/getry-futbtorres-sport-team/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/sportivnaya-forma/getry-shchitki/Shchitki-futbol'nye/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/sportivnaya-forma/getry-shchitki/shchitki-futbolnye-torres-training/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/sportivnaya-forma/getry-shchitki/shchitkifutbolnye-torres-club/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/sportivnaya-forma/manishki-i-nomera-igrokov/Manishka-setchataya/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/sportivnaya-forma/manishki-i-nomera-igrokov/manishka-trenirovochnaya-dvustoronnyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/sportivnaya-forma/manishki-i-nomera-igrokov/manishka-torres-dvukhstoronnyaya-zhyelto-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/sportivnaya-forma/manishki-i-nomera-igrokov/manishka-torres-dvukhstoronnyaya-zyelyeno-oranzhyevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/sportivnaya-forma/manishki-i-nomera-igrokov/manishka-s-dvukhstoronnim-nomerom/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/trenazhery/kardiotrenazhery/begovye-dorozhki/begovaya-dorozhka-dfc-runner-t810-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/trenazhery/kardiotrenazhery/begovye-dorozhki/begovaya-dorozhka-freemotion-t87/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/trenazhery/kardiotrenazhery/begovye-dorozhki/begovaya-dorozhka-dfc-sentra-t123b/" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/trenazhery/kardiotrenazhery/velotrenazhery/velotrenazher-gorizontalnyy-magnitnyy-dfc-b504rwo/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/trenazhery/kardiotrenazhery/ellipticheskie-trenazhery/ellipticheskiy-trenazher-freemotion-e106/" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/trenazhery/kardiotrenazhery/vibromassazhery/vibromassazher-dfc-vibro15/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/trenazhery/kardiotrenazhery/steppery/mini-stepper-s-poruchnem-povorotnyy-sc-s085g/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/trenazhery/silovye-stantsii/trenazher-tyaga-sverkhusnizu/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/trenazhery/silovye-stantsii/krossover-so-svobodnymi-vesami-dfc-d1001/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/trenazhery/silovye-stantsii/krossover-dfc-d1007/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/trenazhery/silovye-stantsii/mashina-smita-silovaya-rama-dfc-d886/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/trenazhery/silovye-stantsii/turnik-brusya-dfc-power-tower-g009c/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/trenazhery/skami-i-stoyki/skamya-silovaya-universalnaya-dfc-dz003y/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/trenazhery/rezinovye-kovriki/maty-pazly-dlya-fitnessa-i-trenazherov-razmer-50-kh-50-kh-0-8-sm-1-element-zyelyenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/trenazhery/rezinovye-kovriki/maty-pazly-dlya-fitnessa-i-trenazherov-razmer-50-kh-50-kh-0-8-sm-1-element-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/trenazhery/rezinovye-kovriki/maty-pazly-dlya-fitnessa-i-trenazherov-razmer-50-kh-50-kh-0-8-sm-1-element-zhyeltyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/trenazhery/rezinovye-kovriki/maty-pazly-dlya-fitnessa-i-trenazherov-razmer-50-kh-50-kh-0-8-sm-1-element-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/trenazhery/rezinovye-kovriki/maty---pazly-dlya-fitnessa-i-trenazherov-1-element-chyernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/turisticheskiy-inventar/kovriki/Kovrik-turisticheskiy-60-180sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/turisticheskiy-inventar/palatki/Palatka-turisticheskaya-2-mestnaya-s-ustanovochnym-komplektom/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/turisticheskiy-inventar/ryukzaki/Ryukzak-50l/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/turisticheskiy-inventar/ryukzaki/Ryukzak-40l/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/turisticheskiy-inventar/ryukzaki/Ryukzak-70l/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/turisticheskiy-inventar/ryukzaki/Ryukzak-60l/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/turisticheskiy-inventar/ryukzaki/Ryukzak-35l/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/turisticheskiy-inventar/aksessuary/Kompas/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/fitnes-aksessuary/Polusfera-BOSU-s-espanderami-nasosom/" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/fitnes-aksessuary/polusfera-bosu-diametr-63sm-v-komplekte-s-nozhnym-nasosom-i-espanderami/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/fitnes-aksessuary/massazhnaya-polusfera-diametr-150-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/fitnes-aksessuary/polusfera-massazhnaya-d-150-mm-s-otverstiem-dlya-gimnasticheskoy-palki/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/fitnes-aksessuary/Fitdisk-balansirovochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/fitnes-aksessuary/Rolik/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/fitnes-aksessuary/rolik-gimnasticheskiy-torres-dvoynoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/fitnes-aksessuary/rolik-gimnasticheskiy-torres/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/fitnes-aksessuary/Kovrik-dlya-aerobiki/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/fitnes-aksessuary/step-platforma-2-kh-urovnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/fitnes-aksessuary/Step-platforma-3-urovnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/fitnes-aksessuary/step-platforma-dlya-fitnesa-2-urovnya/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/fitnes-aksessuary/step-platforma-dlya-fitnesa-3-urovnya/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/fitnes-aksessuary/Upory-dlya-otzhimaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/fitnes-aksessuary/Disk-Zdorov'ye/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/fitnes-aksessuary/disk-zdorovya-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/fitnes-aksessuary/disk-zdorovya-plastikovyy-s-espanderami/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/fitnes-aksessuary/Zerkalo-1m-2m-0-04m-s-plenkoy-i-krepleniem/" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/fitnes-aksessuary/trekkingovye-palki-dlina-minmax-86135sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/fitnes-aksessuary/palki-dlya-skandinavskoy-khodby-dlin-ot-110-do-140-sm-iz-alyuminievogo-splava/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/stoyki/stoyka-dlya-bodibarov/" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/stoyki/stoyka-dlya-bodibarov-bolshaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/stoyki/stoyka-dlya-espanderov/" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/stoyki/stoyka-dlya-khraneniya-balans-stepov-platform-bosu/" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/stoyki/Komplekt-dlya-silovoy-gimnastiki-s-podvizhnym-stellazhom/" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/stoyki/komplekt-dlya-gruppovykh-zanyatiy-s-podvizhnym-stellazhom/" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/stanki-khoreograficheskie/Khoreograficheskiy-stanok-odnoryadnyy-napol'nyy-derevyannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/stanki-khoreograficheskie/Khoreograficheskiy-stanok-odnoryadnyy-nastennyy-derevyannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/stanki-khoreograficheskie/Khoreograficheskiy-stanok-dvukhryadnyy-napol'nyy-derevyannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/stanki-khoreograficheskie/Khoreograficheskiy-stanok-dvukhryadnyy-nastennyy-derevyannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/espandery/Espander-plechevoy-vzroslyy-5-rezinok/" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/espandery/Espander-plechevoy-podrostkovyy-5-rezinok/" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/espandery/Espander-plechevoy-metallicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/espandery/Zhgut-trenirovochnyy-polimernyy-elastichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/espandery/rezinovye-amortizatory-dlya-vypolneniya-silovykh-uprazhneniy-s-tsvetovoy-kodirovkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/espandery/Espander-kol'tsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/utyazheliteli/Utyazheliteli-sportivnye-2-0-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/utyazheliteli/Utyazheliteli-sportivnye-2-1-0-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/utyazheliteli/Utyazheliteli-sportivnye-2-1-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/utyazheliteli/Utyazheliteli-sportivnye-2-2-0-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/skakalki/skakalka-gimnasticheskaya-180sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/skakalki/skakalka-gimnasticheskaya-2-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/skakalki/Skakalka-gimnasticheskaya-280sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/skakalki/skakalka-gimnasticheskaya-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/skakalki/skakalka-gimnasticheskaya-380sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/skakalki/skakalka-torres-dlina-trosa---270-sm-medl-skorost-vrashcheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/skakalki/skakalka-vysokaya-skorost-vrashcheniya-280-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/obruch-plastmassoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/obruch-plastmassoviy/?sku=7466" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/obruch-plastmassoviy/?sku=7467" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/obruch-plastmassoviy/?sku=88176" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/obruch-plastmassoviy/?sku=7468" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/obruch-plastmassoviy/?sku=7469" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/obruch-plastmassoviy/?sku=7471" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/obruch-plastmassoviy/?sku=7472" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/obruch-plastmassoviy/?sku=93671" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-stal'noy/" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-stal'noy/?sku=7498" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-stal'noy/?sku=7499" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-900mm-stal'noy-dvukhtsvetnyy-900-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-900mm-stal'noy-riflenyy-900-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-900mm-stal'noy-RADUGA-900-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-900mm-stal'noy-utyazhelennyy-truba-20mm-1-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-900mm-stal'noy-LYuKS-truba-16mm-1-3-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-900mm-stal'noy-massazhnyy-pruzhinka-&#8470;1/" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-900mm-stal'noy-s-massazhnymi-sharikami-900gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-900mm-stal'noy-s-massazhnymi-nasadkami-900gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-900mm-stal'noy-utyazhelennyy-LYuKS-truba-20mm-1-6-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-750mm-KOMFORT-tolshchina-30mm-900gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-900mm-KOMFORT-tolshchina-30mm-900gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-900mm-KOMFORT-tolshchina-40mm-1-3kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-900mm-KOMFORT-30-utyazhelennyy-1-4-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-900mm-KOMFORT-tolshchina-50mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-1100mm-truba-16mm-1250gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-1100mm-truba-20mm-1550gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-alyuminievyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-alyuminievyy/?sku=7513" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-alyuminievyy/?sku=7514" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-alyuminievyy/?sku=7515" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-alyuminievyy-krashenyy/?sku=7524" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-alyuminievyy-krashenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-alyuminievyy-krashenyy/?sku=7526" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/Obruch-gimnasticheskiy-alyuminievyy-krashenyy/?sku=7527" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/obruchi-gimnasticheskie/obruch-gimnasticheskiy-f900mm-alyuminievyy-krashenyy-dvukhtsvetnyy-360gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/ganteli-dlya-fitnesa/gantel-vinilovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/ganteli-dlya-fitnesa/gantel-vinilovaya/?sku=7378" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/ganteli-dlya-fitnesa/gantel-vinilovaya/?sku=7379" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/ganteli-dlya-fitnesa/gantel-vinilovaya/?sku=7380" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/ganteli-dlya-fitnesa/gantel-vinilovaya/?sku=93192" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/ganteli-dlya-fitnesa/gantel-vinilovaya/?sku=7382" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/ganteli-dlya-fitnesa/gantel-vinilovaya/?sku=7384" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/ganteli-dlya-fitnesa/gantel-vinilovaya/?sku=7386" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/ganteli-dlya-fitnesa/gantel-vinilovaya/?sku=93190" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/ganteli-dlya-fitnesa/gantel-vinilovaya/?sku=93191" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/ganteli-dlya-fitnesa/ganteli-plastikovye/" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/ganteli-dlya-fitnesa/ganteli-plastikovye/?sku=7398" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/ganteli-dlya-fitnesa/ganteli-plastikovye/?sku=7399" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/ganteli-dlya-fitnesa/ganteli-plastikovye/?sku=7400" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/ganteli-dlya-fitnesa/ganteli-plastikovye/?sku=7401" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/ganteli-dlya-fitnesa/ganteli-plastikovye/?sku=7402" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/ganteli-dlya-fitnesa/ganteli-plastikovye/?sku=93400" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/ganteli-dlya-fitnesa/ganteli-plastikovye/?sku=93401" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/ganteli-dlya-fitnesa/ganteli-plastikovye/?sku=93403" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/ganteli-dlya-fitnesa/ganteli-plastikovye/?sku=93404" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/palki-gimnasticheskie/bodibar/" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/palki-gimnasticheskie/bodibar/?sku=7244" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/palki-gimnasticheskie/bodibar/?sku=7245" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/palki-gimnasticheskie/bodibar/?sku=7246" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/palki-gimnasticheskie/bodibar/?sku=7247" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/palki-gimnasticheskie/bodibar/?sku=7248" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/palki-gimnasticheskie/bodibar/?sku=7249" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/palki-gimnasticheskie/bodibar/?sku=7250" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/palki-gimnasticheskie/palka-gimnasticheskaya-derevyannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/palki-gimnasticheskie/palka-gimnasticheskaya-derevyannaya/?sku=7314" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/palki-gimnasticheskie/palka-gimnasticheskaya-derevyannaya/?sku=7315" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/palki-gimnasticheskie/palka-gimnasticheskaya-derevyannaya/?sku=7316" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/palki-gimnasticheskie/palka-gimnasticheskaya-derevyannaya/?sku=7317" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/palki-gimnasticheskie/palka-gimnasticheskaya-derevyannaya/?sku=7318" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/palki-gimnasticheskie/palka-gimnasticheskaya-plastmassovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/palki-gimnasticheskie/palka-gimnasticheskaya-plastmassovaya/?sku=7359" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/palki-gimnasticheskie/palka-gimnasticheskaya-plastmassovaya/?sku=7360" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/palki-gimnasticheskie/palka-gimnasticheskaya-plastmassovaya/?sku=93151" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/palki-gimnasticheskie/palka-gimnasticheskaya-plastmassovaya/?sku=93152" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/palki-gimnasticheskie/palka-gimnasticheskaya-plastmassovaya/?sku=93255" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/fitnes-i-khoreografiya/palki-gimnasticheskie/palka-gimnasticheskaya-plastmassovaya/?sku=93256" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Myach-gimnasticheskiy-85sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/florbol/vorota-dlya-florbola/vorota-dlya-florbola-115-160-sm-s-setkoy-razbornye/" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/florbol/klyushki-myachi/Myach-dlya-florbola/" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/florbol/klyushki-myachi/klyushka-dlya-florbola-bullit-start-80-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/florbol/klyushki-myachi/klyushka-florbolnaya-bullit-dlina-ruchki-90-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/florbol/klyushki-myachi/klyushka-dlya-florbola-bullit-start-70-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/vorota/vorota-plastikovye-11075-sm-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/vorota/vorota-plastikovye-165120-sm-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/setki/Setka-dlya-futbol'nykh-vorot-nit'-1-8mm-7-32m-2-44m-2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/setki/Setka-dlya-futbol'nykh-vorot-nit'-2-2mm-7-32m-2-44m-2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/setki/Setka-dlya-futbol'nykh-vorot-nit'-2-2mm-vorota-5m-2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/setki/Setka-dlya-futbol'nykh-vorot-nit'-3-1mm-7-32m-2-44m-2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/setki/Setka-dlya-futbol'nykh-vorot-nit'-3-1mm-vorota-5m-2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/setki/Setka-dlya-khraneniya-myachey/" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/fishki-flazhki/Fishki-dlya-obvodki/" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/fishki-flazhki/fishki-dlya-razmetki-polya-torres-40-sht-4-tsveta/" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/fishki-flazhki/fishki-dlya-razmetki-polya-10-sht-2-tsveta/" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/fishki-flazhki/stoyka-obvodnaya-s-flazhkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/fishki-flazhki/stoyka-dlya-obvodki/" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/fishki-flazhki/Flazhok-sudeyskiy-komplekt-2sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/fishki-flazhki/Nabor-sudeyskiy-v-sumke/" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/fishki-flazhki/takticheskaya-doska-dlya-futbola/" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/fishki-flazhki/lestnitsa-dlya-trenirovok-torres-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/fishki-flazhki/barer-trenirovochnyy-plastmassovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/fishki-flazhki/barer-trenirovochnyy-futbolnyy-vysota-31-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/fishki-flazhki/barer-trenirovochnyy-futbolnyy-vysota-41-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/fishki-flazhki/barer-trenirovochnyy-futbolnyy-vysota-49-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/myachi/myach-futbolnyy-classic--5/" TargetMode="External"/><Relationship Id="rId_hyperlink_1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/myachi/myach-futbolnyy-torres-bm-300--3/" TargetMode="External"/><Relationship Id="rId_hyperlink_1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/myachi/myach-futbolnyy-torres-bm-300--4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/myachi/Myach-futbol'nyy-TORRES-BM300-&#8470;5/" TargetMode="External"/><Relationship Id="rId_hyperlink_1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/myachi/Myach-futbol'nyy-TORRES-Main-Stream-&#8470;4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/myachi/Myach-futbol'nyy-TORRES-Main-Stream-&#8470;5/" TargetMode="External"/><Relationship Id="rId_hyperlink_1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/myachi/myach-futbolnyy-torres-match--4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/myachi/myach-futzalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/myachi/Myach-dlya-futzala-TORRES-Futsal-Training-&#8470;4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/myachi/myach-futbolnyy--5-matchevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/myachi/baul-sumka-dlya-myachey-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/nasosy/nasos-dlya-myachey/" TargetMode="External"/><Relationship Id="rId_hyperlink_1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/nasosy/nasos-torres-dvoynogo-deystviya-15-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/nasosy/nasos-torres-dvoynogo-deystviya-30-sm-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/nasosy/nasos-20-sm-alyuminiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/nasosy/kompressor-elektricheskiy-volcano/" TargetMode="External"/><Relationship Id="rId_hyperlink_1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/nasosy/igla-dlya-nasosa-nabor/" TargetMode="External"/><Relationship Id="rId_hyperlink_1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/perchatki/perchatki-vratarya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/futbol/perchatki/perchatki-vrat-torres-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/khokkey/vorota/zashchita-na-khokkeynye-igrovye-vorota/" TargetMode="External"/><Relationship Id="rId_hyperlink_1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/khokkey/setki/Setka-khokkeynaya-2-2mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/khokkey/setki/Setka-khokkeynaya-3-1mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/khokkey/setki/750Setka-gasheniya-dlya-khokkeya-nit'-3-1mm-yacheyka-40-40mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/khokkey/shayby/Shayba-bol'shaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stk-sport.ru/khokkey/shayby/Shayba-malaya/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1524"/>
+  <dimension ref="A1:E1519"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E1524" sqref="E1524"/>
+      <selection activeCell="E1519" sqref="E1519"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="8"/>
@@ -12493,20201 +12478,20124 @@
       </c>
       <c r="C250" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D250" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E250" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" s="6">
         <v>1</v>
       </c>
       <c r="B251" s="11" t="s">
         <v>321</v>
       </c>
       <c r="C251" s="9" t="s">
         <v>322</v>
       </c>
       <c r="D251" s="8" t="s">
         <v>323</v>
       </c>
       <c r="E251" s="14">
-        <v>611</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="252" spans="1:5">
-      <c r="A252" s="6">
-[...5 lines deleted...]
-      <c r="C252" s="9" t="s">
+      <c r="A252" s="7" t="s">
         <v>324</v>
       </c>
-      <c r="D252" s="8" t="s">
+      <c r="B252" s="8"/>
+      <c r="C252" s="9"/>
+      <c r="D252" s="8"/>
+      <c r="E252" s="14"/>
+    </row>
+    <row r="253" spans="1:5">
+      <c r="A253" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B253" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C253" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D253" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E253" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
+      <c r="A254" s="6">
+        <v>1</v>
+      </c>
+      <c r="B254" s="11" t="s">
         <v>325</v>
       </c>
-      <c r="E252" s="14">
-[...4 lines deleted...]
-      <c r="A253" s="7" t="s">
+      <c r="C254" s="9" t="s">
         <v>326</v>
       </c>
-      <c r="B253" s="8"/>
-[...5 lines deleted...]
-      <c r="A254" s="5" t="s">
+      <c r="D254" s="8" t="s">
+        <v>327</v>
+      </c>
+      <c r="E254" s="14">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
+      <c r="A255" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="B255" s="8"/>
+      <c r="C255" s="9"/>
+      <c r="D255" s="8"/>
+      <c r="E255" s="14"/>
+    </row>
+    <row r="256" spans="1:5">
+      <c r="A256" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B254" s="10" t="s">
+      <c r="B256" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C254" s="12" t="s">
+      <c r="C256" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D254" s="13" t="s">
+      <c r="D256" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E254" s="15" t="s">
+      <c r="E256" s="15" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
-      <c r="A255" s="6">
+    <row r="257" spans="1:5">
+      <c r="A257" s="6">
         <v>1</v>
       </c>
-      <c r="B255" s="11" t="s">
-[...5 lines deleted...]
-      <c r="D255" s="8" t="s">
+      <c r="B257" s="11" t="s">
         <v>329</v>
       </c>
-      <c r="E255" s="14">
-[...4 lines deleted...]
-      <c r="A256" s="7" t="s">
+      <c r="C257" s="9" t="s">
         <v>330</v>
       </c>
-      <c r="B256" s="8"/>
-[...5 lines deleted...]
-      <c r="A257" s="5" t="s">
+      <c r="D257" s="8" t="s">
+        <v>331</v>
+      </c>
+      <c r="E257" s="14">
+        <v>2609</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
+      <c r="A258" s="7" t="s">
+        <v>332</v>
+      </c>
+      <c r="B258" s="8"/>
+      <c r="C258" s="9"/>
+      <c r="D258" s="8"/>
+      <c r="E258" s="14"/>
+    </row>
+    <row r="259" spans="1:5">
+      <c r="A259" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B257" s="10" t="s">
+      <c r="B259" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C257" s="12" t="s">
+      <c r="C259" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D257" s="13" t="s">
+      <c r="D259" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E257" s="15" t="s">
+      <c r="E259" s="15" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
-      <c r="A258" s="6">
+    <row r="260" spans="1:5">
+      <c r="A260" s="6">
         <v>1</v>
       </c>
-      <c r="B258" s="11" t="s">
-[...5 lines deleted...]
-      <c r="D258" s="8" t="s">
+      <c r="B260" s="11" t="s">
         <v>333</v>
       </c>
-      <c r="E258" s="14">
-[...4 lines deleted...]
-      <c r="A259" s="7" t="s">
+      <c r="C260" s="9" t="s">
         <v>334</v>
       </c>
-      <c r="B259" s="8"/>
-[...18 lines deleted...]
-        <v>8</v>
+      <c r="D260" s="8" t="s">
+        <v>335</v>
+      </c>
+      <c r="E260" s="14">
+        <v>10156</v>
       </c>
     </row>
     <row r="261" spans="1:5">
-      <c r="A261" s="6">
-[...5 lines deleted...]
-      <c r="C261" s="9" t="s">
+      <c r="A261" s="4" t="s">
         <v>336</v>
       </c>
-      <c r="D261" s="8" t="s">
+      <c r="B261" s="8"/>
+      <c r="C261" s="9"/>
+      <c r="D261" s="8"/>
+      <c r="E261" s="14"/>
+    </row>
+    <row r="262" spans="1:5">
+      <c r="A262" s="4" t="s">
         <v>337</v>
-      </c>
-[...6 lines deleted...]
-        <v>338</v>
       </c>
       <c r="B262" s="8"/>
       <c r="C262" s="9"/>
       <c r="D262" s="8"/>
       <c r="E262" s="14"/>
     </row>
     <row r="263" spans="1:5">
-      <c r="A263" s="5" t="s">
+      <c r="A263" s="4" t="s">
+        <v>338</v>
+      </c>
+      <c r="B263" s="8"/>
+      <c r="C263" s="9"/>
+      <c r="D263" s="8"/>
+      <c r="E263" s="14"/>
+    </row>
+    <row r="264" spans="1:5">
+      <c r="A264" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="B264" s="8"/>
+      <c r="C264" s="9"/>
+      <c r="D264" s="8"/>
+      <c r="E264" s="14"/>
+    </row>
+    <row r="265" spans="1:5">
+      <c r="A265" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B263" s="10" t="s">
+      <c r="B265" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C263" s="12" t="s">
+      <c r="C265" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D263" s="13" t="s">
+      <c r="D265" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E263" s="15" t="s">
+      <c r="E265" s="15" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
-      <c r="A264" s="6">
+    <row r="266" spans="1:5">
+      <c r="A266" s="6">
         <v>1</v>
       </c>
-      <c r="B264" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C264" s="9" t="s">
+      <c r="B266" s="11" t="s">
         <v>340</v>
       </c>
-      <c r="D264" s="8" t="s">
+      <c r="C266" s="9" t="s">
         <v>341</v>
       </c>
-      <c r="E264" s="14">
-[...4 lines deleted...]
-      <c r="A265" s="4" t="s">
+      <c r="D266" s="8" t="s">
         <v>342</v>
       </c>
-      <c r="B265" s="8"/>
-[...11 lines deleted...]
-      <c r="E266" s="14"/>
+      <c r="E266" s="14">
+        <v>3096</v>
+      </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" s="4" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="B267" s="8"/>
       <c r="C267" s="9"/>
       <c r="D267" s="8"/>
       <c r="E267" s="14"/>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" s="7" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="B268" s="8"/>
       <c r="C268" s="9"/>
       <c r="D268" s="8"/>
       <c r="E268" s="14"/>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B269" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C269" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D269" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E269" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" s="6">
         <v>1</v>
       </c>
       <c r="B270" s="11" t="s">
-        <v>346</v>
+        <v>118</v>
       </c>
       <c r="C270" s="9" t="s">
-        <v>347</v>
+        <v>119</v>
       </c>
       <c r="D270" s="8" t="s">
-        <v>348</v>
+        <v>120</v>
       </c>
       <c r="E270" s="14">
-        <v>3096</v>
+        <v>831</v>
       </c>
     </row>
     <row r="271" spans="1:5">
-      <c r="A271" s="4" t="s">
-[...5 lines deleted...]
-      <c r="E271" s="14"/>
+      <c r="A271" s="6">
+        <v>2</v>
+      </c>
+      <c r="B271" s="11" t="s">
+        <v>118</v>
+      </c>
+      <c r="C271" s="9" t="s">
+        <v>121</v>
+      </c>
+      <c r="D271" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="E271" s="14">
+        <v>1133</v>
+      </c>
     </row>
     <row r="272" spans="1:5">
-      <c r="A272" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E272" s="14"/>
+      <c r="A272" s="6">
+        <v>3</v>
+      </c>
+      <c r="B272" s="11" t="s">
+        <v>118</v>
+      </c>
+      <c r="C272" s="9" t="s">
+        <v>123</v>
+      </c>
+      <c r="D272" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="E272" s="14">
+        <v>1419</v>
+      </c>
     </row>
     <row r="273" spans="1:5">
-      <c r="A273" s="5" t="s">
+      <c r="A273" s="6">
         <v>4</v>
       </c>
-      <c r="B273" s="10" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="B273" s="11" t="s">
+        <v>118</v>
+      </c>
+      <c r="C273" s="9" t="s">
+        <v>125</v>
+      </c>
+      <c r="D273" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="E273" s="14">
+        <v>1706</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B274" s="11" t="s">
         <v>118</v>
       </c>
       <c r="C274" s="9" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="D274" s="8" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="E274" s="14">
-        <v>831</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B275" s="11" t="s">
         <v>118</v>
       </c>
       <c r="C275" s="9" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="D275" s="8" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="E275" s="14">
-        <v>1133</v>
+        <v>2295</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" s="6">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B276" s="11" t="s">
         <v>118</v>
       </c>
       <c r="C276" s="9" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="D276" s="8" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
       <c r="E276" s="14">
-        <v>1419</v>
+        <v>2597</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" s="6">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B277" s="11" t="s">
         <v>118</v>
       </c>
       <c r="C277" s="9" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="D277" s="8" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="E277" s="14">
-        <v>1706</v>
+        <v>2884</v>
       </c>
     </row>
     <row r="278" spans="1:5">
-      <c r="A278" s="6">
+      <c r="A278" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="B278" s="8"/>
+      <c r="C278" s="9"/>
+      <c r="D278" s="8"/>
+      <c r="E278" s="14"/>
+    </row>
+    <row r="279" spans="1:5">
+      <c r="A279" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B279" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B278" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A279" s="6">
+      <c r="C279" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B279" s="11" t="s">
-[...9 lines deleted...]
-        <v>2295</v>
+      <c r="D279" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E279" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" s="6">
+        <v>1</v>
+      </c>
+      <c r="B280" s="11" t="s">
+        <v>346</v>
+      </c>
+      <c r="C280" s="9" t="s">
+        <v>347</v>
+      </c>
+      <c r="D280" s="8" t="s">
+        <v>348</v>
+      </c>
+      <c r="E280" s="14">
+        <v>2176</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
+      <c r="A281" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="B281" s="8"/>
+      <c r="C281" s="9"/>
+      <c r="D281" s="8"/>
+      <c r="E281" s="14"/>
+    </row>
+    <row r="282" spans="1:5">
+      <c r="A282" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B282" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C282" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D282" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B280" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A281" s="6">
+      <c r="E282" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="B281" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A282" s="7" t="s">
+    </row>
+    <row r="283" spans="1:5">
+      <c r="A283" s="6">
+        <v>1</v>
+      </c>
+      <c r="B283" s="11" t="s">
+        <v>350</v>
+      </c>
+      <c r="C283" s="9" t="s">
         <v>351</v>
       </c>
-      <c r="B282" s="8"/>
-[...5 lines deleted...]
-      <c r="A283" s="5" t="s">
+      <c r="D283" s="8" t="s">
+        <v>352</v>
+      </c>
+      <c r="E283" s="14">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
+      <c r="A284" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="B284" s="8"/>
+      <c r="C284" s="9"/>
+      <c r="D284" s="8"/>
+      <c r="E284" s="14"/>
+    </row>
+    <row r="285" spans="1:5">
+      <c r="A285" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B283" s="10" t="s">
+      <c r="B285" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C283" s="12" t="s">
+      <c r="C285" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D283" s="13" t="s">
+      <c r="D285" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E283" s="15" t="s">
+      <c r="E285" s="15" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
-      <c r="A284" s="6">
+    <row r="286" spans="1:5">
+      <c r="A286" s="6">
         <v>1</v>
       </c>
-      <c r="B284" s="11" t="s">
-[...5 lines deleted...]
-      <c r="D284" s="8" t="s">
+      <c r="B286" s="11" t="s">
         <v>354</v>
       </c>
-      <c r="E284" s="14">
-[...4 lines deleted...]
-      <c r="A285" s="7" t="s">
+      <c r="C286" s="9" t="s">
         <v>355</v>
       </c>
-      <c r="B285" s="8"/>
-[...18 lines deleted...]
-        <v>8</v>
+      <c r="D286" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="E286" s="14">
+        <v>149</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B287" s="11" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C287" s="9" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D287" s="8" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="E287" s="14">
-        <v>260</v>
+        <v>149</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" s="7" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B288" s="8"/>
       <c r="C288" s="9"/>
       <c r="D288" s="8"/>
       <c r="E288" s="14"/>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B289" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C289" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D289" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E289" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" s="6">
         <v>1</v>
       </c>
       <c r="B290" s="11" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C290" s="9" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="D290" s="8" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="E290" s="14">
-        <v>149</v>
+        <v>2508</v>
       </c>
     </row>
     <row r="291" spans="1:5">
-      <c r="A291" s="6">
-[...5 lines deleted...]
-      <c r="C291" s="9" t="s">
+      <c r="A291" s="7" t="s">
         <v>364</v>
       </c>
-      <c r="D291" s="8" t="s">
+      <c r="B291" s="8"/>
+      <c r="C291" s="9"/>
+      <c r="D291" s="8"/>
+      <c r="E291" s="14"/>
+    </row>
+    <row r="292" spans="1:5">
+      <c r="A292" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B292" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C292" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D292" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E292" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
+      <c r="A293" s="6">
+        <v>1</v>
+      </c>
+      <c r="B293" s="11" t="s">
+        <v>114</v>
+      </c>
+      <c r="C293" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="D293" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="E293" s="14">
+        <v>1842</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
+      <c r="A294" s="7" t="s">
         <v>365</v>
       </c>
-      <c r="E291" s="14">
-[...13 lines deleted...]
-      <c r="A293" s="5" t="s">
+      <c r="B294" s="8"/>
+      <c r="C294" s="9"/>
+      <c r="D294" s="8"/>
+      <c r="E294" s="14"/>
+    </row>
+    <row r="295" spans="1:5">
+      <c r="A295" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B293" s="10" t="s">
+      <c r="B295" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C293" s="12" t="s">
+      <c r="C295" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D293" s="13" t="s">
+      <c r="D295" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E293" s="15" t="s">
+      <c r="E295" s="15" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
-      <c r="A294" s="6">
+    <row r="296" spans="1:5">
+      <c r="A296" s="6">
         <v>1</v>
       </c>
-      <c r="B294" s="11" t="s">
-[...35 lines deleted...]
-        <v>8</v>
+      <c r="B296" s="11" t="s">
+        <v>283</v>
+      </c>
+      <c r="C296" s="9" t="s">
+        <v>284</v>
+      </c>
+      <c r="D296" s="8" t="s">
+        <v>285</v>
+      </c>
+      <c r="E296" s="14">
+        <v>60</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B297" s="11" t="s">
-        <v>114</v>
+        <v>283</v>
       </c>
       <c r="C297" s="9" t="s">
-        <v>115</v>
+        <v>286</v>
       </c>
       <c r="D297" s="8" t="s">
-        <v>116</v>
+        <v>287</v>
       </c>
       <c r="E297" s="14">
-        <v>1842</v>
+        <v>109</v>
       </c>
     </row>
     <row r="298" spans="1:5">
-      <c r="A298" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E298" s="14"/>
+      <c r="A298" s="6">
+        <v>3</v>
+      </c>
+      <c r="B298" s="11" t="s">
+        <v>283</v>
+      </c>
+      <c r="C298" s="9" t="s">
+        <v>288</v>
+      </c>
+      <c r="D298" s="8" t="s">
+        <v>289</v>
+      </c>
+      <c r="E298" s="14">
+        <v>71</v>
+      </c>
     </row>
     <row r="299" spans="1:5">
-      <c r="A299" s="5" t="s">
+      <c r="A299" s="6">
         <v>4</v>
       </c>
-      <c r="B299" s="10" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="B299" s="11" t="s">
+        <v>283</v>
+      </c>
+      <c r="C299" s="9" t="s">
+        <v>290</v>
+      </c>
+      <c r="D299" s="8" t="s">
+        <v>291</v>
+      </c>
+      <c r="E299" s="14">
+        <v>77</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B300" s="11" t="s">
         <v>283</v>
       </c>
       <c r="C300" s="9" t="s">
-        <v>284</v>
+        <v>292</v>
       </c>
       <c r="D300" s="8" t="s">
-        <v>285</v>
+        <v>293</v>
       </c>
       <c r="E300" s="14">
-        <v>60</v>
+        <v>110</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B301" s="11" t="s">
         <v>283</v>
       </c>
       <c r="C301" s="9" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
       <c r="D301" s="8" t="s">
-        <v>287</v>
+        <v>295</v>
       </c>
       <c r="E301" s="14">
-        <v>109</v>
+        <v>293</v>
       </c>
     </row>
     <row r="302" spans="1:5">
-      <c r="A302" s="6">
-[...13 lines deleted...]
-      </c>
+      <c r="A302" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="B302" s="8"/>
+      <c r="C302" s="9"/>
+      <c r="D302" s="8"/>
+      <c r="E302" s="14"/>
     </row>
     <row r="303" spans="1:5">
-      <c r="A303" s="6">
+      <c r="A303" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B303" s="11" t="s">
-[...9 lines deleted...]
-        <v>77</v>
+      <c r="B303" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C303" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D303" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E303" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" s="6">
+        <v>1</v>
+      </c>
+      <c r="B304" s="11" t="s">
+        <v>367</v>
+      </c>
+      <c r="C304" s="9" t="s">
+        <v>368</v>
+      </c>
+      <c r="D304" s="8" t="s">
+        <v>369</v>
+      </c>
+      <c r="E304" s="14">
+        <v>6017</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
+      <c r="A305" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="B305" s="8"/>
+      <c r="C305" s="9"/>
+      <c r="D305" s="8"/>
+      <c r="E305" s="14"/>
+    </row>
+    <row r="306" spans="1:5">
+      <c r="A306" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B306" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B304" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A305" s="6">
+      <c r="C306" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B305" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A306" s="7" t="s">
+      <c r="D306" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E306" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
+      <c r="A307" s="6">
+        <v>1</v>
+      </c>
+      <c r="B307" s="11" t="s">
+        <v>371</v>
+      </c>
+      <c r="C307" s="9" t="s">
         <v>372</v>
       </c>
-      <c r="B306" s="8"/>
-[...5 lines deleted...]
-      <c r="A307" s="5" t="s">
+      <c r="D307" s="8" t="s">
+        <v>373</v>
+      </c>
+      <c r="E307" s="14">
+        <v>2840</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
+      <c r="A308" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="B308" s="8"/>
+      <c r="C308" s="9"/>
+      <c r="D308" s="8"/>
+      <c r="E308" s="14"/>
+    </row>
+    <row r="309" spans="1:5">
+      <c r="A309" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B307" s="10" t="s">
+      <c r="B309" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C307" s="12" t="s">
+      <c r="C309" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D307" s="13" t="s">
+      <c r="D309" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E307" s="15" t="s">
+      <c r="E309" s="15" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
-      <c r="A308" s="6">
+    <row r="310" spans="1:5">
+      <c r="A310" s="6">
         <v>1</v>
       </c>
-      <c r="B308" s="11" t="s">
-[...5 lines deleted...]
-      <c r="D308" s="8" t="s">
+      <c r="B310" s="11" t="s">
         <v>375</v>
       </c>
-      <c r="E308" s="14">
-[...4 lines deleted...]
-      <c r="A309" s="7" t="s">
+      <c r="C310" s="9" t="s">
         <v>376</v>
       </c>
-      <c r="B309" s="8"/>
-[...5 lines deleted...]
-      <c r="A310" s="5" t="s">
+      <c r="D310" s="8" t="s">
+        <v>377</v>
+      </c>
+      <c r="E310" s="14">
+        <v>18970</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
+      <c r="A311" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="B311" s="8"/>
+      <c r="C311" s="9"/>
+      <c r="D311" s="8"/>
+      <c r="E311" s="14"/>
+    </row>
+    <row r="312" spans="1:5">
+      <c r="A312" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B310" s="10" t="s">
+      <c r="B312" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C310" s="12" t="s">
+      <c r="C312" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D310" s="13" t="s">
+      <c r="D312" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E310" s="15" t="s">
+      <c r="E312" s="15" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
-      <c r="A311" s="6">
+    <row r="313" spans="1:5">
+      <c r="A313" s="6">
         <v>1</v>
       </c>
-      <c r="B311" s="11" t="s">
-[...5 lines deleted...]
-      <c r="D311" s="8" t="s">
+      <c r="B313" s="11" t="s">
         <v>379</v>
       </c>
-      <c r="E311" s="14">
-[...4 lines deleted...]
-      <c r="A312" s="7" t="s">
+      <c r="C313" s="9" t="s">
         <v>380</v>
       </c>
-      <c r="B312" s="8"/>
-[...5 lines deleted...]
-      <c r="A313" s="5" t="s">
+      <c r="D313" s="8" t="s">
+        <v>381</v>
+      </c>
+      <c r="E313" s="14">
+        <v>10117</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
+      <c r="A314" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="B314" s="8"/>
+      <c r="C314" s="9"/>
+      <c r="D314" s="8"/>
+      <c r="E314" s="14"/>
+    </row>
+    <row r="315" spans="1:5">
+      <c r="A315" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B313" s="10" t="s">
+      <c r="B315" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C313" s="12" t="s">
+      <c r="C315" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D313" s="13" t="s">
+      <c r="D315" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E313" s="15" t="s">
+      <c r="E315" s="15" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
-      <c r="A314" s="6">
+    <row r="316" spans="1:5">
+      <c r="A316" s="6">
         <v>1</v>
       </c>
-      <c r="B314" s="11" t="s">
-[...5 lines deleted...]
-      <c r="D314" s="8" t="s">
+      <c r="B316" s="11" t="s">
         <v>383</v>
       </c>
-      <c r="E314" s="14">
-[...4 lines deleted...]
-      <c r="A315" s="7" t="s">
+      <c r="C316" s="9" t="s">
         <v>384</v>
       </c>
-      <c r="B315" s="8"/>
-[...5 lines deleted...]
-      <c r="A316" s="5" t="s">
+      <c r="D316" s="8" t="s">
+        <v>385</v>
+      </c>
+      <c r="E316" s="14">
+        <v>17516</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
+      <c r="A317" s="7" t="s">
+        <v>386</v>
+      </c>
+      <c r="B317" s="8"/>
+      <c r="C317" s="9"/>
+      <c r="D317" s="8"/>
+      <c r="E317" s="14"/>
+    </row>
+    <row r="318" spans="1:5">
+      <c r="A318" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B316" s="10" t="s">
+      <c r="B318" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C316" s="12" t="s">
+      <c r="C318" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D316" s="13" t="s">
+      <c r="D318" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E316" s="15" t="s">
+      <c r="E318" s="15" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
-      <c r="A317" s="6">
+    <row r="319" spans="1:5">
+      <c r="A319" s="6">
         <v>1</v>
       </c>
-      <c r="B317" s="11" t="s">
-[...5 lines deleted...]
-      <c r="D317" s="8" t="s">
+      <c r="B319" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="D319" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E319" s="14">
+        <v>26425</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
+      <c r="A320" s="4" t="s">
         <v>387</v>
       </c>
-      <c r="E317" s="14">
-[...4 lines deleted...]
-      <c r="A318" s="7" t="s">
+      <c r="B320" s="8"/>
+      <c r="C320" s="9"/>
+      <c r="D320" s="8"/>
+      <c r="E320" s="14"/>
+    </row>
+    <row r="321" spans="1:5">
+      <c r="A321" s="4" t="s">
         <v>388</v>
-      </c>
-[...41 lines deleted...]
-        <v>392</v>
       </c>
       <c r="B321" s="8"/>
       <c r="C321" s="9"/>
       <c r="D321" s="8"/>
       <c r="E321" s="14"/>
     </row>
     <row r="322" spans="1:5">
-      <c r="A322" s="5" t="s">
+      <c r="A322" s="7" t="s">
+        <v>389</v>
+      </c>
+      <c r="B322" s="8"/>
+      <c r="C322" s="9"/>
+      <c r="D322" s="8"/>
+      <c r="E322" s="14"/>
+    </row>
+    <row r="323" spans="1:5">
+      <c r="A323" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B322" s="10" t="s">
+      <c r="B323" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C322" s="12" t="s">
+      <c r="C323" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D322" s="13" t="s">
+      <c r="D323" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E322" s="15" t="s">
+      <c r="E323" s="15" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
-      <c r="A323" s="6">
+    <row r="324" spans="1:5">
+      <c r="A324" s="6">
         <v>1</v>
       </c>
-      <c r="B323" s="11" t="s">
-[...19 lines deleted...]
-      <c r="E324" s="14"/>
+      <c r="B324" s="11" t="s">
+        <v>206</v>
+      </c>
+      <c r="C324" s="9" t="s">
+        <v>207</v>
+      </c>
+      <c r="D324" s="8" t="s">
+        <v>208</v>
+      </c>
+      <c r="E324" s="14">
+        <v>2439</v>
+      </c>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" s="4" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="B325" s="8"/>
       <c r="C325" s="9"/>
       <c r="D325" s="8"/>
       <c r="E325" s="14"/>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" s="7" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="B326" s="8"/>
       <c r="C326" s="9"/>
       <c r="D326" s="8"/>
       <c r="E326" s="14"/>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B327" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C327" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D327" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E327" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" s="6">
         <v>1</v>
       </c>
       <c r="B328" s="11" t="s">
-        <v>206</v>
+        <v>392</v>
       </c>
       <c r="C328" s="9" t="s">
-        <v>207</v>
+        <v>393</v>
       </c>
       <c r="D328" s="8" t="s">
-        <v>208</v>
+        <v>394</v>
       </c>
       <c r="E328" s="14">
-        <v>2439</v>
+        <v>21593</v>
       </c>
     </row>
     <row r="329" spans="1:5">
-      <c r="A329" s="4" t="s">
-        <v>396</v>
+      <c r="A329" s="7" t="s">
+        <v>395</v>
       </c>
       <c r="B329" s="8"/>
       <c r="C329" s="9"/>
       <c r="D329" s="8"/>
       <c r="E329" s="14"/>
     </row>
     <row r="330" spans="1:5">
-      <c r="A330" s="7" t="s">
+      <c r="A330" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B330" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C330" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D330" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E330" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
+      <c r="A331" s="6">
+        <v>1</v>
+      </c>
+      <c r="B331" s="11" t="s">
+        <v>396</v>
+      </c>
+      <c r="C331" s="9" t="s">
         <v>397</v>
       </c>
-      <c r="B330" s="8"/>
-[...5 lines deleted...]
-      <c r="A331" s="5" t="s">
+      <c r="D331" s="8" t="s">
+        <v>398</v>
+      </c>
+      <c r="E331" s="14">
+        <v>13741</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
+      <c r="A332" s="7" t="s">
+        <v>399</v>
+      </c>
+      <c r="B332" s="8"/>
+      <c r="C332" s="9"/>
+      <c r="D332" s="8"/>
+      <c r="E332" s="14"/>
+    </row>
+    <row r="333" spans="1:5">
+      <c r="A333" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B331" s="10" t="s">
+      <c r="B333" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C331" s="12" t="s">
+      <c r="C333" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D331" s="13" t="s">
+      <c r="D333" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E331" s="15" t="s">
+      <c r="E333" s="15" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
-      <c r="A332" s="6">
+    <row r="334" spans="1:5">
+      <c r="A334" s="6">
         <v>1</v>
       </c>
-      <c r="B332" s="11" t="s">
-[...5 lines deleted...]
-      <c r="D332" s="8" t="s">
+      <c r="B334" s="11" t="s">
         <v>400</v>
       </c>
-      <c r="E332" s="14">
-[...4 lines deleted...]
-      <c r="A333" s="7" t="s">
+      <c r="C334" s="9" t="s">
         <v>401</v>
       </c>
-      <c r="B333" s="8"/>
-[...18 lines deleted...]
-        <v>8</v>
+      <c r="D334" s="8" t="s">
+        <v>402</v>
+      </c>
+      <c r="E334" s="14">
+        <v>113</v>
       </c>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B335" s="11" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="C335" s="9" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="D335" s="8" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="E335" s="14">
-        <v>13741</v>
+        <v>72</v>
       </c>
     </row>
     <row r="336" spans="1:5">
-      <c r="A336" s="7" t="s">
-        <v>405</v>
+      <c r="A336" s="4" t="s">
+        <v>406</v>
       </c>
       <c r="B336" s="8"/>
       <c r="C336" s="9"/>
       <c r="D336" s="8"/>
       <c r="E336" s="14"/>
     </row>
     <row r="337" spans="1:5">
-      <c r="A337" s="5" t="s">
+      <c r="A337" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="B337" s="8"/>
+      <c r="C337" s="9"/>
+      <c r="D337" s="8"/>
+      <c r="E337" s="14"/>
+    </row>
+    <row r="338" spans="1:5">
+      <c r="A338" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B337" s="10" t="s">
+      <c r="B338" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C337" s="12" t="s">
+      <c r="C338" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D337" s="13" t="s">
+      <c r="D338" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E337" s="15" t="s">
+      <c r="E338" s="15" t="s">
         <v>8</v>
-      </c>
-[...15 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="339" spans="1:5">
       <c r="A339" s="6">
+        <v>1</v>
+      </c>
+      <c r="B339" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="C339" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="D339" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="E339" s="14">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
+      <c r="A340" s="6">
         <v>2</v>
       </c>
-      <c r="B339" s="11" t="s">
+      <c r="B340" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="C340" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="D340" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="E340" s="14">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
+      <c r="A341" s="6">
+        <v>3</v>
+      </c>
+      <c r="B341" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="C341" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="D341" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="E341" s="14">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
+      <c r="A342" s="6">
+        <v>4</v>
+      </c>
+      <c r="B342" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="C342" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="D342" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="E342" s="14">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
+      <c r="A343" s="4" t="s">
+        <v>408</v>
+      </c>
+      <c r="B343" s="8"/>
+      <c r="C343" s="9"/>
+      <c r="D343" s="8"/>
+      <c r="E343" s="14"/>
+    </row>
+    <row r="344" spans="1:5">
+      <c r="A344" s="7" t="s">
         <v>409</v>
       </c>
-      <c r="C339" s="9" t="s">
-[...28 lines deleted...]
-      <c r="A342" s="5" t="s">
+      <c r="B344" s="8"/>
+      <c r="C344" s="9"/>
+      <c r="D344" s="8"/>
+      <c r="E344" s="14"/>
+    </row>
+    <row r="345" spans="1:5">
+      <c r="A345" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B342" s="10" t="s">
+      <c r="B345" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C342" s="12" t="s">
+      <c r="C345" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D342" s="13" t="s">
+      <c r="D345" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E342" s="15" t="s">
+      <c r="E345" s="15" t="s">
         <v>8</v>
-      </c>
-[...49 lines deleted...]
-        <v>529</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B346" s="11" t="s">
-        <v>69</v>
+        <v>410</v>
       </c>
       <c r="C346" s="9" t="s">
-        <v>76</v>
+        <v>411</v>
       </c>
       <c r="D346" s="8" t="s">
-        <v>77</v>
+        <v>412</v>
       </c>
       <c r="E346" s="14">
-        <v>747</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="347" spans="1:5">
-      <c r="A347" s="4" t="s">
-        <v>414</v>
+      <c r="A347" s="2" t="s">
+        <v>413</v>
       </c>
       <c r="B347" s="8"/>
       <c r="C347" s="9"/>
       <c r="D347" s="8"/>
       <c r="E347" s="14"/>
     </row>
     <row r="348" spans="1:5">
-      <c r="A348" s="7" t="s">
+      <c r="A348" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B348" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C348" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D348" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E348" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
+      <c r="A349" s="6">
+        <v>1</v>
+      </c>
+      <c r="B349" s="11" t="s">
+        <v>414</v>
+      </c>
+      <c r="C349" s="9" t="s">
         <v>415</v>
       </c>
-      <c r="B348" s="8"/>
-[...18 lines deleted...]
-        <v>8</v>
+      <c r="D349" s="8" t="s">
+        <v>416</v>
+      </c>
+      <c r="E349" s="14">
+        <v>19397</v>
       </c>
     </row>
     <row r="350" spans="1:5">
       <c r="A350" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B350" s="11" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="C350" s="9" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="D350" s="8" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="E350" s="14">
-        <v>1072</v>
+        <v>21140</v>
       </c>
     </row>
     <row r="351" spans="1:5">
-      <c r="A351" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E351" s="14"/>
+      <c r="A351" s="6">
+        <v>3</v>
+      </c>
+      <c r="B351" s="11" t="s">
+        <v>420</v>
+      </c>
+      <c r="C351" s="9" t="s">
+        <v>421</v>
+      </c>
+      <c r="D351" s="8" t="s">
+        <v>422</v>
+      </c>
+      <c r="E351" s="14">
+        <v>33371</v>
+      </c>
     </row>
     <row r="352" spans="1:5">
-      <c r="A352" s="5" t="s">
+      <c r="A352" s="6">
         <v>4</v>
       </c>
-      <c r="B352" s="10" t="s">
+      <c r="B352" s="11" t="s">
+        <v>423</v>
+      </c>
+      <c r="C352" s="9" t="s">
+        <v>424</v>
+      </c>
+      <c r="D352" s="8" t="s">
+        <v>425</v>
+      </c>
+      <c r="E352" s="14">
+        <v>35787</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
+      <c r="A353" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="B353" s="8"/>
+      <c r="C353" s="9"/>
+      <c r="D353" s="8"/>
+      <c r="E353" s="14"/>
+    </row>
+    <row r="354" spans="1:5">
+      <c r="A354" s="3" t="s">
+        <v>427</v>
+      </c>
+      <c r="B354" s="8"/>
+      <c r="C354" s="9"/>
+      <c r="D354" s="8"/>
+      <c r="E354" s="14"/>
+    </row>
+    <row r="355" spans="1:5">
+      <c r="A355" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B355" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C352" s="12" t="s">
+      <c r="C355" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D352" s="13" t="s">
+      <c r="D355" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E352" s="15" t="s">
+      <c r="E355" s="15" t="s">
         <v>8</v>
-      </c>
-[...49 lines deleted...]
-        <v>33371</v>
       </c>
     </row>
     <row r="356" spans="1:5">
       <c r="A356" s="6">
+        <v>1</v>
+      </c>
+      <c r="B356" s="11" t="s">
+        <v>428</v>
+      </c>
+      <c r="C356" s="9" t="s">
+        <v>429</v>
+      </c>
+      <c r="D356" s="8" t="s">
+        <v>430</v>
+      </c>
+      <c r="E356" s="14">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
+      <c r="A357" s="6">
+        <v>2</v>
+      </c>
+      <c r="B357" s="11" t="s">
+        <v>428</v>
+      </c>
+      <c r="C357" s="9" t="s">
+        <v>431</v>
+      </c>
+      <c r="D357" s="8" t="s">
+        <v>432</v>
+      </c>
+      <c r="E357" s="14">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
+      <c r="A358" s="6">
+        <v>3</v>
+      </c>
+      <c r="B358" s="11" t="s">
+        <v>428</v>
+      </c>
+      <c r="C358" s="9" t="s">
+        <v>433</v>
+      </c>
+      <c r="D358" s="8" t="s">
+        <v>434</v>
+      </c>
+      <c r="E358" s="14">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
+      <c r="A359" s="6">
         <v>4</v>
       </c>
-      <c r="B356" s="11" t="s">
-[...44 lines deleted...]
-        <v>8</v>
+      <c r="B359" s="11" t="s">
+        <v>428</v>
+      </c>
+      <c r="C359" s="9" t="s">
+        <v>435</v>
+      </c>
+      <c r="D359" s="8" t="s">
+        <v>436</v>
+      </c>
+      <c r="E359" s="14">
+        <v>1145</v>
       </c>
     </row>
     <row r="360" spans="1:5">
       <c r="A360" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B360" s="11" t="s">
-        <v>434</v>
+        <v>428</v>
       </c>
       <c r="C360" s="9" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="D360" s="8" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="E360" s="14">
-        <v>817</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="361" spans="1:5">
       <c r="A361" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B361" s="11" t="s">
-        <v>434</v>
+        <v>428</v>
       </c>
       <c r="C361" s="9" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="D361" s="8" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="E361" s="14">
-        <v>947</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="362" spans="1:5">
       <c r="A362" s="6">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B362" s="11" t="s">
-        <v>434</v>
+        <v>428</v>
       </c>
       <c r="C362" s="9" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="D362" s="8" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="E362" s="14">
-        <v>1084</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="363" spans="1:5">
       <c r="A363" s="6">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B363" s="11" t="s">
-        <v>434</v>
+        <v>428</v>
       </c>
       <c r="C363" s="9" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="D363" s="8" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E363" s="14">
-        <v>1145</v>
+        <v>2360</v>
       </c>
     </row>
     <row r="364" spans="1:5">
       <c r="A364" s="6">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B364" s="11" t="s">
-        <v>434</v>
+        <v>428</v>
       </c>
       <c r="C364" s="9" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="D364" s="8" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E364" s="14">
-        <v>1273</v>
+        <v>2549</v>
       </c>
     </row>
     <row r="365" spans="1:5">
       <c r="A365" s="6">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B365" s="11" t="s">
-        <v>434</v>
+        <v>428</v>
       </c>
       <c r="C365" s="9" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="D365" s="8" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="E365" s="14">
-        <v>1626</v>
+        <v>2917</v>
       </c>
     </row>
     <row r="366" spans="1:5">
       <c r="A366" s="6">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B366" s="11" t="s">
-        <v>434</v>
+        <v>428</v>
       </c>
       <c r="C366" s="9" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="D366" s="8" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E366" s="14">
-        <v>1995</v>
+        <v>3653</v>
       </c>
     </row>
     <row r="367" spans="1:5">
       <c r="A367" s="6">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="B367" s="11" t="s">
-        <v>434</v>
+        <v>428</v>
       </c>
       <c r="C367" s="9" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="D367" s="8" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E367" s="14">
-        <v>2360</v>
+        <v>4737</v>
       </c>
     </row>
     <row r="368" spans="1:5">
       <c r="A368" s="6">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="B368" s="11" t="s">
-        <v>434</v>
+        <v>428</v>
       </c>
       <c r="C368" s="9" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="D368" s="8" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="E368" s="14">
-        <v>2549</v>
+        <v>0</v>
       </c>
     </row>
     <row r="369" spans="1:5">
       <c r="A369" s="6">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="B369" s="11" t="s">
-        <v>434</v>
+        <v>428</v>
       </c>
       <c r="C369" s="9" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="D369" s="8" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="E369" s="14">
-        <v>2917</v>
+        <v>0</v>
       </c>
     </row>
     <row r="370" spans="1:5">
       <c r="A370" s="6">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B370" s="11" t="s">
-        <v>434</v>
+        <v>428</v>
       </c>
       <c r="C370" s="9" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="D370" s="8" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="E370" s="14">
-        <v>3653</v>
+        <v>0</v>
       </c>
     </row>
     <row r="371" spans="1:5">
       <c r="A371" s="6">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B371" s="11" t="s">
-        <v>434</v>
+        <v>459</v>
       </c>
       <c r="C371" s="9" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="D371" s="8" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="E371" s="14">
-        <v>4737</v>
+        <v>6485</v>
       </c>
     </row>
     <row r="372" spans="1:5">
       <c r="A372" s="6">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B372" s="11" t="s">
-        <v>434</v>
+        <v>459</v>
       </c>
       <c r="C372" s="9" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="D372" s="8" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="E372" s="14">
-        <v>0</v>
+        <v>9279</v>
       </c>
     </row>
     <row r="373" spans="1:5">
       <c r="A373" s="6">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B373" s="11" t="s">
-        <v>434</v>
+        <v>459</v>
       </c>
       <c r="C373" s="9" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="D373" s="8" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E373" s="14">
-        <v>0</v>
+        <v>11604</v>
       </c>
     </row>
     <row r="374" spans="1:5">
       <c r="A374" s="6">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B374" s="11" t="s">
-        <v>434</v>
+        <v>106</v>
       </c>
       <c r="C374" s="9" t="s">
-        <v>463</v>
+        <v>107</v>
       </c>
       <c r="D374" s="8" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E374" s="14">
-        <v>0</v>
+        <v>67135</v>
       </c>
     </row>
     <row r="375" spans="1:5">
-      <c r="A375" s="6">
-[...8 lines deleted...]
-      <c r="D375" s="8" t="s">
+      <c r="A375" s="3" t="s">
         <v>467</v>
       </c>
-      <c r="E375" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="B375" s="8"/>
+      <c r="C375" s="9"/>
+      <c r="D375" s="8"/>
+      <c r="E375" s="14"/>
     </row>
     <row r="376" spans="1:5">
-      <c r="A376" s="6">
-[...12 lines deleted...]
-        <v>9279</v>
+      <c r="A376" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B376" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C376" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D376" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E376" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="377" spans="1:5">
       <c r="A377" s="6">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="B377" s="11" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="C377" s="9" t="s">
+        <v>469</v>
+      </c>
+      <c r="D377" s="8" t="s">
         <v>470</v>
       </c>
-      <c r="D377" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E377" s="14">
-        <v>11604</v>
+        <v>4861</v>
       </c>
     </row>
     <row r="378" spans="1:5">
       <c r="A378" s="6">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="B378" s="11" t="s">
-        <v>106</v>
+        <v>471</v>
       </c>
       <c r="C378" s="9" t="s">
-        <v>107</v>
+        <v>472</v>
       </c>
       <c r="D378" s="8" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E378" s="14">
-        <v>67135</v>
+        <v>5897</v>
       </c>
     </row>
     <row r="379" spans="1:5">
-      <c r="A379" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E379" s="14"/>
+      <c r="A379" s="6">
+        <v>3</v>
+      </c>
+      <c r="B379" s="11" t="s">
+        <v>474</v>
+      </c>
+      <c r="C379" s="9" t="s">
+        <v>475</v>
+      </c>
+      <c r="D379" s="8" t="s">
+        <v>476</v>
+      </c>
+      <c r="E379" s="14">
+        <v>6413</v>
+      </c>
     </row>
     <row r="380" spans="1:5">
-      <c r="A380" s="5" t="s">
+      <c r="A380" s="6">
         <v>4</v>
       </c>
-      <c r="B380" s="10" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="B380" s="11" t="s">
+        <v>477</v>
+      </c>
+      <c r="C380" s="9" t="s">
+        <v>478</v>
+      </c>
+      <c r="D380" s="8" t="s">
+        <v>479</v>
+      </c>
+      <c r="E380" s="14">
+        <v>6809</v>
       </c>
     </row>
     <row r="381" spans="1:5">
       <c r="A381" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B381" s="11" t="s">
-        <v>474</v>
+        <v>480</v>
       </c>
       <c r="C381" s="9" t="s">
-        <v>475</v>
+        <v>481</v>
       </c>
       <c r="D381" s="8" t="s">
-        <v>476</v>
+        <v>482</v>
       </c>
       <c r="E381" s="14">
-        <v>4861</v>
+        <v>7203</v>
       </c>
     </row>
     <row r="382" spans="1:5">
       <c r="A382" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B382" s="11" t="s">
-        <v>477</v>
+        <v>483</v>
       </c>
       <c r="C382" s="9" t="s">
-        <v>478</v>
+        <v>484</v>
       </c>
       <c r="D382" s="8" t="s">
-        <v>479</v>
+        <v>485</v>
       </c>
       <c r="E382" s="14">
-        <v>5897</v>
+        <v>9441</v>
       </c>
     </row>
     <row r="383" spans="1:5">
       <c r="A383" s="6">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B383" s="11" t="s">
-        <v>480</v>
+        <v>486</v>
       </c>
       <c r="C383" s="9" t="s">
-        <v>481</v>
+        <v>487</v>
       </c>
       <c r="D383" s="8" t="s">
-        <v>482</v>
+        <v>488</v>
       </c>
       <c r="E383" s="14">
-        <v>6413</v>
+        <v>10488</v>
       </c>
     </row>
     <row r="384" spans="1:5">
-      <c r="A384" s="6">
+      <c r="A384" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="B384" s="8"/>
+      <c r="C384" s="9"/>
+      <c r="D384" s="8"/>
+      <c r="E384" s="14"/>
+    </row>
+    <row r="385" spans="1:5">
+      <c r="A385" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B384" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A385" s="6">
+      <c r="B385" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B385" s="11" t="s">
-[...9 lines deleted...]
-        <v>7203</v>
+      <c r="C385" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D385" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E385" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="386" spans="1:5">
       <c r="A386" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B386" s="11" t="s">
-        <v>489</v>
+        <v>110</v>
       </c>
       <c r="C386" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="D386" s="8" t="s">
         <v>490</v>
       </c>
-      <c r="D386" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E386" s="14">
-        <v>9441</v>
+        <v>81585</v>
       </c>
     </row>
     <row r="387" spans="1:5">
       <c r="A387" s="6">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B387" s="11" t="s">
+        <v>491</v>
+      </c>
+      <c r="C387" s="9" t="s">
         <v>492</v>
       </c>
-      <c r="C387" s="9" t="s">
+      <c r="D387" s="8" t="s">
         <v>493</v>
       </c>
-      <c r="D387" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E387" s="14">
-        <v>10488</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="388" spans="1:5">
       <c r="A388" s="3" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="B388" s="8"/>
       <c r="C388" s="9"/>
       <c r="D388" s="8"/>
       <c r="E388" s="14"/>
     </row>
     <row r="389" spans="1:5">
       <c r="A389" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B389" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C389" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D389" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E389" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="390" spans="1:5">
       <c r="A390" s="6">
         <v>1</v>
       </c>
       <c r="B390" s="11" t="s">
-        <v>110</v>
+        <v>495</v>
       </c>
       <c r="C390" s="9" t="s">
-        <v>111</v>
+        <v>496</v>
       </c>
       <c r="D390" s="8" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="E390" s="14">
-        <v>81585</v>
+        <v>9019</v>
       </c>
     </row>
     <row r="391" spans="1:5">
       <c r="A391" s="6">
         <v>2</v>
       </c>
       <c r="B391" s="11" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="C391" s="9" t="s">
         <v>498</v>
       </c>
       <c r="D391" s="8" t="s">
         <v>499</v>
       </c>
       <c r="E391" s="14">
-        <v>1472</v>
+        <v>9019</v>
       </c>
     </row>
     <row r="392" spans="1:5">
-      <c r="A392" s="3" t="s">
+      <c r="A392" s="6">
+        <v>3</v>
+      </c>
+      <c r="B392" s="11" t="s">
+        <v>495</v>
+      </c>
+      <c r="C392" s="9" t="s">
         <v>500</v>
       </c>
-      <c r="B392" s="8"/>
-[...2 lines deleted...]
-      <c r="E392" s="14"/>
+      <c r="D392" s="8" t="s">
+        <v>501</v>
+      </c>
+      <c r="E392" s="14">
+        <v>9019</v>
+      </c>
     </row>
     <row r="393" spans="1:5">
-      <c r="A393" s="5" t="s">
+      <c r="A393" s="6">
         <v>4</v>
       </c>
-      <c r="B393" s="10" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="B393" s="11" t="s">
+        <v>502</v>
+      </c>
+      <c r="C393" s="9" t="s">
+        <v>503</v>
+      </c>
+      <c r="D393" s="8" t="s">
+        <v>504</v>
+      </c>
+      <c r="E393" s="14">
+        <v>7257</v>
       </c>
     </row>
     <row r="394" spans="1:5">
       <c r="A394" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B394" s="11" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="C394" s="9" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="D394" s="8" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="E394" s="14">
-        <v>9019</v>
+        <v>7257</v>
       </c>
     </row>
     <row r="395" spans="1:5">
       <c r="A395" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B395" s="11" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="C395" s="9" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="D395" s="8" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="E395" s="14">
-        <v>9019</v>
+        <v>7257</v>
       </c>
     </row>
     <row r="396" spans="1:5">
       <c r="A396" s="6">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B396" s="11" t="s">
-        <v>501</v>
+        <v>509</v>
       </c>
       <c r="C396" s="9" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="D396" s="8" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="E396" s="14">
-        <v>9019</v>
+        <v>5590</v>
       </c>
     </row>
     <row r="397" spans="1:5">
       <c r="A397" s="6">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B397" s="11" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="C397" s="9" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="D397" s="8" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="E397" s="14">
-        <v>7257</v>
+        <v>5590</v>
       </c>
     </row>
     <row r="398" spans="1:5">
       <c r="A398" s="6">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B398" s="11" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="C398" s="9" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="D398" s="8" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="E398" s="14">
-        <v>7257</v>
+        <v>5590</v>
       </c>
     </row>
     <row r="399" spans="1:5">
       <c r="A399" s="6">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B399" s="11" t="s">
-        <v>508</v>
+        <v>516</v>
       </c>
       <c r="C399" s="9" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="D399" s="8" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="E399" s="14">
-        <v>7257</v>
+        <v>4140</v>
       </c>
     </row>
     <row r="400" spans="1:5">
       <c r="A400" s="6">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B400" s="11" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="C400" s="9" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="D400" s="8" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="E400" s="14">
-        <v>5590</v>
+        <v>4140</v>
       </c>
     </row>
     <row r="401" spans="1:5">
       <c r="A401" s="6">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="B401" s="11" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="C401" s="9" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="D401" s="8" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="E401" s="14">
-        <v>5590</v>
+        <v>4140</v>
       </c>
     </row>
     <row r="402" spans="1:5">
       <c r="A402" s="6">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="B402" s="11" t="s">
-        <v>515</v>
+        <v>523</v>
       </c>
       <c r="C402" s="9" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="D402" s="8" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E402" s="14">
-        <v>5590</v>
+        <v>2458</v>
       </c>
     </row>
     <row r="403" spans="1:5">
       <c r="A403" s="6">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="B403" s="11" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="C403" s="9" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="D403" s="8" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="E403" s="14">
-        <v>4140</v>
+        <v>2458</v>
       </c>
     </row>
     <row r="404" spans="1:5">
       <c r="A404" s="6">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B404" s="11" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="C404" s="9" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="D404" s="8" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="E404" s="14">
-        <v>4140</v>
+        <v>2458</v>
       </c>
     </row>
     <row r="405" spans="1:5">
       <c r="A405" s="6">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B405" s="11" t="s">
-        <v>522</v>
+        <v>530</v>
       </c>
       <c r="C405" s="9" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="D405" s="8" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E405" s="14">
-        <v>4140</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="406" spans="1:5">
       <c r="A406" s="6">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B406" s="11" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="C406" s="9" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="D406" s="8" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="E406" s="14">
-        <v>2458</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="407" spans="1:5">
       <c r="A407" s="6">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B407" s="11" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="C407" s="9" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="D407" s="8" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="E407" s="14">
-        <v>2458</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="408" spans="1:5">
       <c r="A408" s="6">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B408" s="11" t="s">
-        <v>529</v>
+        <v>537</v>
       </c>
       <c r="C408" s="9" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="D408" s="8" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="E408" s="14">
-        <v>2458</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="409" spans="1:5">
       <c r="A409" s="6">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B409" s="11" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="C409" s="9" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="D409" s="8" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="E409" s="14">
-        <v>1356</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="410" spans="1:5">
       <c r="A410" s="6">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="B410" s="11" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="C410" s="9" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="D410" s="8" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="E410" s="14">
-        <v>1356</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="411" spans="1:5">
-      <c r="A411" s="6">
-[...13 lines deleted...]
-      </c>
+      <c r="A411" s="3" t="s">
+        <v>544</v>
+      </c>
+      <c r="B411" s="8"/>
+      <c r="C411" s="9"/>
+      <c r="D411" s="8"/>
+      <c r="E411" s="14"/>
     </row>
     <row r="412" spans="1:5">
-      <c r="A412" s="6">
-[...12 lines deleted...]
-        <v>1066</v>
+      <c r="A412" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B412" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C412" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D412" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E412" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="413" spans="1:5">
       <c r="A413" s="6">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="B413" s="11" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="C413" s="9" t="s">
         <v>546</v>
       </c>
       <c r="D413" s="8" t="s">
         <v>547</v>
       </c>
       <c r="E413" s="14">
-        <v>1066</v>
+        <v>217860</v>
       </c>
     </row>
     <row r="414" spans="1:5">
       <c r="A414" s="6">
-        <v>21</v>
+        <v>2</v>
       </c>
       <c r="B414" s="11" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="C414" s="9" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="D414" s="8" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="E414" s="14">
-        <v>1066</v>
+        <v>182342</v>
       </c>
     </row>
     <row r="415" spans="1:5">
-      <c r="A415" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E415" s="14"/>
+      <c r="A415" s="6">
+        <v>3</v>
+      </c>
+      <c r="B415" s="11" t="s">
+        <v>551</v>
+      </c>
+      <c r="C415" s="9" t="s">
+        <v>552</v>
+      </c>
+      <c r="D415" s="8" t="s">
+        <v>553</v>
+      </c>
+      <c r="E415" s="14">
+        <v>158385</v>
+      </c>
     </row>
     <row r="416" spans="1:5">
-      <c r="A416" s="5" t="s">
+      <c r="A416" s="6">
         <v>4</v>
       </c>
-      <c r="B416" s="10" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="B416" s="11" t="s">
+        <v>554</v>
+      </c>
+      <c r="C416" s="9" t="s">
+        <v>555</v>
+      </c>
+      <c r="D416" s="8" t="s">
+        <v>556</v>
+      </c>
+      <c r="E416" s="14">
+        <v>318740</v>
       </c>
     </row>
     <row r="417" spans="1:5">
       <c r="A417" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B417" s="11" t="s">
-        <v>551</v>
+        <v>557</v>
       </c>
       <c r="C417" s="9" t="s">
-        <v>552</v>
+        <v>558</v>
       </c>
       <c r="D417" s="8" t="s">
-        <v>553</v>
+        <v>559</v>
       </c>
       <c r="E417" s="14">
-        <v>217860</v>
+        <v>248384</v>
       </c>
     </row>
     <row r="418" spans="1:5">
       <c r="A418" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B418" s="11" t="s">
-        <v>554</v>
+        <v>560</v>
       </c>
       <c r="C418" s="9" t="s">
-        <v>555</v>
+        <v>561</v>
       </c>
       <c r="D418" s="8" t="s">
-        <v>556</v>
+        <v>562</v>
       </c>
       <c r="E418" s="14">
-        <v>182342</v>
+        <v>388346</v>
       </c>
     </row>
     <row r="419" spans="1:5">
       <c r="A419" s="6">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B419" s="11" t="s">
-        <v>557</v>
+        <v>563</v>
       </c>
       <c r="C419" s="9" t="s">
-        <v>558</v>
+        <v>564</v>
       </c>
       <c r="D419" s="8" t="s">
-        <v>559</v>
+        <v>565</v>
       </c>
       <c r="E419" s="14">
-        <v>158385</v>
+        <v>94195</v>
       </c>
     </row>
     <row r="420" spans="1:5">
       <c r="A420" s="6">
+        <v>8</v>
+      </c>
+      <c r="B420" s="11" t="s">
+        <v>566</v>
+      </c>
+      <c r="C420" s="9" t="s">
+        <v>567</v>
+      </c>
+      <c r="D420" s="8" t="s">
+        <v>568</v>
+      </c>
+      <c r="E420" s="14">
+        <v>98288</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
+      <c r="A421" s="3" t="s">
+        <v>569</v>
+      </c>
+      <c r="B421" s="8"/>
+      <c r="C421" s="9"/>
+      <c r="D421" s="8"/>
+      <c r="E421" s="14"/>
+    </row>
+    <row r="422" spans="1:5">
+      <c r="A422" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B420" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A421" s="6">
+      <c r="B422" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B421" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A422" s="6">
+      <c r="C422" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B422" s="11" t="s">
-[...9 lines deleted...]
-        <v>388346</v>
+      <c r="D422" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E422" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="423" spans="1:5">
       <c r="A423" s="6">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B423" s="11" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="C423" s="9" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="D423" s="8" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="E423" s="14">
-        <v>94195</v>
+        <v>249</v>
       </c>
     </row>
     <row r="424" spans="1:5">
       <c r="A424" s="6">
+        <v>2</v>
+      </c>
+      <c r="B424" s="11" t="s">
+        <v>573</v>
+      </c>
+      <c r="C424" s="9" t="s">
+        <v>574</v>
+      </c>
+      <c r="D424" s="8" t="s">
+        <v>575</v>
+      </c>
+      <c r="E424" s="14">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
+      <c r="A425" s="6">
+        <v>3</v>
+      </c>
+      <c r="B425" s="11" t="s">
+        <v>576</v>
+      </c>
+      <c r="C425" s="9" t="s">
+        <v>577</v>
+      </c>
+      <c r="D425" s="8" t="s">
+        <v>578</v>
+      </c>
+      <c r="E425" s="14">
+        <v>2323</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
+      <c r="A426" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="B426" s="8"/>
+      <c r="C426" s="9"/>
+      <c r="D426" s="8"/>
+      <c r="E426" s="14"/>
+    </row>
+    <row r="427" spans="1:5">
+      <c r="A427" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B427" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C427" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D427" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E427" s="15" t="s">
         <v>8</v>
-      </c>
-[...53 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="428" spans="1:5">
       <c r="A428" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B428" s="11" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="C428" s="9" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="D428" s="8" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="E428" s="14">
-        <v>373</v>
+        <v>6191</v>
       </c>
     </row>
     <row r="429" spans="1:5">
-      <c r="A429" s="6">
-[...5 lines deleted...]
-      <c r="C429" s="9" t="s">
+      <c r="A429" s="2" t="s">
         <v>583</v>
       </c>
-      <c r="D429" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B429" s="8"/>
+      <c r="C429" s="9"/>
+      <c r="D429" s="8"/>
+      <c r="E429" s="14"/>
     </row>
     <row r="430" spans="1:5">
       <c r="A430" s="3" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="B430" s="8"/>
       <c r="C430" s="9"/>
       <c r="D430" s="8"/>
       <c r="E430" s="14"/>
     </row>
     <row r="431" spans="1:5">
       <c r="A431" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B431" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C431" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D431" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E431" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="432" spans="1:5">
       <c r="A432" s="6">
         <v>1</v>
       </c>
       <c r="B432" s="11" t="s">
+        <v>585</v>
+      </c>
+      <c r="C432" s="9" t="s">
         <v>586</v>
       </c>
-      <c r="C432" s="9" t="s">
+      <c r="D432" s="8" t="s">
         <v>587</v>
       </c>
-      <c r="D432" s="8" t="s">
+      <c r="E432" s="14">
+        <v>2195</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
+      <c r="A433" s="6">
+        <v>2</v>
+      </c>
+      <c r="B433" s="11" t="s">
         <v>588</v>
       </c>
-      <c r="E432" s="14">
-[...4 lines deleted...]
-      <c r="A433" s="2" t="s">
+      <c r="C433" s="9" t="s">
         <v>589</v>
       </c>
-      <c r="B433" s="8"/>
-[...2 lines deleted...]
-      <c r="E433" s="14"/>
+      <c r="D433" s="8" t="s">
+        <v>590</v>
+      </c>
+      <c r="E433" s="14">
+        <v>1238</v>
+      </c>
     </row>
     <row r="434" spans="1:5">
-      <c r="A434" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E434" s="14"/>
+      <c r="A434" s="6">
+        <v>3</v>
+      </c>
+      <c r="B434" s="11" t="s">
+        <v>591</v>
+      </c>
+      <c r="C434" s="9" t="s">
+        <v>592</v>
+      </c>
+      <c r="D434" s="8" t="s">
+        <v>593</v>
+      </c>
+      <c r="E434" s="14">
+        <v>868</v>
+      </c>
     </row>
     <row r="435" spans="1:5">
-      <c r="A435" s="5" t="s">
+      <c r="A435" s="6">
         <v>4</v>
       </c>
-      <c r="B435" s="10" t="s">
+      <c r="B435" s="11" t="s">
+        <v>594</v>
+      </c>
+      <c r="C435" s="9" t="s">
+        <v>595</v>
+      </c>
+      <c r="D435" s="8" t="s">
+        <v>596</v>
+      </c>
+      <c r="E435" s="14">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
+      <c r="A436" s="3" t="s">
+        <v>597</v>
+      </c>
+      <c r="B436" s="8"/>
+      <c r="C436" s="9"/>
+      <c r="D436" s="8"/>
+      <c r="E436" s="14"/>
+    </row>
+    <row r="437" spans="1:5">
+      <c r="A437" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B437" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C435" s="12" t="s">
+      <c r="C437" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D435" s="13" t="s">
+      <c r="D437" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E435" s="15" t="s">
+      <c r="E437" s="15" t="s">
         <v>8</v>
-      </c>
-[...32 lines deleted...]
-        <v>1238</v>
       </c>
     </row>
     <row r="438" spans="1:5">
       <c r="A438" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B438" s="11" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="C438" s="9" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="D438" s="8" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="E438" s="14">
-        <v>868</v>
+        <v>80</v>
       </c>
     </row>
     <row r="439" spans="1:5">
       <c r="A439" s="6">
+        <v>2</v>
+      </c>
+      <c r="B439" s="11" t="s">
+        <v>601</v>
+      </c>
+      <c r="C439" s="9" t="s">
+        <v>602</v>
+      </c>
+      <c r="D439" s="8" t="s">
+        <v>603</v>
+      </c>
+      <c r="E439" s="14">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440" s="6">
+        <v>3</v>
+      </c>
+      <c r="B440" s="11" t="s">
+        <v>604</v>
+      </c>
+      <c r="C440" s="9" t="s">
+        <v>605</v>
+      </c>
+      <c r="D440" s="8" t="s">
+        <v>606</v>
+      </c>
+      <c r="E440" s="14">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="B441" s="8"/>
+      <c r="C441" s="9"/>
+      <c r="D441" s="8"/>
+      <c r="E441" s="14"/>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B439" s="11" t="s">
-[...25 lines deleted...]
-      <c r="B441" s="10" t="s">
+      <c r="B442" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C441" s="12" t="s">
+      <c r="C442" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D441" s="13" t="s">
+      <c r="D442" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E441" s="15" t="s">
+      <c r="E442" s="15" t="s">
         <v>8</v>
-      </c>
-[...15 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="443" spans="1:5">
       <c r="A443" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B443" s="11" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="C443" s="9" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="D443" s="8" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="E443" s="14">
-        <v>12</v>
+        <v>2341</v>
       </c>
     </row>
     <row r="444" spans="1:5">
       <c r="A444" s="6">
+        <v>2</v>
+      </c>
+      <c r="B444" s="11" t="s">
+        <v>611</v>
+      </c>
+      <c r="C444" s="9" t="s">
+        <v>612</v>
+      </c>
+      <c r="D444" s="8" t="s">
+        <v>613</v>
+      </c>
+      <c r="E444" s="14">
+        <v>9486</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445" s="6">
         <v>3</v>
       </c>
-      <c r="B444" s="11" t="s">
-[...19 lines deleted...]
-      <c r="E445" s="14"/>
+      <c r="B445" s="11" t="s">
+        <v>614</v>
+      </c>
+      <c r="C445" s="9" t="s">
+        <v>615</v>
+      </c>
+      <c r="D445" s="8" t="s">
+        <v>616</v>
+      </c>
+      <c r="E445" s="14">
+        <v>20286</v>
+      </c>
     </row>
     <row r="446" spans="1:5">
-      <c r="A446" s="5" t="s">
+      <c r="A446" s="2" t="s">
+        <v>617</v>
+      </c>
+      <c r="B446" s="8"/>
+      <c r="C446" s="9"/>
+      <c r="D446" s="8"/>
+      <c r="E446" s="14"/>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="B447" s="8"/>
+      <c r="C447" s="9"/>
+      <c r="D447" s="8"/>
+      <c r="E447" s="14"/>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B446" s="10" t="s">
+      <c r="B448" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C446" s="12" t="s">
+      <c r="C448" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D446" s="13" t="s">
+      <c r="D448" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E446" s="15" t="s">
+      <c r="E448" s="15" t="s">
         <v>8</v>
-      </c>
-[...32 lines deleted...]
-        <v>9486</v>
       </c>
     </row>
     <row r="449" spans="1:5">
       <c r="A449" s="6">
+        <v>1</v>
+      </c>
+      <c r="B449" s="11" t="s">
+        <v>618</v>
+      </c>
+      <c r="C449" s="9" t="s">
+        <v>619</v>
+      </c>
+      <c r="D449" s="8" t="s">
+        <v>620</v>
+      </c>
+      <c r="E449" s="14">
+        <v>443570</v>
+      </c>
+    </row>
+    <row r="450" spans="1:5">
+      <c r="A450" s="6">
+        <v>2</v>
+      </c>
+      <c r="B450" s="11" t="s">
+        <v>621</v>
+      </c>
+      <c r="C450" s="9" t="s">
+        <v>622</v>
+      </c>
+      <c r="D450" s="8" t="s">
+        <v>623</v>
+      </c>
+      <c r="E450" s="14">
+        <v>418808</v>
+      </c>
+    </row>
+    <row r="451" spans="1:5">
+      <c r="A451" s="6">
         <v>3</v>
       </c>
-      <c r="B449" s="11" t="s">
-[...28 lines deleted...]
-      <c r="E451" s="14"/>
+      <c r="B451" s="11" t="s">
+        <v>624</v>
+      </c>
+      <c r="C451" s="9" t="s">
+        <v>625</v>
+      </c>
+      <c r="D451" s="8" t="s">
+        <v>626</v>
+      </c>
+      <c r="E451" s="14">
+        <v>259446</v>
+      </c>
     </row>
     <row r="452" spans="1:5">
-      <c r="A452" s="5" t="s">
+      <c r="A452" s="6">
         <v>4</v>
       </c>
-      <c r="B452" s="10" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="B452" s="11" t="s">
+        <v>627</v>
+      </c>
+      <c r="C452" s="9" t="s">
+        <v>628</v>
+      </c>
+      <c r="D452" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="E452" s="14">
+        <v>12528</v>
       </c>
     </row>
     <row r="453" spans="1:5">
       <c r="A453" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B453" s="11" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="C453" s="9" t="s">
-        <v>625</v>
+        <v>631</v>
       </c>
       <c r="D453" s="8" t="s">
-        <v>626</v>
+        <v>632</v>
       </c>
       <c r="E453" s="14">
-        <v>443570</v>
+        <v>35903</v>
       </c>
     </row>
     <row r="454" spans="1:5">
       <c r="A454" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B454" s="11" t="s">
-        <v>627</v>
+        <v>633</v>
       </c>
       <c r="C454" s="9" t="s">
-        <v>628</v>
+        <v>634</v>
       </c>
       <c r="D454" s="8" t="s">
-        <v>629</v>
+        <v>635</v>
       </c>
       <c r="E454" s="14">
-        <v>418808</v>
+        <v>47310</v>
       </c>
     </row>
     <row r="455" spans="1:5">
       <c r="A455" s="6">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B455" s="11" t="s">
-        <v>630</v>
+        <v>636</v>
       </c>
       <c r="C455" s="9" t="s">
-        <v>631</v>
+        <v>637</v>
       </c>
       <c r="D455" s="8" t="s">
-        <v>632</v>
+        <v>638</v>
       </c>
       <c r="E455" s="14">
-        <v>259446</v>
+        <v>135653</v>
       </c>
     </row>
     <row r="456" spans="1:5">
       <c r="A456" s="6">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B456" s="11" t="s">
-        <v>633</v>
+        <v>65</v>
       </c>
       <c r="C456" s="9" t="s">
-        <v>634</v>
+        <v>66</v>
       </c>
       <c r="D456" s="8" t="s">
-        <v>635</v>
+        <v>639</v>
       </c>
       <c r="E456" s="14">
-        <v>12528</v>
+        <v>12231</v>
       </c>
     </row>
     <row r="457" spans="1:5">
       <c r="A457" s="6">
+        <v>9</v>
+      </c>
+      <c r="B457" s="11" t="s">
+        <v>640</v>
+      </c>
+      <c r="C457" s="9" t="s">
+        <v>641</v>
+      </c>
+      <c r="D457" s="8" t="s">
+        <v>642</v>
+      </c>
+      <c r="E457" s="14">
+        <v>1844</v>
+      </c>
+    </row>
+    <row r="458" spans="1:5">
+      <c r="A458" s="3" t="s">
+        <v>643</v>
+      </c>
+      <c r="B458" s="8"/>
+      <c r="C458" s="9"/>
+      <c r="D458" s="8"/>
+      <c r="E458" s="14"/>
+    </row>
+    <row r="459" spans="1:5">
+      <c r="A459" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B459" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B457" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A458" s="6">
+      <c r="C459" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B458" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A459" s="6">
+      <c r="D459" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B459" s="11" t="s">
-[...9 lines deleted...]
-        <v>135653</v>
+      <c r="E459" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="460" spans="1:5">
       <c r="A460" s="6">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B460" s="11" t="s">
-        <v>65</v>
+        <v>644</v>
       </c>
       <c r="C460" s="9" t="s">
-        <v>66</v>
+        <v>645</v>
       </c>
       <c r="D460" s="8" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E460" s="14">
-        <v>12231</v>
+        <v>6706</v>
       </c>
     </row>
     <row r="461" spans="1:5">
       <c r="A461" s="6">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B461" s="11" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="C461" s="9" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="D461" s="8" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="E461" s="14">
-        <v>1844</v>
+        <v>9821</v>
       </c>
     </row>
     <row r="462" spans="1:5">
-      <c r="A462" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E462" s="14"/>
+      <c r="A462" s="6">
+        <v>3</v>
+      </c>
+      <c r="B462" s="11" t="s">
+        <v>650</v>
+      </c>
+      <c r="C462" s="9" t="s">
+        <v>651</v>
+      </c>
+      <c r="D462" s="8" t="s">
+        <v>652</v>
+      </c>
+      <c r="E462" s="14">
+        <v>5635</v>
+      </c>
     </row>
     <row r="463" spans="1:5">
-      <c r="A463" s="5" t="s">
+      <c r="A463" s="6">
         <v>4</v>
       </c>
-      <c r="B463" s="10" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="B463" s="11" t="s">
+        <v>653</v>
+      </c>
+      <c r="C463" s="9" t="s">
+        <v>654</v>
+      </c>
+      <c r="D463" s="8" t="s">
+        <v>655</v>
+      </c>
+      <c r="E463" s="14">
+        <v>0</v>
       </c>
     </row>
     <row r="464" spans="1:5">
       <c r="A464" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B464" s="11" t="s">
-        <v>650</v>
+        <v>656</v>
       </c>
       <c r="C464" s="9" t="s">
-        <v>651</v>
+        <v>657</v>
       </c>
       <c r="D464" s="8" t="s">
-        <v>652</v>
+        <v>658</v>
       </c>
       <c r="E464" s="14">
-        <v>6706</v>
+        <v>7097</v>
       </c>
     </row>
     <row r="465" spans="1:5">
       <c r="A465" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B465" s="11" t="s">
-        <v>653</v>
+        <v>659</v>
       </c>
       <c r="C465" s="9" t="s">
-        <v>654</v>
+        <v>660</v>
       </c>
       <c r="D465" s="8" t="s">
-        <v>655</v>
+        <v>661</v>
       </c>
       <c r="E465" s="14">
-        <v>9821</v>
+        <v>38962</v>
       </c>
     </row>
     <row r="466" spans="1:5">
       <c r="A466" s="6">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B466" s="11" t="s">
-        <v>656</v>
+        <v>662</v>
       </c>
       <c r="C466" s="9" t="s">
-        <v>657</v>
+        <v>663</v>
       </c>
       <c r="D466" s="8" t="s">
-        <v>658</v>
+        <v>664</v>
       </c>
       <c r="E466" s="14">
-        <v>5635</v>
+        <v>21896</v>
       </c>
     </row>
     <row r="467" spans="1:5">
       <c r="A467" s="6">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B467" s="11" t="s">
-        <v>659</v>
+        <v>665</v>
       </c>
       <c r="C467" s="9" t="s">
-        <v>660</v>
+        <v>666</v>
       </c>
       <c r="D467" s="8" t="s">
-        <v>661</v>
+        <v>667</v>
       </c>
       <c r="E467" s="14">
-        <v>0</v>
+        <v>20608</v>
       </c>
     </row>
     <row r="468" spans="1:5">
       <c r="A468" s="6">
+        <v>9</v>
+      </c>
+      <c r="B468" s="11" t="s">
+        <v>668</v>
+      </c>
+      <c r="C468" s="9" t="s">
+        <v>669</v>
+      </c>
+      <c r="D468" s="8" t="s">
+        <v>670</v>
+      </c>
+      <c r="E468" s="14">
+        <v>11109</v>
+      </c>
+    </row>
+    <row r="469" spans="1:5">
+      <c r="A469" s="3" t="s">
+        <v>671</v>
+      </c>
+      <c r="B469" s="8"/>
+      <c r="C469" s="9"/>
+      <c r="D469" s="8"/>
+      <c r="E469" s="14"/>
+    </row>
+    <row r="470" spans="1:5">
+      <c r="A470" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B470" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B468" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A469" s="6">
+      <c r="C470" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B469" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A470" s="6">
+      <c r="D470" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B470" s="11" t="s">
-[...9 lines deleted...]
-        <v>21896</v>
+      <c r="E470" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="471" spans="1:5">
       <c r="A471" s="6">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B471" s="11" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="C471" s="9" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="D471" s="8" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="E471" s="14">
-        <v>20608</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="472" spans="1:5">
       <c r="A472" s="6">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B472" s="11" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="C472" s="9" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="D472" s="8" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E472" s="14">
-        <v>11109</v>
+        <v>2960</v>
       </c>
     </row>
     <row r="473" spans="1:5">
-      <c r="A473" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E473" s="14"/>
+      <c r="A473" s="6">
+        <v>3</v>
+      </c>
+      <c r="B473" s="11" t="s">
+        <v>678</v>
+      </c>
+      <c r="C473" s="9" t="s">
+        <v>679</v>
+      </c>
+      <c r="D473" s="8" t="s">
+        <v>680</v>
+      </c>
+      <c r="E473" s="14">
+        <v>5300</v>
+      </c>
     </row>
     <row r="474" spans="1:5">
-      <c r="A474" s="5" t="s">
+      <c r="A474" s="6">
         <v>4</v>
       </c>
-      <c r="B474" s="10" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="B474" s="11" t="s">
+        <v>681</v>
+      </c>
+      <c r="C474" s="9" t="s">
+        <v>682</v>
+      </c>
+      <c r="D474" s="8" t="s">
+        <v>683</v>
+      </c>
+      <c r="E474" s="14">
+        <v>1133</v>
       </c>
     </row>
     <row r="475" spans="1:5">
       <c r="A475" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B475" s="11" t="s">
-        <v>678</v>
+        <v>684</v>
       </c>
       <c r="C475" s="9" t="s">
-        <v>679</v>
+        <v>685</v>
       </c>
       <c r="D475" s="8" t="s">
-        <v>680</v>
+        <v>686</v>
       </c>
       <c r="E475" s="14">
-        <v>1812</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="476" spans="1:5">
       <c r="A476" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B476" s="11" t="s">
-        <v>681</v>
+        <v>190</v>
       </c>
       <c r="C476" s="9" t="s">
-        <v>682</v>
+        <v>191</v>
       </c>
       <c r="D476" s="8" t="s">
-        <v>683</v>
+        <v>687</v>
       </c>
       <c r="E476" s="14">
-        <v>2960</v>
+        <v>347</v>
       </c>
     </row>
     <row r="477" spans="1:5">
       <c r="A477" s="6">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B477" s="11" t="s">
-        <v>684</v>
+        <v>184</v>
       </c>
       <c r="C477" s="9" t="s">
-        <v>685</v>
+        <v>185</v>
       </c>
       <c r="D477" s="8" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="E477" s="14">
-        <v>5300</v>
+        <v>453</v>
       </c>
     </row>
     <row r="478" spans="1:5">
       <c r="A478" s="6">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B478" s="11" t="s">
-        <v>687</v>
+        <v>178</v>
       </c>
       <c r="C478" s="9" t="s">
-        <v>688</v>
+        <v>179</v>
       </c>
       <c r="D478" s="8" t="s">
         <v>689</v>
       </c>
       <c r="E478" s="14">
-        <v>1133</v>
+        <v>498</v>
       </c>
     </row>
     <row r="479" spans="1:5">
       <c r="A479" s="6">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B479" s="11" t="s">
+        <v>175</v>
+      </c>
+      <c r="C479" s="9" t="s">
+        <v>176</v>
+      </c>
+      <c r="D479" s="8" t="s">
         <v>690</v>
       </c>
-      <c r="C479" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E479" s="14">
-        <v>1465</v>
+        <v>529</v>
       </c>
     </row>
     <row r="480" spans="1:5">
       <c r="A480" s="6">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B480" s="11" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="C480" s="9" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="D480" s="8" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E480" s="14">
-        <v>347</v>
+        <v>423</v>
       </c>
     </row>
     <row r="481" spans="1:5">
       <c r="A481" s="6">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B481" s="11" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="C481" s="9" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="D481" s="8" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E481" s="14">
-        <v>453</v>
+        <v>465</v>
       </c>
     </row>
     <row r="482" spans="1:5">
       <c r="A482" s="6">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="B482" s="11" t="s">
-        <v>178</v>
+        <v>693</v>
       </c>
       <c r="C482" s="9" t="s">
-        <v>179</v>
+        <v>694</v>
       </c>
       <c r="D482" s="8" t="s">
         <v>695</v>
       </c>
       <c r="E482" s="14">
-        <v>498</v>
+        <v>378</v>
       </c>
     </row>
     <row r="483" spans="1:5">
       <c r="A483" s="6">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="B483" s="11" t="s">
-        <v>175</v>
+        <v>194</v>
       </c>
       <c r="C483" s="9" t="s">
-        <v>176</v>
+        <v>195</v>
       </c>
       <c r="D483" s="8" t="s">
         <v>696</v>
       </c>
       <c r="E483" s="14">
-        <v>529</v>
+        <v>332</v>
       </c>
     </row>
     <row r="484" spans="1:5">
       <c r="A484" s="6">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="B484" s="11" t="s">
-        <v>187</v>
+        <v>697</v>
       </c>
       <c r="C484" s="9" t="s">
-        <v>188</v>
+        <v>698</v>
       </c>
       <c r="D484" s="8" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="E484" s="14">
-        <v>423</v>
+        <v>302</v>
       </c>
     </row>
     <row r="485" spans="1:5">
-      <c r="A485" s="6">
-[...13 lines deleted...]
-      </c>
+      <c r="A485" s="3" t="s">
+        <v>700</v>
+      </c>
+      <c r="B485" s="8"/>
+      <c r="C485" s="9"/>
+      <c r="D485" s="8"/>
+      <c r="E485" s="14"/>
     </row>
     <row r="486" spans="1:5">
-      <c r="A486" s="6">
-[...12 lines deleted...]
-        <v>378</v>
+      <c r="A486" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B486" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C486" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D486" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E486" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="487" spans="1:5">
       <c r="A487" s="6">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="B487" s="11" t="s">
-        <v>194</v>
+        <v>701</v>
       </c>
       <c r="C487" s="9" t="s">
-        <v>195</v>
+        <v>702</v>
       </c>
       <c r="D487" s="8" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="E487" s="14">
-        <v>332</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="488" spans="1:5">
       <c r="A488" s="6">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="B488" s="11" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="C488" s="9" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="D488" s="8" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="E488" s="14">
-        <v>302</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="489" spans="1:5">
-      <c r="A489" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E489" s="14"/>
+      <c r="A489" s="6">
+        <v>3</v>
+      </c>
+      <c r="B489" s="11" t="s">
+        <v>707</v>
+      </c>
+      <c r="C489" s="9" t="s">
+        <v>708</v>
+      </c>
+      <c r="D489" s="8" t="s">
+        <v>709</v>
+      </c>
+      <c r="E489" s="14">
+        <v>1365</v>
+      </c>
     </row>
     <row r="490" spans="1:5">
-      <c r="A490" s="5" t="s">
+      <c r="A490" s="6">
         <v>4</v>
       </c>
-      <c r="B490" s="10" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="B490" s="11" t="s">
+        <v>710</v>
+      </c>
+      <c r="C490" s="9" t="s">
+        <v>711</v>
+      </c>
+      <c r="D490" s="8" t="s">
+        <v>712</v>
+      </c>
+      <c r="E490" s="14">
+        <v>1446</v>
       </c>
     </row>
     <row r="491" spans="1:5">
       <c r="A491" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B491" s="11" t="s">
-        <v>707</v>
+        <v>713</v>
       </c>
       <c r="C491" s="9" t="s">
-        <v>708</v>
+        <v>714</v>
       </c>
       <c r="D491" s="8" t="s">
-        <v>709</v>
+        <v>715</v>
       </c>
       <c r="E491" s="14">
-        <v>1145</v>
+        <v>2766</v>
       </c>
     </row>
     <row r="492" spans="1:5">
       <c r="A492" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B492" s="11" t="s">
-        <v>710</v>
+        <v>31</v>
       </c>
       <c r="C492" s="9" t="s">
-        <v>711</v>
+        <v>32</v>
       </c>
       <c r="D492" s="8" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E492" s="14">
-        <v>1265</v>
+        <v>2857</v>
       </c>
     </row>
     <row r="493" spans="1:5">
       <c r="A493" s="6">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B493" s="11" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="C493" s="9" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
       <c r="D493" s="8" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E493" s="14">
-        <v>1365</v>
+        <v>3333</v>
       </c>
     </row>
     <row r="494" spans="1:5">
       <c r="A494" s="6">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B494" s="11" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="C494" s="9" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
       <c r="D494" s="8" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E494" s="14">
-        <v>1446</v>
+        <v>2697</v>
       </c>
     </row>
     <row r="495" spans="1:5">
       <c r="A495" s="6">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B495" s="11" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="C495" s="9" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
       <c r="D495" s="8" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E495" s="14">
-        <v>2766</v>
+        <v>2434</v>
       </c>
     </row>
     <row r="496" spans="1:5">
       <c r="A496" s="6">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B496" s="11" t="s">
-        <v>31</v>
+        <v>726</v>
       </c>
       <c r="C496" s="9" t="s">
-        <v>32</v>
+        <v>727</v>
       </c>
       <c r="D496" s="8" t="s">
-        <v>722</v>
+        <v>728</v>
       </c>
       <c r="E496" s="14">
-        <v>2857</v>
+        <v>672</v>
       </c>
     </row>
     <row r="497" spans="1:5">
       <c r="A497" s="6">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B497" s="11" t="s">
-        <v>723</v>
+        <v>729</v>
       </c>
       <c r="C497" s="9" t="s">
-        <v>724</v>
+        <v>730</v>
       </c>
       <c r="D497" s="8" t="s">
-        <v>725</v>
+        <v>731</v>
       </c>
       <c r="E497" s="14">
-        <v>3333</v>
+        <v>770</v>
       </c>
     </row>
     <row r="498" spans="1:5">
       <c r="A498" s="6">
+        <v>12</v>
+      </c>
+      <c r="B498" s="11" t="s">
+        <v>732</v>
+      </c>
+      <c r="C498" s="9" t="s">
+        <v>733</v>
+      </c>
+      <c r="D498" s="8" t="s">
+        <v>734</v>
+      </c>
+      <c r="E498" s="14">
+        <v>3278</v>
+      </c>
+    </row>
+    <row r="499" spans="1:5">
+      <c r="A499" s="2" t="s">
+        <v>735</v>
+      </c>
+      <c r="B499" s="8"/>
+      <c r="C499" s="9"/>
+      <c r="D499" s="8"/>
+      <c r="E499" s="14"/>
+    </row>
+    <row r="500" spans="1:5">
+      <c r="A500" s="3" t="s">
+        <v>736</v>
+      </c>
+      <c r="B500" s="8"/>
+      <c r="C500" s="9"/>
+      <c r="D500" s="8"/>
+      <c r="E500" s="14"/>
+    </row>
+    <row r="501" spans="1:5">
+      <c r="A501" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B501" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C501" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D501" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E501" s="15" t="s">
         <v>8</v>
-      </c>
-[...61 lines deleted...]
-        <v>770</v>
       </c>
     </row>
     <row r="502" spans="1:5">
       <c r="A502" s="6">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B502" s="11" t="s">
+        <v>737</v>
+      </c>
+      <c r="C502" s="9" t="s">
         <v>738</v>
       </c>
-      <c r="C502" s="9" t="s">
+      <c r="D502" s="8" t="s">
         <v>739</v>
       </c>
-      <c r="D502" s="8" t="s">
+      <c r="E502" s="14">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="503" spans="1:5">
+      <c r="A503" s="6">
+        <v>2</v>
+      </c>
+      <c r="B503" s="11" t="s">
         <v>740</v>
       </c>
-      <c r="E502" s="14">
-[...4 lines deleted...]
-      <c r="A503" s="2" t="s">
+      <c r="C503" s="9" t="s">
         <v>741</v>
       </c>
-      <c r="B503" s="8"/>
-[...2 lines deleted...]
-      <c r="E503" s="14"/>
+      <c r="D503" s="8" t="s">
+        <v>742</v>
+      </c>
+      <c r="E503" s="14">
+        <v>2072</v>
+      </c>
     </row>
     <row r="504" spans="1:5">
-      <c r="A504" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E504" s="14"/>
+      <c r="A504" s="6">
+        <v>3</v>
+      </c>
+      <c r="B504" s="11" t="s">
+        <v>740</v>
+      </c>
+      <c r="C504" s="9" t="s">
+        <v>743</v>
+      </c>
+      <c r="D504" s="8" t="s">
+        <v>744</v>
+      </c>
+      <c r="E504" s="14">
+        <v>2072</v>
+      </c>
     </row>
     <row r="505" spans="1:5">
-      <c r="A505" s="5" t="s">
+      <c r="A505" s="6">
         <v>4</v>
       </c>
-      <c r="B505" s="10" t="s">
+      <c r="B505" s="11" t="s">
+        <v>740</v>
+      </c>
+      <c r="C505" s="9" t="s">
+        <v>745</v>
+      </c>
+      <c r="D505" s="8" t="s">
+        <v>746</v>
+      </c>
+      <c r="E505" s="14">
+        <v>2072</v>
+      </c>
+    </row>
+    <row r="506" spans="1:5">
+      <c r="A506" s="3" t="s">
+        <v>747</v>
+      </c>
+      <c r="B506" s="8"/>
+      <c r="C506" s="9"/>
+      <c r="D506" s="8"/>
+      <c r="E506" s="14"/>
+    </row>
+    <row r="507" spans="1:5">
+      <c r="A507" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B507" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C505" s="12" t="s">
+      <c r="C507" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D505" s="13" t="s">
+      <c r="D507" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E505" s="15" t="s">
+      <c r="E507" s="15" t="s">
         <v>8</v>
-      </c>
-[...32 lines deleted...]
-        <v>2072</v>
       </c>
     </row>
     <row r="508" spans="1:5">
       <c r="A508" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B508" s="11" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="C508" s="9" t="s">
         <v>749</v>
       </c>
       <c r="D508" s="8" t="s">
         <v>750</v>
       </c>
       <c r="E508" s="14">
-        <v>2072</v>
+        <v>0</v>
       </c>
     </row>
     <row r="509" spans="1:5">
       <c r="A509" s="6">
+        <v>2</v>
+      </c>
+      <c r="B509" s="11" t="s">
+        <v>751</v>
+      </c>
+      <c r="C509" s="9" t="s">
+        <v>752</v>
+      </c>
+      <c r="D509" s="8" t="s">
+        <v>753</v>
+      </c>
+      <c r="E509" s="14">
+        <v>2935</v>
+      </c>
+    </row>
+    <row r="510" spans="1:5">
+      <c r="A510" s="6">
+        <v>3</v>
+      </c>
+      <c r="B510" s="11" t="s">
+        <v>754</v>
+      </c>
+      <c r="C510" s="9" t="s">
+        <v>755</v>
+      </c>
+      <c r="D510" s="8" t="s">
+        <v>756</v>
+      </c>
+      <c r="E510" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="511" spans="1:5">
+      <c r="A511" s="6">
         <v>4</v>
       </c>
-      <c r="B509" s="11" t="s">
-[...35 lines deleted...]
-        <v>8</v>
+      <c r="B511" s="11" t="s">
+        <v>757</v>
+      </c>
+      <c r="C511" s="9" t="s">
+        <v>758</v>
+      </c>
+      <c r="D511" s="8" t="s">
+        <v>759</v>
+      </c>
+      <c r="E511" s="14">
+        <v>0</v>
       </c>
     </row>
     <row r="512" spans="1:5">
       <c r="A512" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B512" s="11" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="C512" s="9" t="s">
-        <v>755</v>
+        <v>761</v>
       </c>
       <c r="D512" s="8" t="s">
-        <v>756</v>
+        <v>762</v>
       </c>
       <c r="E512" s="14">
-        <v>0</v>
+        <v>5931</v>
       </c>
     </row>
     <row r="513" spans="1:5">
       <c r="A513" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B513" s="11" t="s">
-        <v>757</v>
+        <v>763</v>
       </c>
       <c r="C513" s="9" t="s">
-        <v>758</v>
+        <v>764</v>
       </c>
       <c r="D513" s="8" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="E513" s="14">
-        <v>2935</v>
+        <v>7432</v>
       </c>
     </row>
     <row r="514" spans="1:5">
-      <c r="A514" s="6">
-[...13 lines deleted...]
-      </c>
+      <c r="A514" s="3" t="s">
+        <v>766</v>
+      </c>
+      <c r="B514" s="8"/>
+      <c r="C514" s="9"/>
+      <c r="D514" s="8"/>
+      <c r="E514" s="14"/>
     </row>
     <row r="515" spans="1:5">
-      <c r="A515" s="6">
+      <c r="A515" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B515" s="11" t="s">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="B515" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C515" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D515" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E515" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="516" spans="1:5">
       <c r="A516" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B516" s="11" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="C516" s="9" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="D516" s="8" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="E516" s="14">
-        <v>5931</v>
+        <v>8856</v>
       </c>
     </row>
     <row r="517" spans="1:5">
       <c r="A517" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B517" s="11" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="C517" s="9" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="D517" s="8" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="E517" s="14">
-        <v>7432</v>
+        <v>19630</v>
       </c>
     </row>
     <row r="518" spans="1:5">
-      <c r="A518" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E518" s="14"/>
+      <c r="A518" s="6">
+        <v>3</v>
+      </c>
+      <c r="B518" s="11" t="s">
+        <v>773</v>
+      </c>
+      <c r="C518" s="9" t="s">
+        <v>774</v>
+      </c>
+      <c r="D518" s="8" t="s">
+        <v>775</v>
+      </c>
+      <c r="E518" s="14">
+        <v>6324</v>
+      </c>
     </row>
     <row r="519" spans="1:5">
-      <c r="A519" s="5" t="s">
+      <c r="A519" s="6">
         <v>4</v>
       </c>
-      <c r="B519" s="10" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="B519" s="11" t="s">
+        <v>773</v>
+      </c>
+      <c r="C519" s="9" t="s">
+        <v>776</v>
+      </c>
+      <c r="D519" s="8" t="s">
+        <v>777</v>
+      </c>
+      <c r="E519" s="14">
+        <v>7526</v>
       </c>
     </row>
     <row r="520" spans="1:5">
       <c r="A520" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B520" s="11" t="s">
         <v>773</v>
       </c>
       <c r="C520" s="9" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="D520" s="8" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E520" s="14">
-        <v>8856</v>
+        <v>10149</v>
       </c>
     </row>
     <row r="521" spans="1:5">
       <c r="A521" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B521" s="11" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="C521" s="9" t="s">
-        <v>777</v>
+        <v>780</v>
       </c>
       <c r="D521" s="8" t="s">
-        <v>778</v>
+        <v>781</v>
       </c>
       <c r="E521" s="14">
-        <v>19630</v>
+        <v>13937</v>
       </c>
     </row>
     <row r="522" spans="1:5">
       <c r="A522" s="6">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B522" s="11" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="C522" s="9" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="D522" s="8" t="s">
-        <v>781</v>
+        <v>784</v>
       </c>
       <c r="E522" s="14">
-        <v>6324</v>
+        <v>13957</v>
       </c>
     </row>
     <row r="523" spans="1:5">
       <c r="A523" s="6">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B523" s="11" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="C523" s="9" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
       <c r="D523" s="8" t="s">
-        <v>783</v>
+        <v>786</v>
       </c>
       <c r="E523" s="14">
-        <v>7526</v>
+        <v>17114</v>
       </c>
     </row>
     <row r="524" spans="1:5">
       <c r="A524" s="6">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B524" s="11" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="C524" s="9" t="s">
-        <v>784</v>
+        <v>787</v>
       </c>
       <c r="D524" s="8" t="s">
-        <v>785</v>
+        <v>788</v>
       </c>
       <c r="E524" s="14">
-        <v>10149</v>
+        <v>18582</v>
       </c>
     </row>
     <row r="525" spans="1:5">
       <c r="A525" s="6">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B525" s="11" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="C525" s="9" t="s">
-        <v>786</v>
+        <v>789</v>
       </c>
       <c r="D525" s="8" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E525" s="14">
-        <v>13937</v>
+        <v>25294</v>
       </c>
     </row>
     <row r="526" spans="1:5">
       <c r="A526" s="6">
+        <v>11</v>
+      </c>
+      <c r="B526" s="11" t="s">
+        <v>791</v>
+      </c>
+      <c r="C526" s="9" t="s">
+        <v>792</v>
+      </c>
+      <c r="D526" s="8" t="s">
+        <v>793</v>
+      </c>
+      <c r="E526" s="14">
+        <v>5587</v>
+      </c>
+    </row>
+    <row r="527" spans="1:5">
+      <c r="A527" s="3" t="s">
+        <v>794</v>
+      </c>
+      <c r="B527" s="8"/>
+      <c r="C527" s="9"/>
+      <c r="D527" s="8"/>
+      <c r="E527" s="14"/>
+    </row>
+    <row r="528" spans="1:5">
+      <c r="A528" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B528" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C528" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D528" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B526" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A527" s="6">
+      <c r="E528" s="15" t="s">
         <v>8</v>
-      </c>
-[...27 lines deleted...]
-        <v>18582</v>
       </c>
     </row>
     <row r="529" spans="1:5">
       <c r="A529" s="6">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B529" s="11" t="s">
-        <v>788</v>
+        <v>795</v>
       </c>
       <c r="C529" s="9" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="D529" s="8" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E529" s="14">
-        <v>25294</v>
+        <v>17629</v>
       </c>
     </row>
     <row r="530" spans="1:5">
       <c r="A530" s="6">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B530" s="11" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="C530" s="9" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="D530" s="8" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="E530" s="14">
-        <v>5587</v>
+        <v>3125</v>
       </c>
     </row>
     <row r="531" spans="1:5">
-      <c r="A531" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E531" s="14"/>
+      <c r="A531" s="6">
+        <v>3</v>
+      </c>
+      <c r="B531" s="11" t="s">
+        <v>801</v>
+      </c>
+      <c r="C531" s="9" t="s">
+        <v>802</v>
+      </c>
+      <c r="D531" s="8" t="s">
+        <v>803</v>
+      </c>
+      <c r="E531" s="14">
+        <v>2351</v>
+      </c>
     </row>
     <row r="532" spans="1:5">
-      <c r="A532" s="5" t="s">
+      <c r="A532" s="6">
         <v>4</v>
       </c>
-      <c r="B532" s="10" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="B532" s="11" t="s">
+        <v>801</v>
+      </c>
+      <c r="C532" s="9" t="s">
+        <v>804</v>
+      </c>
+      <c r="D532" s="8" t="s">
+        <v>805</v>
+      </c>
+      <c r="E532" s="14">
+        <v>2741</v>
       </c>
     </row>
     <row r="533" spans="1:5">
       <c r="A533" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B533" s="11" t="s">
         <v>801</v>
       </c>
       <c r="C533" s="9" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="D533" s="8" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="E533" s="14">
-        <v>17629</v>
+        <v>3008</v>
       </c>
     </row>
     <row r="534" spans="1:5">
       <c r="A534" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B534" s="11" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
       <c r="C534" s="9" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="D534" s="8" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="E534" s="14">
-        <v>3125</v>
+        <v>5037</v>
       </c>
     </row>
     <row r="535" spans="1:5">
       <c r="A535" s="6">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B535" s="11" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="C535" s="9" t="s">
-        <v>808</v>
+        <v>811</v>
       </c>
       <c r="D535" s="8" t="s">
-        <v>809</v>
+        <v>812</v>
       </c>
       <c r="E535" s="14">
-        <v>2351</v>
+        <v>5459</v>
       </c>
     </row>
     <row r="536" spans="1:5">
       <c r="A536" s="6">
+        <v>8</v>
+      </c>
+      <c r="B536" s="11" t="s">
+        <v>808</v>
+      </c>
+      <c r="C536" s="9" t="s">
+        <v>813</v>
+      </c>
+      <c r="D536" s="8" t="s">
+        <v>814</v>
+      </c>
+      <c r="E536" s="14">
+        <v>5715</v>
+      </c>
+    </row>
+    <row r="537" spans="1:5">
+      <c r="A537" s="3" t="s">
+        <v>815</v>
+      </c>
+      <c r="B537" s="8"/>
+      <c r="C537" s="9"/>
+      <c r="D537" s="8"/>
+      <c r="E537" s="14"/>
+    </row>
+    <row r="538" spans="1:5">
+      <c r="A538" s="4" t="s">
+        <v>816</v>
+      </c>
+      <c r="B538" s="8"/>
+      <c r="C538" s="9"/>
+      <c r="D538" s="8"/>
+      <c r="E538" s="14"/>
+    </row>
+    <row r="539" spans="1:5">
+      <c r="A539" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B536" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A537" s="6">
+      <c r="B539" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B537" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A538" s="6">
+      <c r="C539" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B538" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A539" s="6">
+      <c r="D539" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B539" s="11" t="s">
-[...9 lines deleted...]
-        <v>5459</v>
+      <c r="E539" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="540" spans="1:5">
       <c r="A540" s="6">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B540" s="11" t="s">
-        <v>814</v>
+        <v>817</v>
       </c>
       <c r="C540" s="9" t="s">
+        <v>818</v>
+      </c>
+      <c r="D540" s="8" t="s">
         <v>819</v>
       </c>
-      <c r="D540" s="8" t="s">
+      <c r="E540" s="14">
+        <v>658226</v>
+      </c>
+    </row>
+    <row r="541" spans="1:5">
+      <c r="A541" s="4" t="s">
         <v>820</v>
-      </c>
-[...6 lines deleted...]
-        <v>821</v>
       </c>
       <c r="B541" s="8"/>
       <c r="C541" s="9"/>
       <c r="D541" s="8"/>
       <c r="E541" s="14"/>
     </row>
     <row r="542" spans="1:5">
-      <c r="A542" s="4" t="s">
+      <c r="A542" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B542" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C542" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D542" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E542" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="543" spans="1:5">
+      <c r="A543" s="6">
+        <v>1</v>
+      </c>
+      <c r="B543" s="11" t="s">
+        <v>821</v>
+      </c>
+      <c r="C543" s="9" t="s">
         <v>822</v>
       </c>
-      <c r="B542" s="8"/>
-[...18 lines deleted...]
-        <v>8</v>
+      <c r="D543" s="8" t="s">
+        <v>823</v>
+      </c>
+      <c r="E543" s="14">
+        <v>372894</v>
       </c>
     </row>
     <row r="544" spans="1:5">
       <c r="A544" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B544" s="11" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="C544" s="9" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="D544" s="8" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="E544" s="14">
-        <v>658226</v>
+        <v>411546</v>
       </c>
     </row>
     <row r="545" spans="1:5">
-      <c r="A545" s="4" t="s">
-[...5 lines deleted...]
-      <c r="E545" s="14"/>
+      <c r="A545" s="6">
+        <v>3</v>
+      </c>
+      <c r="B545" s="11" t="s">
+        <v>827</v>
+      </c>
+      <c r="C545" s="9" t="s">
+        <v>828</v>
+      </c>
+      <c r="D545" s="8" t="s">
+        <v>829</v>
+      </c>
+      <c r="E545" s="14">
+        <v>448050</v>
+      </c>
     </row>
     <row r="546" spans="1:5">
-      <c r="A546" s="5" t="s">
+      <c r="A546" s="4" t="s">
+        <v>830</v>
+      </c>
+      <c r="B546" s="8"/>
+      <c r="C546" s="9"/>
+      <c r="D546" s="8"/>
+      <c r="E546" s="14"/>
+    </row>
+    <row r="547" spans="1:5">
+      <c r="A547" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B546" s="10" t="s">
+      <c r="B547" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C546" s="12" t="s">
+      <c r="C547" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D546" s="13" t="s">
+      <c r="D547" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E546" s="15" t="s">
+      <c r="E547" s="15" t="s">
         <v>8</v>
-      </c>
-[...15 lines deleted...]
-        <v>372894</v>
       </c>
     </row>
     <row r="548" spans="1:5">
       <c r="A548" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B548" s="11" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="C548" s="9" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="D548" s="8" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="E548" s="14">
-        <v>411546</v>
+        <v>181395</v>
       </c>
     </row>
     <row r="549" spans="1:5">
       <c r="A549" s="6">
+        <v>2</v>
+      </c>
+      <c r="B549" s="11" t="s">
+        <v>834</v>
+      </c>
+      <c r="C549" s="9" t="s">
+        <v>835</v>
+      </c>
+      <c r="D549" s="8" t="s">
+        <v>836</v>
+      </c>
+      <c r="E549" s="14">
+        <v>196288</v>
+      </c>
+    </row>
+    <row r="550" spans="1:5">
+      <c r="A550" s="6">
         <v>3</v>
       </c>
-      <c r="B549" s="11" t="s">
-[...19 lines deleted...]
-      <c r="E550" s="14"/>
+      <c r="B550" s="11" t="s">
+        <v>837</v>
+      </c>
+      <c r="C550" s="9" t="s">
+        <v>838</v>
+      </c>
+      <c r="D550" s="8" t="s">
+        <v>839</v>
+      </c>
+      <c r="E550" s="14">
+        <v>219168</v>
+      </c>
     </row>
     <row r="551" spans="1:5">
-      <c r="A551" s="5" t="s">
+      <c r="A551" s="2" t="s">
+        <v>840</v>
+      </c>
+      <c r="B551" s="8"/>
+      <c r="C551" s="9"/>
+      <c r="D551" s="8"/>
+      <c r="E551" s="14"/>
+    </row>
+    <row r="552" spans="1:5">
+      <c r="A552" s="3" t="s">
+        <v>841</v>
+      </c>
+      <c r="B552" s="8"/>
+      <c r="C552" s="9"/>
+      <c r="D552" s="8"/>
+      <c r="E552" s="14"/>
+    </row>
+    <row r="553" spans="1:5">
+      <c r="A553" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B551" s="10" t="s">
+      <c r="B553" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C551" s="12" t="s">
+      <c r="C553" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D551" s="13" t="s">
+      <c r="D553" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E551" s="15" t="s">
+      <c r="E553" s="15" t="s">
         <v>8</v>
-      </c>
-[...32 lines deleted...]
-        <v>196288</v>
       </c>
     </row>
     <row r="554" spans="1:5">
       <c r="A554" s="6">
+        <v>1</v>
+      </c>
+      <c r="B554" s="11" t="s">
+        <v>842</v>
+      </c>
+      <c r="C554" s="9" t="s">
+        <v>843</v>
+      </c>
+      <c r="D554" s="8" t="s">
+        <v>844</v>
+      </c>
+      <c r="E554" s="14">
+        <v>5440</v>
+      </c>
+    </row>
+    <row r="555" spans="1:5">
+      <c r="A555" s="6">
+        <v>2</v>
+      </c>
+      <c r="B555" s="11" t="s">
+        <v>845</v>
+      </c>
+      <c r="C555" s="9" t="s">
+        <v>846</v>
+      </c>
+      <c r="D555" s="8" t="s">
+        <v>847</v>
+      </c>
+      <c r="E555" s="14">
+        <v>2992</v>
+      </c>
+    </row>
+    <row r="556" spans="1:5">
+      <c r="A556" s="6">
         <v>3</v>
       </c>
-      <c r="B554" s="11" t="s">
-[...28 lines deleted...]
-      <c r="E556" s="14"/>
+      <c r="B556" s="11" t="s">
+        <v>848</v>
+      </c>
+      <c r="C556" s="9" t="s">
+        <v>849</v>
+      </c>
+      <c r="D556" s="8" t="s">
+        <v>850</v>
+      </c>
+      <c r="E556" s="14">
+        <v>2448</v>
+      </c>
     </row>
     <row r="557" spans="1:5">
-      <c r="A557" s="5" t="s">
+      <c r="A557" s="3" t="s">
+        <v>851</v>
+      </c>
+      <c r="B557" s="8"/>
+      <c r="C557" s="9"/>
+      <c r="D557" s="8"/>
+      <c r="E557" s="14"/>
+    </row>
+    <row r="558" spans="1:5">
+      <c r="A558" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B557" s="10" t="s">
+      <c r="B558" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C557" s="12" t="s">
+      <c r="C558" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D557" s="13" t="s">
+      <c r="D558" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E557" s="15" t="s">
+      <c r="E558" s="15" t="s">
         <v>8</v>
-      </c>
-[...15 lines deleted...]
-        <v>5440</v>
       </c>
     </row>
     <row r="559" spans="1:5">
       <c r="A559" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B559" s="11" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="C559" s="9" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="D559" s="8" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="E559" s="14">
-        <v>2992</v>
+        <v>245731</v>
       </c>
     </row>
     <row r="560" spans="1:5">
       <c r="A560" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B560" s="11" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="C560" s="9" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="D560" s="8" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="E560" s="14">
-        <v>2448</v>
+        <v>169842</v>
       </c>
     </row>
     <row r="561" spans="1:5">
       <c r="A561" s="3" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="B561" s="8"/>
       <c r="C561" s="9"/>
       <c r="D561" s="8"/>
       <c r="E561" s="14"/>
     </row>
     <row r="562" spans="1:5">
       <c r="A562" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B562" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C562" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D562" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E562" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="563" spans="1:5">
       <c r="A563" s="6">
         <v>1</v>
       </c>
       <c r="B563" s="11" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="C563" s="9" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="D563" s="8" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="E563" s="14">
-        <v>245731</v>
+        <v>0</v>
       </c>
     </row>
     <row r="564" spans="1:5">
       <c r="A564" s="6">
         <v>2</v>
       </c>
       <c r="B564" s="11" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="C564" s="9" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="D564" s="8" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="E564" s="14">
-        <v>169842</v>
+        <v>118885</v>
       </c>
     </row>
     <row r="565" spans="1:5">
       <c r="A565" s="3" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="B565" s="8"/>
       <c r="C565" s="9"/>
       <c r="D565" s="8"/>
       <c r="E565" s="14"/>
     </row>
     <row r="566" spans="1:5">
-      <c r="A566" s="5" t="s">
+      <c r="A566" s="4" t="s">
+        <v>866</v>
+      </c>
+      <c r="B566" s="8"/>
+      <c r="C566" s="9"/>
+      <c r="D566" s="8"/>
+      <c r="E566" s="14"/>
+    </row>
+    <row r="567" spans="1:5">
+      <c r="A567" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B566" s="10" t="s">
+      <c r="B567" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C566" s="12" t="s">
+      <c r="C567" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D566" s="13" t="s">
+      <c r="D567" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E566" s="15" t="s">
+      <c r="E567" s="15" t="s">
         <v>8</v>
-      </c>
-[...15 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="568" spans="1:5">
       <c r="A568" s="6">
+        <v>1</v>
+      </c>
+      <c r="B568" s="11" t="s">
+        <v>867</v>
+      </c>
+      <c r="C568" s="9" t="s">
+        <v>868</v>
+      </c>
+      <c r="D568" s="8" t="s">
+        <v>869</v>
+      </c>
+      <c r="E568" s="14">
+        <v>9394</v>
+      </c>
+    </row>
+    <row r="569" spans="1:5">
+      <c r="A569" s="6">
         <v>2</v>
       </c>
-      <c r="B568" s="11" t="s">
-[...5 lines deleted...]
-      <c r="D568" s="8" t="s">
+      <c r="B569" s="11" t="s">
+        <v>867</v>
+      </c>
+      <c r="C569" s="9" t="s">
         <v>870</v>
       </c>
-      <c r="E568" s="14">
-[...4 lines deleted...]
-      <c r="A569" s="3" t="s">
+      <c r="D569" s="8" t="s">
         <v>871</v>
       </c>
-      <c r="B569" s="8"/>
-[...2 lines deleted...]
-      <c r="E569" s="14"/>
+      <c r="E569" s="14">
+        <v>9626</v>
+      </c>
     </row>
     <row r="570" spans="1:5">
-      <c r="A570" s="4" t="s">
+      <c r="A570" s="6">
+        <v>3</v>
+      </c>
+      <c r="B570" s="11" t="s">
+        <v>867</v>
+      </c>
+      <c r="C570" s="9" t="s">
         <v>872</v>
       </c>
-      <c r="B570" s="8"/>
-[...2 lines deleted...]
-      <c r="E570" s="14"/>
+      <c r="D570" s="8" t="s">
+        <v>873</v>
+      </c>
+      <c r="E570" s="14">
+        <v>11798</v>
+      </c>
     </row>
     <row r="571" spans="1:5">
-      <c r="A571" s="5" t="s">
+      <c r="A571" s="6">
         <v>4</v>
       </c>
-      <c r="B571" s="10" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="B571" s="11" t="s">
+        <v>867</v>
+      </c>
+      <c r="C571" s="9" t="s">
+        <v>874</v>
+      </c>
+      <c r="D571" s="8" t="s">
+        <v>875</v>
+      </c>
+      <c r="E571" s="14">
+        <v>12044</v>
       </c>
     </row>
     <row r="572" spans="1:5">
       <c r="A572" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B572" s="11" t="s">
-        <v>873</v>
+        <v>867</v>
       </c>
       <c r="C572" s="9" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="D572" s="8" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
       <c r="E572" s="14">
-        <v>9394</v>
+        <v>14550</v>
       </c>
     </row>
     <row r="573" spans="1:5">
       <c r="A573" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B573" s="11" t="s">
-        <v>873</v>
+        <v>867</v>
       </c>
       <c r="C573" s="9" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
       <c r="D573" s="8" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="E573" s="14">
-        <v>9626</v>
+        <v>15189</v>
       </c>
     </row>
     <row r="574" spans="1:5">
       <c r="A574" s="6">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B574" s="11" t="s">
-        <v>873</v>
+        <v>867</v>
       </c>
       <c r="C574" s="9" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="D574" s="8" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="E574" s="14">
-        <v>11798</v>
+        <v>15971</v>
       </c>
     </row>
     <row r="575" spans="1:5">
       <c r="A575" s="6">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B575" s="11" t="s">
-        <v>873</v>
+        <v>882</v>
       </c>
       <c r="C575" s="9" t="s">
-        <v>880</v>
+        <v>883</v>
       </c>
       <c r="D575" s="8" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="E575" s="14">
-        <v>12044</v>
+        <v>11375</v>
       </c>
     </row>
     <row r="576" spans="1:5">
       <c r="A576" s="6">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B576" s="11" t="s">
-        <v>873</v>
+        <v>882</v>
       </c>
       <c r="C576" s="9" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
       <c r="D576" s="8" t="s">
-        <v>883</v>
+        <v>886</v>
       </c>
       <c r="E576" s="14">
-        <v>14550</v>
+        <v>11850</v>
       </c>
     </row>
     <row r="577" spans="1:5">
       <c r="A577" s="6">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B577" s="11" t="s">
-        <v>873</v>
+        <v>882</v>
       </c>
       <c r="C577" s="9" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
       <c r="D577" s="8" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="E577" s="14">
-        <v>15189</v>
+        <v>14215</v>
       </c>
     </row>
     <row r="578" spans="1:5">
       <c r="A578" s="6">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B578" s="11" t="s">
-        <v>873</v>
+        <v>882</v>
       </c>
       <c r="C578" s="9" t="s">
-        <v>886</v>
+        <v>889</v>
       </c>
       <c r="D578" s="8" t="s">
-        <v>887</v>
+        <v>890</v>
       </c>
       <c r="E578" s="14">
-        <v>15971</v>
+        <v>14762</v>
       </c>
     </row>
     <row r="579" spans="1:5">
       <c r="A579" s="6">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="B579" s="11" t="s">
-        <v>888</v>
+        <v>882</v>
       </c>
       <c r="C579" s="9" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="D579" s="8" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="E579" s="14">
-        <v>11375</v>
+        <v>15615</v>
       </c>
     </row>
     <row r="580" spans="1:5">
       <c r="A580" s="6">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="B580" s="11" t="s">
-        <v>888</v>
+        <v>882</v>
       </c>
       <c r="C580" s="9" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="D580" s="8" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="E580" s="14">
-        <v>11850</v>
+        <v>18171</v>
       </c>
     </row>
     <row r="581" spans="1:5">
       <c r="A581" s="6">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="B581" s="11" t="s">
-        <v>888</v>
+        <v>882</v>
       </c>
       <c r="C581" s="9" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
       <c r="D581" s="8" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="E581" s="14">
-        <v>14215</v>
+        <v>18214</v>
       </c>
     </row>
     <row r="582" spans="1:5">
-      <c r="A582" s="6">
-[...13 lines deleted...]
-      </c>
+      <c r="A582" s="4" t="s">
+        <v>897</v>
+      </c>
+      <c r="B582" s="8"/>
+      <c r="C582" s="9"/>
+      <c r="D582" s="8"/>
+      <c r="E582" s="14"/>
     </row>
     <row r="583" spans="1:5">
-      <c r="A583" s="6">
-[...12 lines deleted...]
-        <v>15615</v>
+      <c r="A583" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B583" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C583" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D583" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E583" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="584" spans="1:5">
       <c r="A584" s="6">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="B584" s="11" t="s">
-        <v>888</v>
+        <v>898</v>
       </c>
       <c r="C584" s="9" t="s">
         <v>899</v>
       </c>
       <c r="D584" s="8" t="s">
         <v>900</v>
       </c>
       <c r="E584" s="14">
-        <v>18171</v>
+        <v>18049</v>
       </c>
     </row>
     <row r="585" spans="1:5">
       <c r="A585" s="6">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="B585" s="11" t="s">
-        <v>888</v>
+        <v>898</v>
       </c>
       <c r="C585" s="9" t="s">
         <v>901</v>
       </c>
       <c r="D585" s="8" t="s">
         <v>902</v>
       </c>
       <c r="E585" s="14">
-        <v>18214</v>
+        <v>18371</v>
       </c>
     </row>
     <row r="586" spans="1:5">
-      <c r="A586" s="4" t="s">
+      <c r="A586" s="6">
+        <v>3</v>
+      </c>
+      <c r="B586" s="11" t="s">
+        <v>898</v>
+      </c>
+      <c r="C586" s="9" t="s">
         <v>903</v>
       </c>
-      <c r="B586" s="8"/>
-[...2 lines deleted...]
-      <c r="E586" s="14"/>
+      <c r="D586" s="8" t="s">
+        <v>904</v>
+      </c>
+      <c r="E586" s="14">
+        <v>22229</v>
+      </c>
     </row>
     <row r="587" spans="1:5">
-      <c r="A587" s="5" t="s">
+      <c r="A587" s="6">
         <v>4</v>
       </c>
-      <c r="B587" s="10" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="B587" s="11" t="s">
+        <v>898</v>
+      </c>
+      <c r="C587" s="9" t="s">
+        <v>905</v>
+      </c>
+      <c r="D587" s="8" t="s">
+        <v>906</v>
+      </c>
+      <c r="E587" s="14">
+        <v>22877</v>
       </c>
     </row>
     <row r="588" spans="1:5">
       <c r="A588" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B588" s="11" t="s">
-        <v>904</v>
+        <v>898</v>
       </c>
       <c r="C588" s="9" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="D588" s="8" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
       <c r="E588" s="14">
-        <v>18049</v>
+        <v>26084</v>
       </c>
     </row>
     <row r="589" spans="1:5">
       <c r="A589" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B589" s="11" t="s">
-        <v>904</v>
+        <v>898</v>
       </c>
       <c r="C589" s="9" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="D589" s="8" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="E589" s="14">
-        <v>18371</v>
+        <v>26674</v>
       </c>
     </row>
     <row r="590" spans="1:5">
       <c r="A590" s="6">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B590" s="11" t="s">
-        <v>904</v>
+        <v>898</v>
       </c>
       <c r="C590" s="9" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
       <c r="D590" s="8" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E590" s="14">
-        <v>22229</v>
+        <v>27763</v>
       </c>
     </row>
     <row r="591" spans="1:5">
       <c r="A591" s="6">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B591" s="11" t="s">
-        <v>904</v>
+        <v>913</v>
       </c>
       <c r="C591" s="9" t="s">
-        <v>911</v>
+        <v>914</v>
       </c>
       <c r="D591" s="8" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="E591" s="14">
-        <v>22877</v>
+        <v>21619</v>
       </c>
     </row>
     <row r="592" spans="1:5">
       <c r="A592" s="6">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B592" s="11" t="s">
-        <v>904</v>
+        <v>913</v>
       </c>
       <c r="C592" s="9" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="D592" s="8" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="E592" s="14">
-        <v>26084</v>
+        <v>22087</v>
       </c>
     </row>
     <row r="593" spans="1:5">
       <c r="A593" s="6">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B593" s="11" t="s">
-        <v>904</v>
+        <v>913</v>
       </c>
       <c r="C593" s="9" t="s">
-        <v>915</v>
+        <v>918</v>
       </c>
       <c r="D593" s="8" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="E593" s="14">
-        <v>26674</v>
+        <v>27373</v>
       </c>
     </row>
     <row r="594" spans="1:5">
       <c r="A594" s="6">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B594" s="11" t="s">
-        <v>904</v>
+        <v>913</v>
       </c>
       <c r="C594" s="9" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
       <c r="D594" s="8" t="s">
-        <v>918</v>
+        <v>921</v>
       </c>
       <c r="E594" s="14">
-        <v>27763</v>
+        <v>28303</v>
       </c>
     </row>
     <row r="595" spans="1:5">
       <c r="A595" s="6">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="B595" s="11" t="s">
-        <v>919</v>
+        <v>913</v>
       </c>
       <c r="C595" s="9" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="D595" s="8" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="E595" s="14">
-        <v>21619</v>
+        <v>31147</v>
       </c>
     </row>
     <row r="596" spans="1:5">
       <c r="A596" s="6">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="B596" s="11" t="s">
-        <v>919</v>
+        <v>913</v>
       </c>
       <c r="C596" s="9" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="D596" s="8" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="E596" s="14">
-        <v>22087</v>
+        <v>32042</v>
       </c>
     </row>
     <row r="597" spans="1:5">
       <c r="A597" s="6">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="B597" s="11" t="s">
-        <v>919</v>
+        <v>913</v>
       </c>
       <c r="C597" s="9" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="D597" s="8" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E597" s="14">
-        <v>27373</v>
+        <v>33474</v>
       </c>
     </row>
     <row r="598" spans="1:5">
-      <c r="A598" s="6">
-[...13 lines deleted...]
-      </c>
+      <c r="A598" s="2" t="s">
+        <v>928</v>
+      </c>
+      <c r="B598" s="8"/>
+      <c r="C598" s="9"/>
+      <c r="D598" s="8"/>
+      <c r="E598" s="14"/>
     </row>
     <row r="599" spans="1:5">
-      <c r="A599" s="6">
-[...12 lines deleted...]
-        <v>31147</v>
+      <c r="A599" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B599" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C599" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D599" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E599" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="600" spans="1:5">
       <c r="A600" s="6">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="B600" s="11" t="s">
-        <v>919</v>
+        <v>929</v>
       </c>
       <c r="C600" s="9" t="s">
         <v>930</v>
       </c>
       <c r="D600" s="8" t="s">
         <v>931</v>
       </c>
       <c r="E600" s="14">
-        <v>32042</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="601" spans="1:5">
-      <c r="A601" s="6">
-[...5 lines deleted...]
-      <c r="C601" s="9" t="s">
+      <c r="A601" s="3" t="s">
+        <v>700</v>
+      </c>
+      <c r="B601" s="8"/>
+      <c r="C601" s="9"/>
+      <c r="D601" s="8"/>
+      <c r="E601" s="14"/>
+    </row>
+    <row r="602" spans="1:5">
+      <c r="A602" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B602" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C602" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D602" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E602" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="603" spans="1:5">
+      <c r="A603" s="6">
+        <v>1</v>
+      </c>
+      <c r="B603" s="11" t="s">
         <v>932</v>
       </c>
-      <c r="D601" s="8" t="s">
+      <c r="C603" s="9" t="s">
         <v>933</v>
       </c>
-      <c r="E601" s="14">
-[...4 lines deleted...]
-      <c r="A602" s="2" t="s">
+      <c r="D603" s="8" t="s">
         <v>934</v>
       </c>
-      <c r="B602" s="8"/>
-[...18 lines deleted...]
-        <v>8</v>
+      <c r="E603" s="14">
+        <v>106</v>
       </c>
     </row>
     <row r="604" spans="1:5">
       <c r="A604" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B604" s="11" t="s">
         <v>935</v>
       </c>
       <c r="C604" s="9" t="s">
         <v>936</v>
       </c>
       <c r="D604" s="8" t="s">
         <v>937</v>
       </c>
       <c r="E604" s="14">
-        <v>1128</v>
+        <v>438</v>
       </c>
     </row>
     <row r="605" spans="1:5">
-      <c r="A605" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E605" s="14"/>
+      <c r="A605" s="6">
+        <v>3</v>
+      </c>
+      <c r="B605" s="11" t="s">
+        <v>938</v>
+      </c>
+      <c r="C605" s="9" t="s">
+        <v>939</v>
+      </c>
+      <c r="D605" s="8" t="s">
+        <v>940</v>
+      </c>
+      <c r="E605" s="14">
+        <v>0</v>
+      </c>
     </row>
     <row r="606" spans="1:5">
-      <c r="A606" s="5" t="s">
+      <c r="A606" s="6">
         <v>4</v>
       </c>
-      <c r="B606" s="10" t="s">
+      <c r="B606" s="11" t="s">
+        <v>941</v>
+      </c>
+      <c r="C606" s="9" t="s">
+        <v>942</v>
+      </c>
+      <c r="D606" s="8" t="s">
+        <v>943</v>
+      </c>
+      <c r="E606" s="14">
+        <v>5513</v>
+      </c>
+    </row>
+    <row r="607" spans="1:5">
+      <c r="A607" s="3" t="s">
+        <v>584</v>
+      </c>
+      <c r="B607" s="8"/>
+      <c r="C607" s="9"/>
+      <c r="D607" s="8"/>
+      <c r="E607" s="14"/>
+    </row>
+    <row r="608" spans="1:5">
+      <c r="A608" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B608" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C606" s="12" t="s">
+      <c r="C608" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D606" s="13" t="s">
+      <c r="D608" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E606" s="15" t="s">
+      <c r="E608" s="15" t="s">
         <v>8</v>
-      </c>
-[...32 lines deleted...]
-        <v>438</v>
       </c>
     </row>
     <row r="609" spans="1:5">
       <c r="A609" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B609" s="11" t="s">
         <v>944</v>
       </c>
       <c r="C609" s="9" t="s">
         <v>945</v>
       </c>
       <c r="D609" s="8" t="s">
         <v>946</v>
       </c>
       <c r="E609" s="14">
-        <v>0</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="610" spans="1:5">
-      <c r="A610" s="6">
+      <c r="A610" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="B610" s="8"/>
+      <c r="C610" s="9"/>
+      <c r="D610" s="8"/>
+      <c r="E610" s="14"/>
+    </row>
+    <row r="611" spans="1:5">
+      <c r="A611" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B610" s="11" t="s">
+      <c r="B611" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C611" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D611" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E611" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="612" spans="1:5">
+      <c r="A612" s="6">
+        <v>1</v>
+      </c>
+      <c r="B612" s="11" t="s">
         <v>947</v>
       </c>
-      <c r="C610" s="9" t="s">
+      <c r="C612" s="9" t="s">
         <v>948</v>
       </c>
-      <c r="D610" s="8" t="s">
+      <c r="D612" s="8" t="s">
         <v>949</v>
       </c>
-      <c r="E610" s="14">
-[...26 lines deleted...]
-        <v>8</v>
+      <c r="E612" s="14">
+        <v>18558</v>
       </c>
     </row>
     <row r="613" spans="1:5">
       <c r="A613" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B613" s="11" t="s">
         <v>950</v>
       </c>
       <c r="C613" s="9" t="s">
         <v>951</v>
       </c>
       <c r="D613" s="8" t="s">
         <v>952</v>
       </c>
       <c r="E613" s="14">
-        <v>1238</v>
+        <v>13590</v>
       </c>
     </row>
     <row r="614" spans="1:5">
-      <c r="A614" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E614" s="14"/>
+      <c r="A614" s="6">
+        <v>3</v>
+      </c>
+      <c r="B614" s="11" t="s">
+        <v>340</v>
+      </c>
+      <c r="C614" s="9" t="s">
+        <v>341</v>
+      </c>
+      <c r="D614" s="8" t="s">
+        <v>953</v>
+      </c>
+      <c r="E614" s="14">
+        <v>3096</v>
+      </c>
     </row>
     <row r="615" spans="1:5">
-      <c r="A615" s="5" t="s">
+      <c r="A615" s="6">
         <v>4</v>
       </c>
-      <c r="B615" s="10" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="B615" s="11" t="s">
+        <v>954</v>
+      </c>
+      <c r="C615" s="9" t="s">
+        <v>955</v>
+      </c>
+      <c r="D615" s="8" t="s">
+        <v>956</v>
+      </c>
+      <c r="E615" s="14">
+        <v>7475</v>
       </c>
     </row>
     <row r="616" spans="1:5">
       <c r="A616" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B616" s="11" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="C616" s="9" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="D616" s="8" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E616" s="14">
-        <v>18558</v>
+        <v>317</v>
       </c>
     </row>
     <row r="617" spans="1:5">
       <c r="A617" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B617" s="11" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="C617" s="9" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
       <c r="D617" s="8" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E617" s="14">
-        <v>13590</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="618" spans="1:5">
       <c r="A618" s="6">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B618" s="11" t="s">
-        <v>346</v>
+        <v>963</v>
       </c>
       <c r="C618" s="9" t="s">
-        <v>347</v>
+        <v>964</v>
       </c>
       <c r="D618" s="8" t="s">
-        <v>959</v>
+        <v>965</v>
       </c>
       <c r="E618" s="14">
-        <v>3096</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="619" spans="1:5">
       <c r="A619" s="6">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B619" s="11" t="s">
-        <v>960</v>
+        <v>929</v>
       </c>
       <c r="C619" s="9" t="s">
-        <v>961</v>
+        <v>930</v>
       </c>
       <c r="D619" s="8" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="E619" s="14">
-        <v>7475</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="620" spans="1:5">
       <c r="A620" s="6">
+        <v>9</v>
+      </c>
+      <c r="B620" s="11" t="s">
+        <v>967</v>
+      </c>
+      <c r="C620" s="9" t="s">
+        <v>968</v>
+      </c>
+      <c r="D620" s="8" t="s">
+        <v>969</v>
+      </c>
+      <c r="E620" s="14">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="621" spans="1:5">
+      <c r="A621" s="2" t="s">
+        <v>970</v>
+      </c>
+      <c r="B621" s="8"/>
+      <c r="C621" s="9"/>
+      <c r="D621" s="8"/>
+      <c r="E621" s="14"/>
+    </row>
+    <row r="622" spans="1:5">
+      <c r="A622" s="3" t="s">
+        <v>971</v>
+      </c>
+      <c r="B622" s="8"/>
+      <c r="C622" s="9"/>
+      <c r="D622" s="8"/>
+      <c r="E622" s="14"/>
+    </row>
+    <row r="623" spans="1:5">
+      <c r="A623" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B623" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B620" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A621" s="6">
+      <c r="C623" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B621" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A622" s="6">
+      <c r="D623" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B622" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A623" s="6">
+      <c r="E623" s="15" t="s">
         <v>8</v>
-      </c>
-[...10 lines deleted...]
-        <v>1128</v>
       </c>
     </row>
     <row r="624" spans="1:5">
       <c r="A624" s="6">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B624" s="11" t="s">
+        <v>317</v>
+      </c>
+      <c r="C624" s="9" t="s">
+        <v>318</v>
+      </c>
+      <c r="D624" s="8" t="s">
+        <v>972</v>
+      </c>
+      <c r="E624" s="14">
+        <v>52775</v>
+      </c>
+    </row>
+    <row r="625" spans="1:5">
+      <c r="A625" s="6">
+        <v>2</v>
+      </c>
+      <c r="B625" s="11" t="s">
+        <v>255</v>
+      </c>
+      <c r="C625" s="9" t="s">
+        <v>256</v>
+      </c>
+      <c r="D625" s="8" t="s">
         <v>973</v>
       </c>
-      <c r="C624" s="9" t="s">
+      <c r="E625" s="14">
+        <v>128531</v>
+      </c>
+    </row>
+    <row r="626" spans="1:5">
+      <c r="A626" s="6">
+        <v>3</v>
+      </c>
+      <c r="B626" s="11" t="s">
+        <v>312</v>
+      </c>
+      <c r="C626" s="9" t="s">
+        <v>313</v>
+      </c>
+      <c r="D626" s="8" t="s">
         <v>974</v>
       </c>
-      <c r="D624" s="8" t="s">
+      <c r="E626" s="14">
+        <v>1549</v>
+      </c>
+    </row>
+    <row r="627" spans="1:5">
+      <c r="A627" s="6">
+        <v>4</v>
+      </c>
+      <c r="B627" s="11" t="s">
+        <v>259</v>
+      </c>
+      <c r="C627" s="9" t="s">
+        <v>260</v>
+      </c>
+      <c r="D627" s="8" t="s">
         <v>975</v>
       </c>
-      <c r="E624" s="14">
-[...35 lines deleted...]
-        <v>8</v>
+      <c r="E627" s="14">
+        <v>16154</v>
       </c>
     </row>
     <row r="628" spans="1:5">
       <c r="A628" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B628" s="11" t="s">
-        <v>317</v>
+        <v>976</v>
       </c>
       <c r="C628" s="9" t="s">
-        <v>318</v>
+        <v>977</v>
       </c>
       <c r="D628" s="8" t="s">
         <v>978</v>
       </c>
       <c r="E628" s="14">
-        <v>52775</v>
+        <v>0</v>
       </c>
     </row>
     <row r="629" spans="1:5">
-      <c r="A629" s="6">
-[...8 lines deleted...]
-      <c r="D629" s="8" t="s">
+      <c r="A629" s="3" t="s">
         <v>979</v>
       </c>
-      <c r="E629" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="B629" s="8"/>
+      <c r="C629" s="9"/>
+      <c r="D629" s="8"/>
+      <c r="E629" s="14"/>
     </row>
     <row r="630" spans="1:5">
-      <c r="A630" s="6">
-[...12 lines deleted...]
-        <v>661</v>
+      <c r="A630" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B630" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C630" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D630" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E630" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="631" spans="1:5">
       <c r="A631" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B631" s="11" t="s">
-        <v>255</v>
+        <v>275</v>
       </c>
       <c r="C631" s="9" t="s">
-        <v>256</v>
+        <v>276</v>
       </c>
       <c r="D631" s="8" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
       <c r="E631" s="14">
-        <v>128531</v>
+        <v>521</v>
       </c>
     </row>
     <row r="632" spans="1:5">
       <c r="A632" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B632" s="11" t="s">
-        <v>312</v>
+        <v>275</v>
       </c>
       <c r="C632" s="9" t="s">
-        <v>313</v>
+        <v>278</v>
       </c>
       <c r="D632" s="8" t="s">
-        <v>982</v>
+        <v>981</v>
       </c>
       <c r="E632" s="14">
-        <v>1549</v>
+        <v>521</v>
       </c>
     </row>
     <row r="633" spans="1:5">
       <c r="A633" s="6">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B633" s="11" t="s">
-        <v>259</v>
+        <v>275</v>
       </c>
       <c r="C633" s="9" t="s">
-        <v>260</v>
+        <v>280</v>
       </c>
       <c r="D633" s="8" t="s">
+        <v>982</v>
+      </c>
+      <c r="E633" s="14">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="634" spans="1:5">
+      <c r="A634" s="6">
+        <v>4</v>
+      </c>
+      <c r="B634" s="11" t="s">
+        <v>243</v>
+      </c>
+      <c r="C634" s="9" t="s">
+        <v>244</v>
+      </c>
+      <c r="D634" s="8" t="s">
         <v>983</v>
       </c>
-      <c r="E633" s="14">
-[...4 lines deleted...]
-      <c r="A634" s="3" t="s">
+      <c r="E634" s="14">
+        <v>6052</v>
+      </c>
+    </row>
+    <row r="635" spans="1:5">
+      <c r="A635" s="6">
+        <v>5</v>
+      </c>
+      <c r="B635" s="11" t="s">
+        <v>300</v>
+      </c>
+      <c r="C635" s="9" t="s">
+        <v>301</v>
+      </c>
+      <c r="D635" s="8" t="s">
         <v>984</v>
       </c>
-      <c r="B634" s="8"/>
-[...18 lines deleted...]
-        <v>8</v>
+      <c r="E635" s="14">
+        <v>291</v>
       </c>
     </row>
     <row r="636" spans="1:5">
       <c r="A636" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B636" s="11" t="s">
-        <v>275</v>
+        <v>263</v>
       </c>
       <c r="C636" s="9" t="s">
-        <v>276</v>
+        <v>264</v>
       </c>
       <c r="D636" s="8" t="s">
         <v>985</v>
       </c>
       <c r="E636" s="14">
-        <v>521</v>
+        <v>4243</v>
       </c>
     </row>
     <row r="637" spans="1:5">
       <c r="A637" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B637" s="11" t="s">
-        <v>275</v>
+        <v>297</v>
       </c>
       <c r="C637" s="9" t="s">
-        <v>278</v>
+        <v>298</v>
       </c>
       <c r="D637" s="8" t="s">
         <v>986</v>
       </c>
       <c r="E637" s="14">
-        <v>521</v>
+        <v>242</v>
       </c>
     </row>
     <row r="638" spans="1:5">
       <c r="A638" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B638" s="11" t="s">
-        <v>275</v>
+        <v>987</v>
       </c>
       <c r="C638" s="9" t="s">
-        <v>280</v>
+        <v>988</v>
       </c>
       <c r="D638" s="8" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="E638" s="14">
-        <v>521</v>
+        <v>498</v>
       </c>
     </row>
     <row r="639" spans="1:5">
       <c r="A639" s="6">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B639" s="11" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="C639" s="9" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="D639" s="8" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E639" s="14">
-        <v>6052</v>
+        <v>951</v>
       </c>
     </row>
     <row r="640" spans="1:5">
       <c r="A640" s="6">
+        <v>10</v>
+      </c>
+      <c r="B640" s="11" t="s">
+        <v>251</v>
+      </c>
+      <c r="C640" s="9" t="s">
+        <v>252</v>
+      </c>
+      <c r="D640" s="8" t="s">
+        <v>991</v>
+      </c>
+      <c r="E640" s="14">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="641" spans="1:5">
+      <c r="A641" s="3" t="s">
+        <v>992</v>
+      </c>
+      <c r="B641" s="8"/>
+      <c r="C641" s="9"/>
+      <c r="D641" s="8"/>
+      <c r="E641" s="14"/>
+    </row>
+    <row r="642" spans="1:5">
+      <c r="A642" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B642" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B640" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A641" s="6">
+      <c r="C642" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B641" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A642" s="6">
+      <c r="D642" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B642" s="11" t="s">
-[...9 lines deleted...]
-        <v>242</v>
+      <c r="E642" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="643" spans="1:5">
       <c r="A643" s="6">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B643" s="11" t="s">
-        <v>992</v>
+        <v>304</v>
       </c>
       <c r="C643" s="9" t="s">
+        <v>305</v>
+      </c>
+      <c r="D643" s="8" t="s">
         <v>993</v>
       </c>
-      <c r="D643" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E643" s="14">
-        <v>498</v>
+        <v>788</v>
       </c>
     </row>
     <row r="644" spans="1:5">
       <c r="A644" s="6">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B644" s="11" t="s">
-        <v>247</v>
+        <v>308</v>
       </c>
       <c r="C644" s="9" t="s">
-        <v>248</v>
+        <v>309</v>
       </c>
       <c r="D644" s="8" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
       <c r="E644" s="14">
-        <v>951</v>
+        <v>5336</v>
       </c>
     </row>
     <row r="645" spans="1:5">
       <c r="A645" s="6">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B645" s="11" t="s">
-        <v>251</v>
+        <v>995</v>
       </c>
       <c r="C645" s="9" t="s">
-        <v>252</v>
+        <v>996</v>
       </c>
       <c r="D645" s="8" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="E645" s="14">
-        <v>871</v>
+        <v>988</v>
       </c>
     </row>
     <row r="646" spans="1:5">
-      <c r="A646" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E646" s="14"/>
+      <c r="A646" s="6">
+        <v>4</v>
+      </c>
+      <c r="B646" s="11" t="s">
+        <v>998</v>
+      </c>
+      <c r="C646" s="9" t="s">
+        <v>999</v>
+      </c>
+      <c r="D646" s="8" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E646" s="14">
+        <v>6442</v>
+      </c>
     </row>
     <row r="647" spans="1:5">
-      <c r="A647" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B647" s="10" t="s">
+      <c r="A647" s="6">
         <v>5</v>
       </c>
-      <c r="C647" s="12" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="B647" s="11" t="s">
+        <v>239</v>
+      </c>
+      <c r="C647" s="9" t="s">
+        <v>240</v>
+      </c>
+      <c r="D647" s="8" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E647" s="14">
+        <v>530</v>
       </c>
     </row>
     <row r="648" spans="1:5">
       <c r="A648" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B648" s="11" t="s">
-        <v>304</v>
+        <v>1002</v>
       </c>
       <c r="C648" s="9" t="s">
-        <v>305</v>
+        <v>1003</v>
       </c>
       <c r="D648" s="8" t="s">
-        <v>998</v>
+        <v>1004</v>
       </c>
       <c r="E648" s="14">
-        <v>788</v>
+        <v>4131</v>
       </c>
     </row>
     <row r="649" spans="1:5">
       <c r="A649" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B649" s="11" t="s">
-        <v>308</v>
+        <v>1005</v>
       </c>
       <c r="C649" s="9" t="s">
-        <v>309</v>
+        <v>1006</v>
       </c>
       <c r="D649" s="8" t="s">
-        <v>999</v>
+        <v>1007</v>
       </c>
       <c r="E649" s="14">
-        <v>5336</v>
+        <v>326</v>
       </c>
     </row>
     <row r="650" spans="1:5">
       <c r="A650" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B650" s="11" t="s">
-        <v>1000</v>
+        <v>1008</v>
       </c>
       <c r="C650" s="9" t="s">
-        <v>1001</v>
+        <v>1009</v>
       </c>
       <c r="D650" s="8" t="s">
-        <v>1002</v>
+        <v>1010</v>
       </c>
       <c r="E650" s="14">
-        <v>988</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="651" spans="1:5">
       <c r="A651" s="6">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B651" s="11" t="s">
-        <v>1003</v>
+        <v>1011</v>
       </c>
       <c r="C651" s="9" t="s">
-        <v>1004</v>
+        <v>1012</v>
       </c>
       <c r="D651" s="8" t="s">
-        <v>1005</v>
+        <v>1013</v>
       </c>
       <c r="E651" s="14">
-        <v>6442</v>
+        <v>2599</v>
       </c>
     </row>
     <row r="652" spans="1:5">
       <c r="A652" s="6">
+        <v>10</v>
+      </c>
+      <c r="B652" s="11" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C652" s="9" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D652" s="8" t="s">
+        <v>1016</v>
+      </c>
+      <c r="E652" s="14">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="653" spans="1:5">
+      <c r="A653" s="3" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B653" s="8"/>
+      <c r="C653" s="9"/>
+      <c r="D653" s="8"/>
+      <c r="E653" s="14"/>
+    </row>
+    <row r="654" spans="1:5">
+      <c r="A654" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B654" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B652" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A653" s="6">
+      <c r="C654" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B653" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A654" s="6">
+      <c r="D654" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B654" s="11" t="s">
-[...9 lines deleted...]
-        <v>326</v>
+      <c r="E654" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="655" spans="1:5">
       <c r="A655" s="6">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B655" s="11" t="s">
-        <v>1013</v>
+        <v>329</v>
       </c>
       <c r="C655" s="9" t="s">
-        <v>1014</v>
+        <v>330</v>
       </c>
       <c r="D655" s="8" t="s">
-        <v>1015</v>
+        <v>1018</v>
       </c>
       <c r="E655" s="14">
-        <v>1308</v>
+        <v>2609</v>
       </c>
     </row>
     <row r="656" spans="1:5">
       <c r="A656" s="6">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B656" s="11" t="s">
-        <v>1016</v>
+        <v>267</v>
       </c>
       <c r="C656" s="9" t="s">
-        <v>1017</v>
+        <v>268</v>
       </c>
       <c r="D656" s="8" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="E656" s="14">
-        <v>2599</v>
+        <v>3760</v>
       </c>
     </row>
     <row r="657" spans="1:5">
       <c r="A657" s="6">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B657" s="11" t="s">
-        <v>1019</v>
+        <v>271</v>
       </c>
       <c r="C657" s="9" t="s">
+        <v>272</v>
+      </c>
+      <c r="D657" s="8" t="s">
         <v>1020</v>
       </c>
-      <c r="D657" s="8" t="s">
+      <c r="E657" s="14">
+        <v>7520</v>
+      </c>
+    </row>
+    <row r="658" spans="1:5">
+      <c r="A658" s="6">
+        <v>4</v>
+      </c>
+      <c r="B658" s="11" t="s">
+        <v>325</v>
+      </c>
+      <c r="C658" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="D658" s="8" t="s">
         <v>1021</v>
       </c>
-      <c r="E657" s="14">
-[...4 lines deleted...]
-      <c r="A658" s="3" t="s">
+      <c r="E658" s="14">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="659" spans="1:5">
+      <c r="A659" s="6">
+        <v>5</v>
+      </c>
+      <c r="B659" s="11" t="s">
         <v>1022</v>
       </c>
-      <c r="B658" s="8"/>
-[...18 lines deleted...]
-        <v>8</v>
+      <c r="C659" s="9" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D659" s="8" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E659" s="14">
+        <v>91</v>
       </c>
     </row>
     <row r="660" spans="1:5">
       <c r="A660" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B660" s="11" t="s">
-        <v>335</v>
+        <v>321</v>
       </c>
       <c r="C660" s="9" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
       <c r="D660" s="8" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="E660" s="14">
-        <v>2609</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="661" spans="1:5">
       <c r="A661" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B661" s="11" t="s">
-        <v>267</v>
+        <v>333</v>
       </c>
       <c r="C661" s="9" t="s">
-        <v>268</v>
+        <v>334</v>
       </c>
       <c r="D661" s="8" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
       <c r="E661" s="14">
-        <v>3760</v>
+        <v>10156</v>
       </c>
     </row>
     <row r="662" spans="1:5">
-      <c r="A662" s="6">
-[...13 lines deleted...]
-      </c>
+      <c r="A662" s="2" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B662" s="8"/>
+      <c r="C662" s="9"/>
+      <c r="D662" s="8"/>
+      <c r="E662" s="14"/>
     </row>
     <row r="663" spans="1:5">
-      <c r="A663" s="6">
+      <c r="A663" s="3" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B663" s="8"/>
+      <c r="C663" s="9"/>
+      <c r="D663" s="8"/>
+      <c r="E663" s="14"/>
+    </row>
+    <row r="664" spans="1:5">
+      <c r="A664" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B663" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A664" s="6">
+      <c r="B664" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B664" s="11" t="s">
-[...9 lines deleted...]
-        <v>91</v>
+      <c r="C664" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D664" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E664" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="665" spans="1:5">
       <c r="A665" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B665" s="11" t="s">
-        <v>327</v>
+        <v>1029</v>
       </c>
       <c r="C665" s="9" t="s">
-        <v>328</v>
+        <v>1030</v>
       </c>
       <c r="D665" s="8" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="E665" s="14">
-        <v>1848</v>
+        <v>14490</v>
       </c>
     </row>
     <row r="666" spans="1:5">
       <c r="A666" s="6">
+        <v>2</v>
+      </c>
+      <c r="B666" s="11" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C666" s="9" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D666" s="8" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E666" s="14">
+        <v>111449</v>
+      </c>
+    </row>
+    <row r="667" spans="1:5">
+      <c r="A667" s="6">
+        <v>3</v>
+      </c>
+      <c r="B667" s="11" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C667" s="9" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D667" s="8" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E667" s="14">
+        <v>189270</v>
+      </c>
+    </row>
+    <row r="668" spans="1:5">
+      <c r="A668" s="6">
+        <v>4</v>
+      </c>
+      <c r="B668" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="C668" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="D668" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="E668" s="14">
+        <v>12231</v>
+      </c>
+    </row>
+    <row r="669" spans="1:5">
+      <c r="A669" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="B669" s="8"/>
+      <c r="C669" s="9"/>
+      <c r="D669" s="8"/>
+      <c r="E669" s="14"/>
+    </row>
+    <row r="670" spans="1:5">
+      <c r="A670" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B670" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C670" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D670" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B666" s="11" t="s">
-[...43 lines deleted...]
-      <c r="E669" s="15" t="s">
+      <c r="E670" s="15" t="s">
         <v>8</v>
-      </c>
-[...15 lines deleted...]
-        <v>14490</v>
       </c>
     </row>
     <row r="671" spans="1:5">
       <c r="A671" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B671" s="11" t="s">
-        <v>1037</v>
+        <v>17</v>
       </c>
       <c r="C671" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="D671" s="8" t="s">
         <v>1038</v>
       </c>
-      <c r="D671" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E671" s="14">
-        <v>111449</v>
+        <v>22057</v>
       </c>
     </row>
     <row r="672" spans="1:5">
       <c r="A672" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B672" s="11" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C672" s="9" t="s">
         <v>1040</v>
       </c>
-      <c r="C672" s="9" t="s">
+      <c r="D672" s="8" t="s">
         <v>1041</v>
       </c>
-      <c r="D672" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E672" s="14">
-        <v>189270</v>
+        <v>17227</v>
       </c>
     </row>
     <row r="673" spans="1:5">
       <c r="A673" s="6">
+        <v>3</v>
+      </c>
+      <c r="B673" s="11" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C673" s="9" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D673" s="8" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E673" s="14">
+        <v>88170</v>
+      </c>
+    </row>
+    <row r="674" spans="1:5">
+      <c r="A674" s="6">
         <v>4</v>
       </c>
-      <c r="B673" s="11" t="s">
-[...19 lines deleted...]
-      <c r="E674" s="14"/>
+      <c r="B674" s="11" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C674" s="9" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D674" s="8" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E674" s="14">
+        <v>16261</v>
+      </c>
     </row>
     <row r="675" spans="1:5">
-      <c r="A675" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B675" s="10" t="s">
+      <c r="A675" s="6">
         <v>5</v>
       </c>
-      <c r="C675" s="12" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="B675" s="11" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C675" s="9" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D675" s="8" t="s">
+        <v>1050</v>
+      </c>
+      <c r="E675" s="14">
+        <v>51198</v>
       </c>
     </row>
     <row r="676" spans="1:5">
       <c r="A676" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B676" s="11" t="s">
-        <v>17</v>
+        <v>97</v>
       </c>
       <c r="C676" s="9" t="s">
-        <v>18</v>
+        <v>98</v>
       </c>
       <c r="D676" s="8" t="s">
-        <v>1043</v>
+        <v>1051</v>
       </c>
       <c r="E676" s="14">
-        <v>22057</v>
+        <v>12165</v>
       </c>
     </row>
     <row r="677" spans="1:5">
-      <c r="A677" s="6">
-[...13 lines deleted...]
-      </c>
+      <c r="A677" s="3" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B677" s="8"/>
+      <c r="C677" s="9"/>
+      <c r="D677" s="8"/>
+      <c r="E677" s="14"/>
     </row>
     <row r="678" spans="1:5">
-      <c r="A678" s="6">
-[...12 lines deleted...]
-        <v>88170</v>
+      <c r="A678" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B678" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C678" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D678" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E678" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="679" spans="1:5">
       <c r="A679" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B679" s="11" t="s">
-        <v>1050</v>
+        <v>1053</v>
       </c>
       <c r="C679" s="9" t="s">
-        <v>1051</v>
+        <v>1054</v>
       </c>
       <c r="D679" s="8" t="s">
-        <v>1052</v>
+        <v>1055</v>
       </c>
       <c r="E679" s="14">
-        <v>16261</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="680" spans="1:5">
       <c r="A680" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B680" s="11" t="s">
-        <v>1053</v>
+        <v>1056</v>
       </c>
       <c r="C680" s="9" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="D680" s="8" t="s">
-        <v>1055</v>
+        <v>1058</v>
       </c>
       <c r="E680" s="14">
-        <v>51198</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="681" spans="1:5">
       <c r="A681" s="6">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B681" s="11" t="s">
-        <v>97</v>
+        <v>1059</v>
       </c>
       <c r="C681" s="9" t="s">
-        <v>98</v>
+        <v>1060</v>
       </c>
       <c r="D681" s="8" t="s">
-        <v>1056</v>
+        <v>1061</v>
       </c>
       <c r="E681" s="14">
-        <v>12165</v>
+        <v>4228</v>
       </c>
     </row>
     <row r="682" spans="1:5">
-      <c r="A682" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E682" s="14"/>
+      <c r="A682" s="6">
+        <v>4</v>
+      </c>
+      <c r="B682" s="11" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C682" s="9" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D682" s="8" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E682" s="14">
+        <v>4228</v>
+      </c>
     </row>
     <row r="683" spans="1:5">
-      <c r="A683" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B683" s="10" t="s">
+      <c r="A683" s="6">
         <v>5</v>
       </c>
-      <c r="C683" s="12" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="B683" s="11" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C683" s="9" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D683" s="8" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E683" s="14">
+        <v>4228</v>
       </c>
     </row>
     <row r="684" spans="1:5">
       <c r="A684" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B684" s="11" t="s">
-        <v>1058</v>
+        <v>1068</v>
       </c>
       <c r="C684" s="9" t="s">
-        <v>1059</v>
+        <v>1069</v>
       </c>
       <c r="D684" s="8" t="s">
-        <v>1060</v>
+        <v>1070</v>
       </c>
       <c r="E684" s="14">
-        <v>1287</v>
+        <v>4518</v>
       </c>
     </row>
     <row r="685" spans="1:5">
       <c r="A685" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B685" s="11" t="s">
-        <v>1061</v>
+        <v>1071</v>
       </c>
       <c r="C685" s="9" t="s">
-        <v>1062</v>
+        <v>1072</v>
       </c>
       <c r="D685" s="8" t="s">
-        <v>1063</v>
+        <v>1073</v>
       </c>
       <c r="E685" s="14">
-        <v>1812</v>
+        <v>3369</v>
       </c>
     </row>
     <row r="686" spans="1:5">
       <c r="A686" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B686" s="11" t="s">
-        <v>1064</v>
+        <v>1074</v>
       </c>
       <c r="C686" s="9" t="s">
-        <v>1065</v>
+        <v>1075</v>
       </c>
       <c r="D686" s="8" t="s">
-        <v>1066</v>
+        <v>1076</v>
       </c>
       <c r="E686" s="14">
-        <v>4228</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="687" spans="1:5">
       <c r="A687" s="6">
+        <v>9</v>
+      </c>
+      <c r="B687" s="11" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C687" s="9" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D687" s="8" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E687" s="14">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="688" spans="1:5">
+      <c r="A688" s="3" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B688" s="8"/>
+      <c r="C688" s="9"/>
+      <c r="D688" s="8"/>
+      <c r="E688" s="14"/>
+    </row>
+    <row r="689" spans="1:5">
+      <c r="A689" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B687" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A688" s="6">
+      <c r="B689" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B688" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A689" s="6">
+      <c r="C689" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B689" s="11" t="s">
-[...9 lines deleted...]
-        <v>4518</v>
+      <c r="D689" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E689" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="690" spans="1:5">
       <c r="A690" s="6">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B690" s="11" t="s">
-        <v>1076</v>
+        <v>1081</v>
       </c>
       <c r="C690" s="9" t="s">
-        <v>1077</v>
+        <v>1082</v>
       </c>
       <c r="D690" s="8" t="s">
-        <v>1078</v>
+        <v>1083</v>
       </c>
       <c r="E690" s="14">
-        <v>3369</v>
+        <v>5237</v>
       </c>
     </row>
     <row r="691" spans="1:5">
       <c r="A691" s="6">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B691" s="11" t="s">
-        <v>1079</v>
+        <v>1084</v>
       </c>
       <c r="C691" s="9" t="s">
-        <v>1080</v>
+        <v>1085</v>
       </c>
       <c r="D691" s="8" t="s">
-        <v>1081</v>
+        <v>1086</v>
       </c>
       <c r="E691" s="14">
-        <v>1149</v>
+        <v>8193</v>
       </c>
     </row>
     <row r="692" spans="1:5">
       <c r="A692" s="6">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B692" s="11" t="s">
-        <v>1082</v>
+        <v>1087</v>
       </c>
       <c r="C692" s="9" t="s">
-        <v>1083</v>
+        <v>1088</v>
       </c>
       <c r="D692" s="8" t="s">
-        <v>1084</v>
+        <v>1089</v>
       </c>
       <c r="E692" s="14">
-        <v>805</v>
+        <v>4066</v>
       </c>
     </row>
     <row r="693" spans="1:5">
-      <c r="A693" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E693" s="14"/>
+      <c r="A693" s="6">
+        <v>4</v>
+      </c>
+      <c r="B693" s="11" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C693" s="9" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D693" s="8" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E693" s="14">
+        <v>1844</v>
+      </c>
     </row>
     <row r="694" spans="1:5">
-      <c r="A694" s="5" t="s">
+      <c r="A694" s="3" t="s">
+        <v>700</v>
+      </c>
+      <c r="B694" s="8"/>
+      <c r="C694" s="9"/>
+      <c r="D694" s="8"/>
+      <c r="E694" s="14"/>
+    </row>
+    <row r="695" spans="1:5">
+      <c r="A695" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B694" s="10" t="s">
+      <c r="B695" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C694" s="12" t="s">
+      <c r="C695" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D694" s="13" t="s">
+      <c r="D695" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E694" s="15" t="s">
+      <c r="E695" s="15" t="s">
         <v>8</v>
-      </c>
-[...15 lines deleted...]
-        <v>5237</v>
       </c>
     </row>
     <row r="696" spans="1:5">
       <c r="A696" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B696" s="11" t="s">
-        <v>1089</v>
+        <v>1093</v>
       </c>
       <c r="C696" s="9" t="s">
-        <v>1090</v>
+        <v>1094</v>
       </c>
       <c r="D696" s="8" t="s">
-        <v>1091</v>
+        <v>1095</v>
       </c>
       <c r="E696" s="14">
-        <v>8193</v>
+        <v>10260</v>
       </c>
     </row>
     <row r="697" spans="1:5">
       <c r="A697" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B697" s="11" t="s">
-        <v>1092</v>
+        <v>1096</v>
       </c>
       <c r="C697" s="9" t="s">
-        <v>1093</v>
+        <v>1097</v>
       </c>
       <c r="D697" s="8" t="s">
-        <v>1094</v>
+        <v>1098</v>
       </c>
       <c r="E697" s="14">
-        <v>4066</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="698" spans="1:5">
       <c r="A698" s="6">
+        <v>3</v>
+      </c>
+      <c r="B698" s="11" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C698" s="9" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D698" s="8" t="s">
+        <v>1101</v>
+      </c>
+      <c r="E698" s="14">
+        <v>1308</v>
+      </c>
+    </row>
+    <row r="699" spans="1:5">
+      <c r="A699" s="6">
         <v>4</v>
       </c>
-      <c r="B698" s="11" t="s">
-[...19 lines deleted...]
-      <c r="E699" s="14"/>
+      <c r="B699" s="11" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C699" s="9" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D699" s="8" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E699" s="14">
+        <v>3511</v>
+      </c>
     </row>
     <row r="700" spans="1:5">
-      <c r="A700" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B700" s="10" t="s">
+      <c r="A700" s="6">
         <v>5</v>
       </c>
-      <c r="C700" s="12" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="B700" s="11" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C700" s="9" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D700" s="8" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E700" s="14">
+        <v>8540</v>
       </c>
     </row>
     <row r="701" spans="1:5">
       <c r="A701" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B701" s="11" t="s">
-        <v>1098</v>
+        <v>1108</v>
       </c>
       <c r="C701" s="9" t="s">
-        <v>1099</v>
+        <v>1109</v>
       </c>
       <c r="D701" s="8" t="s">
-        <v>1100</v>
+        <v>1110</v>
       </c>
       <c r="E701" s="14">
-        <v>10260</v>
+        <v>9125</v>
       </c>
     </row>
     <row r="702" spans="1:5">
       <c r="A702" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B702" s="11" t="s">
-        <v>1101</v>
+        <v>1111</v>
       </c>
       <c r="C702" s="9" t="s">
-        <v>1102</v>
+        <v>1112</v>
       </c>
       <c r="D702" s="8" t="s">
-        <v>1103</v>
+        <v>1113</v>
       </c>
       <c r="E702" s="14">
-        <v>1733</v>
+        <v>9603</v>
       </c>
     </row>
     <row r="703" spans="1:5">
-      <c r="A703" s="6">
-[...13 lines deleted...]
-      </c>
+      <c r="A703" s="3" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B703" s="8"/>
+      <c r="C703" s="9"/>
+      <c r="D703" s="8"/>
+      <c r="E703" s="14"/>
     </row>
     <row r="704" spans="1:5">
-      <c r="A704" s="6">
+      <c r="A704" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B704" s="11" t="s">
-[...9 lines deleted...]
-        <v>3511</v>
+      <c r="B704" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C704" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D704" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E704" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="705" spans="1:5">
       <c r="A705" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B705" s="11" t="s">
-        <v>1110</v>
+        <v>1115</v>
       </c>
       <c r="C705" s="9" t="s">
-        <v>1111</v>
+        <v>1116</v>
       </c>
       <c r="D705" s="8" t="s">
-        <v>1112</v>
+        <v>1117</v>
       </c>
       <c r="E705" s="14">
-        <v>8540</v>
+        <v>308</v>
       </c>
     </row>
     <row r="706" spans="1:5">
       <c r="A706" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B706" s="11" t="s">
-        <v>1113</v>
+        <v>1118</v>
       </c>
       <c r="C706" s="9" t="s">
-        <v>1114</v>
+        <v>1119</v>
       </c>
       <c r="D706" s="8" t="s">
-        <v>1115</v>
+        <v>1120</v>
       </c>
       <c r="E706" s="14">
-        <v>9125</v>
+        <v>453</v>
       </c>
     </row>
     <row r="707" spans="1:5">
       <c r="A707" s="6">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B707" s="11" t="s">
-        <v>1116</v>
+        <v>1121</v>
       </c>
       <c r="C707" s="9" t="s">
-        <v>1117</v>
+        <v>1122</v>
       </c>
       <c r="D707" s="8" t="s">
-        <v>1118</v>
+        <v>1123</v>
       </c>
       <c r="E707" s="14">
-        <v>9603</v>
+        <v>2248</v>
       </c>
     </row>
     <row r="708" spans="1:5">
-      <c r="A708" s="3" t="s">
-        <v>1119</v>
+      <c r="A708" s="2" t="s">
+        <v>1124</v>
       </c>
       <c r="B708" s="8"/>
       <c r="C708" s="9"/>
       <c r="D708" s="8"/>
       <c r="E708" s="14"/>
     </row>
     <row r="709" spans="1:5">
-      <c r="A709" s="5" t="s">
+      <c r="A709" s="3" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B709" s="8"/>
+      <c r="C709" s="9"/>
+      <c r="D709" s="8"/>
+      <c r="E709" s="14"/>
+    </row>
+    <row r="710" spans="1:5">
+      <c r="A710" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B709" s="10" t="s">
+      <c r="B710" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C709" s="12" t="s">
+      <c r="C710" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D709" s="13" t="s">
+      <c r="D710" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E709" s="15" t="s">
+      <c r="E710" s="15" t="s">
         <v>8</v>
-      </c>
-[...15 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="711" spans="1:5">
       <c r="A711" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B711" s="11" t="s">
-        <v>1123</v>
+        <v>1126</v>
       </c>
       <c r="C711" s="9" t="s">
-        <v>1124</v>
+        <v>1127</v>
       </c>
       <c r="D711" s="8" t="s">
-        <v>1125</v>
+        <v>1128</v>
       </c>
       <c r="E711" s="14">
-        <v>453</v>
+        <v>48924</v>
       </c>
     </row>
     <row r="712" spans="1:5">
       <c r="A712" s="6">
+        <v>2</v>
+      </c>
+      <c r="B712" s="11" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C712" s="9" t="s">
+        <v>1130</v>
+      </c>
+      <c r="D712" s="8" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E712" s="14">
+        <v>48924</v>
+      </c>
+    </row>
+    <row r="713" spans="1:5">
+      <c r="A713" s="6">
         <v>3</v>
       </c>
-      <c r="B712" s="11" t="s">
-[...19 lines deleted...]
-      <c r="E713" s="14"/>
+      <c r="B713" s="11" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C713" s="9" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D713" s="8" t="s">
+        <v>1134</v>
+      </c>
+      <c r="E713" s="14">
+        <v>45300</v>
+      </c>
     </row>
     <row r="714" spans="1:5">
-      <c r="A714" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E714" s="14"/>
+      <c r="A714" s="6">
+        <v>4</v>
+      </c>
+      <c r="B714" s="11" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C714" s="9" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D714" s="8" t="s">
+        <v>1137</v>
+      </c>
+      <c r="E714" s="14">
+        <v>12338</v>
+      </c>
     </row>
     <row r="715" spans="1:5">
-      <c r="A715" s="5" t="s">
+      <c r="A715" s="6">
+        <v>5</v>
+      </c>
+      <c r="B715" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="C715" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="D715" s="8" t="s">
+        <v>1138</v>
+      </c>
+      <c r="E715" s="14">
+        <v>8168</v>
+      </c>
+    </row>
+    <row r="716" spans="1:5">
+      <c r="A716" s="3" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B716" s="8"/>
+      <c r="C716" s="9"/>
+      <c r="D716" s="8"/>
+      <c r="E716" s="14"/>
+    </row>
+    <row r="717" spans="1:5">
+      <c r="A717" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B715" s="10" t="s">
+      <c r="B717" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C715" s="12" t="s">
+      <c r="C717" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D715" s="13" t="s">
+      <c r="D717" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E715" s="15" t="s">
+      <c r="E717" s="15" t="s">
         <v>8</v>
-      </c>
-[...32 lines deleted...]
-        <v>48924</v>
       </c>
     </row>
     <row r="718" spans="1:5">
       <c r="A718" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B718" s="11" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="C718" s="9" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="D718" s="8" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
       <c r="E718" s="14">
-        <v>45300</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="719" spans="1:5">
       <c r="A719" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B719" s="11" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="C719" s="9" t="s">
-        <v>1141</v>
+        <v>1143</v>
       </c>
       <c r="D719" s="8" t="s">
-        <v>1142</v>
+        <v>1144</v>
       </c>
       <c r="E719" s="14">
-        <v>12338</v>
+        <v>2492</v>
       </c>
     </row>
     <row r="720" spans="1:5">
       <c r="A720" s="6">
+        <v>3</v>
+      </c>
+      <c r="B720" s="11" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C720" s="9" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D720" s="8" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E720" s="14">
+        <v>4273</v>
+      </c>
+    </row>
+    <row r="721" spans="1:5">
+      <c r="A721" s="6">
+        <v>4</v>
+      </c>
+      <c r="B721" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C721" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="D721" s="8" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E721" s="14">
+        <v>4530</v>
+      </c>
+    </row>
+    <row r="722" spans="1:5">
+      <c r="A722" s="6">
         <v>5</v>
       </c>
-      <c r="B720" s="11" t="s">
-[...22 lines deleted...]
-      <c r="A722" s="5" t="s">
+      <c r="B722" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="C722" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="D722" s="8" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E722" s="14">
+        <v>6886</v>
+      </c>
+    </row>
+    <row r="723" spans="1:5">
+      <c r="A723" s="3" t="s">
+        <v>700</v>
+      </c>
+      <c r="B723" s="8"/>
+      <c r="C723" s="9"/>
+      <c r="D723" s="8"/>
+      <c r="E723" s="14"/>
+    </row>
+    <row r="724" spans="1:5">
+      <c r="A724" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B722" s="10" t="s">
+      <c r="B724" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C722" s="12" t="s">
+      <c r="C724" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D722" s="13" t="s">
+      <c r="D724" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E722" s="15" t="s">
+      <c r="E724" s="15" t="s">
         <v>8</v>
-      </c>
-[...32 lines deleted...]
-        <v>2492</v>
       </c>
     </row>
     <row r="725" spans="1:5">
       <c r="A725" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B725" s="11" t="s">
+        <v>212</v>
+      </c>
+      <c r="C725" s="9" t="s">
+        <v>213</v>
+      </c>
+      <c r="D725" s="8" t="s">
         <v>1150</v>
       </c>
-      <c r="C725" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E725" s="14">
-        <v>4273</v>
+        <v>2439</v>
       </c>
     </row>
     <row r="726" spans="1:5">
       <c r="A726" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B726" s="11" t="s">
-        <v>24</v>
+        <v>209</v>
       </c>
       <c r="C726" s="9" t="s">
-        <v>25</v>
+        <v>210</v>
       </c>
       <c r="D726" s="8" t="s">
-        <v>1153</v>
+        <v>1151</v>
       </c>
       <c r="E726" s="14">
-        <v>4530</v>
+        <v>2439</v>
       </c>
     </row>
     <row r="727" spans="1:5">
       <c r="A727" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B727" s="11" t="s">
-        <v>27</v>
+        <v>206</v>
       </c>
       <c r="C727" s="9" t="s">
-        <v>28</v>
+        <v>207</v>
       </c>
       <c r="D727" s="8" t="s">
-        <v>1154</v>
+        <v>1152</v>
       </c>
       <c r="E727" s="14">
-        <v>6886</v>
+        <v>2439</v>
       </c>
     </row>
     <row r="728" spans="1:5">
-      <c r="A728" s="3" t="s">
-        <v>706</v>
+      <c r="A728" s="2" t="s">
+        <v>1153</v>
       </c>
       <c r="B728" s="8"/>
       <c r="C728" s="9"/>
       <c r="D728" s="8"/>
       <c r="E728" s="14"/>
     </row>
     <row r="729" spans="1:5">
-      <c r="A729" s="5" t="s">
+      <c r="A729" s="3" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B729" s="8"/>
+      <c r="C729" s="9"/>
+      <c r="D729" s="8"/>
+      <c r="E729" s="14"/>
+    </row>
+    <row r="730" spans="1:5">
+      <c r="A730" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B729" s="10" t="s">
+      <c r="B730" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C729" s="12" t="s">
+      <c r="C730" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D729" s="13" t="s">
+      <c r="D730" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E729" s="15" t="s">
+      <c r="E730" s="15" t="s">
         <v>8</v>
-      </c>
-[...15 lines deleted...]
-        <v>2439</v>
       </c>
     </row>
     <row r="731" spans="1:5">
       <c r="A731" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B731" s="11" t="s">
-        <v>209</v>
+        <v>1155</v>
       </c>
       <c r="C731" s="9" t="s">
-        <v>210</v>
+        <v>1156</v>
       </c>
       <c r="D731" s="8" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="E731" s="14">
-        <v>2439</v>
+        <v>12619</v>
       </c>
     </row>
     <row r="732" spans="1:5">
       <c r="A732" s="6">
+        <v>2</v>
+      </c>
+      <c r="B732" s="11" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C732" s="9" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D732" s="8" t="s">
+        <v>1160</v>
+      </c>
+      <c r="E732" s="14">
+        <v>19712</v>
+      </c>
+    </row>
+    <row r="733" spans="1:5">
+      <c r="A733" s="6">
         <v>3</v>
       </c>
-      <c r="B732" s="11" t="s">
-[...19 lines deleted...]
-      <c r="E733" s="14"/>
+      <c r="B733" s="11" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C733" s="9" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D733" s="8" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E733" s="14">
+        <v>18193</v>
+      </c>
     </row>
     <row r="734" spans="1:5">
-      <c r="A734" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E734" s="14"/>
+      <c r="A734" s="6">
+        <v>4</v>
+      </c>
+      <c r="B734" s="11" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C734" s="9" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D734" s="8" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E734" s="14">
+        <v>13685</v>
+      </c>
     </row>
     <row r="735" spans="1:5">
-      <c r="A735" s="5" t="s">
+      <c r="A735" s="3" t="s">
+        <v>1167</v>
+      </c>
+      <c r="B735" s="8"/>
+      <c r="C735" s="9"/>
+      <c r="D735" s="8"/>
+      <c r="E735" s="14"/>
+    </row>
+    <row r="736" spans="1:5">
+      <c r="A736" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B735" s="10" t="s">
+      <c r="B736" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C735" s="12" t="s">
+      <c r="C736" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D735" s="13" t="s">
+      <c r="D736" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E735" s="15" t="s">
+      <c r="E736" s="15" t="s">
         <v>8</v>
-      </c>
-[...15 lines deleted...]
-        <v>12619</v>
       </c>
     </row>
     <row r="737" spans="1:5">
       <c r="A737" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B737" s="11" t="s">
-        <v>1163</v>
+        <v>1168</v>
       </c>
       <c r="C737" s="9" t="s">
-        <v>1164</v>
+        <v>1169</v>
       </c>
       <c r="D737" s="8" t="s">
-        <v>1165</v>
+        <v>1170</v>
       </c>
       <c r="E737" s="14">
-        <v>19712</v>
+        <v>104990</v>
       </c>
     </row>
     <row r="738" spans="1:5">
       <c r="A738" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B738" s="11" t="s">
-        <v>1166</v>
+        <v>1171</v>
       </c>
       <c r="C738" s="9" t="s">
-        <v>1167</v>
+        <v>1172</v>
       </c>
       <c r="D738" s="8" t="s">
-        <v>1168</v>
+        <v>1173</v>
       </c>
       <c r="E738" s="14">
-        <v>18193</v>
+        <v>89540</v>
       </c>
     </row>
     <row r="739" spans="1:5">
       <c r="A739" s="6">
+        <v>3</v>
+      </c>
+      <c r="B739" s="11" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C739" s="9" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D739" s="8" t="s">
+        <v>1176</v>
+      </c>
+      <c r="E739" s="14">
+        <v>91199</v>
+      </c>
+    </row>
+    <row r="740" spans="1:5">
+      <c r="A740" s="6">
         <v>4</v>
       </c>
-      <c r="B739" s="11" t="s">
-[...19 lines deleted...]
-      <c r="E740" s="14"/>
+      <c r="B740" s="11" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C740" s="9" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D740" s="8" t="s">
+        <v>1179</v>
+      </c>
+      <c r="E740" s="14">
+        <v>109475</v>
+      </c>
     </row>
     <row r="741" spans="1:5">
-      <c r="A741" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B741" s="10" t="s">
+      <c r="A741" s="6">
         <v>5</v>
       </c>
-      <c r="C741" s="12" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="B741" s="11" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C741" s="9" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D741" s="8" t="s">
+        <v>1182</v>
+      </c>
+      <c r="E741" s="14">
+        <v>123975</v>
       </c>
     </row>
     <row r="742" spans="1:5">
       <c r="A742" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B742" s="11" t="s">
-        <v>1173</v>
+        <v>1183</v>
       </c>
       <c r="C742" s="9" t="s">
-        <v>1174</v>
+        <v>1184</v>
       </c>
       <c r="D742" s="8" t="s">
-        <v>1175</v>
+        <v>1185</v>
       </c>
       <c r="E742" s="14">
-        <v>104990</v>
+        <v>102225</v>
       </c>
     </row>
     <row r="743" spans="1:5">
       <c r="A743" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B743" s="11" t="s">
-        <v>1176</v>
+        <v>1186</v>
       </c>
       <c r="C743" s="9" t="s">
-        <v>1177</v>
+        <v>1187</v>
       </c>
       <c r="D743" s="8" t="s">
-        <v>1178</v>
+        <v>1188</v>
       </c>
       <c r="E743" s="14">
-        <v>89540</v>
+        <v>33300</v>
       </c>
     </row>
     <row r="744" spans="1:5">
       <c r="A744" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B744" s="11" t="s">
-        <v>1179</v>
+        <v>1189</v>
       </c>
       <c r="C744" s="9" t="s">
-        <v>1180</v>
+        <v>1190</v>
       </c>
       <c r="D744" s="8" t="s">
-        <v>1181</v>
+        <v>1191</v>
       </c>
       <c r="E744" s="14">
-        <v>91199</v>
+        <v>34780</v>
       </c>
     </row>
     <row r="745" spans="1:5">
       <c r="A745" s="6">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B745" s="11" t="s">
-        <v>1182</v>
+        <v>1192</v>
       </c>
       <c r="C745" s="9" t="s">
-        <v>1183</v>
+        <v>1193</v>
       </c>
       <c r="D745" s="8" t="s">
-        <v>1184</v>
+        <v>1194</v>
       </c>
       <c r="E745" s="14">
-        <v>109475</v>
+        <v>10793</v>
       </c>
     </row>
     <row r="746" spans="1:5">
       <c r="A746" s="6">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B746" s="11" t="s">
-        <v>1185</v>
+        <v>1195</v>
       </c>
       <c r="C746" s="9" t="s">
-        <v>1186</v>
+        <v>1196</v>
       </c>
       <c r="D746" s="8" t="s">
-        <v>1187</v>
+        <v>1197</v>
       </c>
       <c r="E746" s="14">
-        <v>123975</v>
+        <v>21750</v>
       </c>
     </row>
     <row r="747" spans="1:5">
       <c r="A747" s="6">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B747" s="11" t="s">
-        <v>1188</v>
+        <v>1198</v>
       </c>
       <c r="C747" s="9" t="s">
-        <v>1189</v>
+        <v>1199</v>
       </c>
       <c r="D747" s="8" t="s">
-        <v>1190</v>
+        <v>1200</v>
       </c>
       <c r="E747" s="14">
-        <v>102225</v>
+        <v>23200</v>
       </c>
     </row>
     <row r="748" spans="1:5">
       <c r="A748" s="6">
+        <v>12</v>
+      </c>
+      <c r="B748" s="11" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C748" s="9" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D748" s="8" t="s">
+        <v>1203</v>
+      </c>
+      <c r="E748" s="14">
+        <v>20720</v>
+      </c>
+    </row>
+    <row r="749" spans="1:5">
+      <c r="A749" s="3" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B749" s="8"/>
+      <c r="C749" s="9"/>
+      <c r="D749" s="8"/>
+      <c r="E749" s="14"/>
+    </row>
+    <row r="750" spans="1:5">
+      <c r="A750" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B750" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C750" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D750" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B748" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A749" s="6">
+      <c r="E750" s="15" t="s">
         <v>8</v>
-      </c>
-[...27 lines deleted...]
-        <v>10793</v>
       </c>
     </row>
     <row r="751" spans="1:5">
       <c r="A751" s="6">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B751" s="11" t="s">
-        <v>1200</v>
+        <v>1205</v>
       </c>
       <c r="C751" s="9" t="s">
-        <v>1201</v>
+        <v>1206</v>
       </c>
       <c r="D751" s="8" t="s">
-        <v>1202</v>
+        <v>1207</v>
       </c>
       <c r="E751" s="14">
-        <v>21750</v>
+        <v>7701</v>
       </c>
     </row>
     <row r="752" spans="1:5">
       <c r="A752" s="6">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B752" s="11" t="s">
-        <v>1203</v>
+        <v>1205</v>
       </c>
       <c r="C752" s="9" t="s">
-        <v>1204</v>
+        <v>1208</v>
       </c>
       <c r="D752" s="8" t="s">
-        <v>1205</v>
+        <v>1209</v>
       </c>
       <c r="E752" s="14">
-        <v>23200</v>
+        <v>9211</v>
       </c>
     </row>
     <row r="753" spans="1:5">
       <c r="A753" s="6">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="B753" s="11" t="s">
-        <v>1206</v>
+        <v>1210</v>
       </c>
       <c r="C753" s="9" t="s">
-        <v>1207</v>
+        <v>1211</v>
       </c>
       <c r="D753" s="8" t="s">
-        <v>1208</v>
+        <v>1212</v>
       </c>
       <c r="E753" s="14">
-        <v>20720</v>
+        <v>3322</v>
       </c>
     </row>
     <row r="754" spans="1:5">
-      <c r="A754" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E754" s="14"/>
+      <c r="A754" s="6">
+        <v>4</v>
+      </c>
+      <c r="B754" s="11" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C754" s="9" t="s">
+        <v>1213</v>
+      </c>
+      <c r="D754" s="8" t="s">
+        <v>1214</v>
+      </c>
+      <c r="E754" s="14">
+        <v>4832</v>
+      </c>
     </row>
     <row r="755" spans="1:5">
-      <c r="A755" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B755" s="10" t="s">
+      <c r="A755" s="6">
         <v>5</v>
       </c>
-      <c r="C755" s="12" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="B755" s="11" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C755" s="9" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D755" s="8" t="s">
+        <v>1216</v>
+      </c>
+      <c r="E755" s="14">
+        <v>5512</v>
       </c>
     </row>
     <row r="756" spans="1:5">
       <c r="A756" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B756" s="11" t="s">
         <v>1210</v>
       </c>
       <c r="C756" s="9" t="s">
-        <v>1211</v>
+        <v>1217</v>
       </c>
       <c r="D756" s="8" t="s">
-        <v>1212</v>
+        <v>1218</v>
       </c>
       <c r="E756" s="14">
-        <v>7701</v>
+        <v>6946</v>
       </c>
     </row>
     <row r="757" spans="1:5">
       <c r="A757" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B757" s="11" t="s">
-        <v>1210</v>
+        <v>1219</v>
       </c>
       <c r="C757" s="9" t="s">
-        <v>1213</v>
+        <v>1220</v>
       </c>
       <c r="D757" s="8" t="s">
-        <v>1214</v>
+        <v>1221</v>
       </c>
       <c r="E757" s="14">
-        <v>9211</v>
+        <v>8211</v>
       </c>
     </row>
     <row r="758" spans="1:5">
       <c r="A758" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B758" s="11" t="s">
-        <v>1215</v>
+        <v>1222</v>
       </c>
       <c r="C758" s="9" t="s">
-        <v>1216</v>
+        <v>1223</v>
       </c>
       <c r="D758" s="8" t="s">
-        <v>1217</v>
+        <v>1224</v>
       </c>
       <c r="E758" s="14">
-        <v>3322</v>
+        <v>5587</v>
       </c>
     </row>
     <row r="759" spans="1:5">
       <c r="A759" s="6">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B759" s="11" t="s">
-        <v>1215</v>
+        <v>1225</v>
       </c>
       <c r="C759" s="9" t="s">
-        <v>1218</v>
+        <v>1226</v>
       </c>
       <c r="D759" s="8" t="s">
-        <v>1219</v>
+        <v>1227</v>
       </c>
       <c r="E759" s="14">
-        <v>4832</v>
+        <v>10268</v>
       </c>
     </row>
     <row r="760" spans="1:5">
       <c r="A760" s="6">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B760" s="11" t="s">
-        <v>1215</v>
+        <v>1228</v>
       </c>
       <c r="C760" s="9" t="s">
-        <v>1220</v>
+        <v>1229</v>
       </c>
       <c r="D760" s="8" t="s">
-        <v>1221</v>
+        <v>1230</v>
       </c>
       <c r="E760" s="14">
-        <v>5512</v>
+        <v>45602</v>
       </c>
     </row>
     <row r="761" spans="1:5">
       <c r="A761" s="6">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B761" s="11" t="s">
-        <v>1215</v>
+        <v>1231</v>
       </c>
       <c r="C761" s="9" t="s">
-        <v>1222</v>
+        <v>1232</v>
       </c>
       <c r="D761" s="8" t="s">
-        <v>1223</v>
+        <v>1233</v>
       </c>
       <c r="E761" s="14">
-        <v>6946</v>
+        <v>26286</v>
       </c>
     </row>
     <row r="762" spans="1:5">
       <c r="A762" s="6">
+        <v>12</v>
+      </c>
+      <c r="B762" s="11" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C762" s="9" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D762" s="8" t="s">
+        <v>1236</v>
+      </c>
+      <c r="E762" s="14">
+        <v>52850</v>
+      </c>
+    </row>
+    <row r="763" spans="1:5">
+      <c r="A763" s="3" t="s">
+        <v>1237</v>
+      </c>
+      <c r="B763" s="8"/>
+      <c r="C763" s="9"/>
+      <c r="D763" s="8"/>
+      <c r="E763" s="14"/>
+    </row>
+    <row r="764" spans="1:5">
+      <c r="A764" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B764" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C764" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D764" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B762" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A763" s="6">
+      <c r="E764" s="15" t="s">
         <v>8</v>
-      </c>
-[...27 lines deleted...]
-        <v>10268</v>
       </c>
     </row>
     <row r="765" spans="1:5">
       <c r="A765" s="6">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B765" s="11" t="s">
-        <v>1233</v>
+        <v>1238</v>
       </c>
       <c r="C765" s="9" t="s">
-        <v>1234</v>
+        <v>1239</v>
       </c>
       <c r="D765" s="8" t="s">
-        <v>1235</v>
+        <v>1240</v>
       </c>
       <c r="E765" s="14">
-        <v>45602</v>
+        <v>3322</v>
       </c>
     </row>
     <row r="766" spans="1:5">
       <c r="A766" s="6">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B766" s="11" t="s">
-        <v>1236</v>
+        <v>1241</v>
       </c>
       <c r="C766" s="9" t="s">
-        <v>1237</v>
+        <v>1242</v>
       </c>
       <c r="D766" s="8" t="s">
-        <v>1238</v>
+        <v>1243</v>
       </c>
       <c r="E766" s="14">
-        <v>26286</v>
+        <v>5027</v>
       </c>
     </row>
     <row r="767" spans="1:5">
       <c r="A767" s="6">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="B767" s="11" t="s">
-        <v>1239</v>
+        <v>1244</v>
       </c>
       <c r="C767" s="9" t="s">
-        <v>1240</v>
+        <v>1245</v>
       </c>
       <c r="D767" s="8" t="s">
-        <v>1241</v>
+        <v>1246</v>
       </c>
       <c r="E767" s="14">
-        <v>52850</v>
+        <v>13741</v>
       </c>
     </row>
     <row r="768" spans="1:5">
-      <c r="A768" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E768" s="14"/>
+      <c r="A768" s="6">
+        <v>4</v>
+      </c>
+      <c r="B768" s="11" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C768" s="9" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D768" s="8" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E768" s="14">
+        <v>16273</v>
+      </c>
     </row>
     <row r="769" spans="1:5">
-      <c r="A769" s="5" t="s">
+      <c r="A769" s="3" t="s">
+        <v>1250</v>
+      </c>
+      <c r="B769" s="8"/>
+      <c r="C769" s="9"/>
+      <c r="D769" s="8"/>
+      <c r="E769" s="14"/>
+    </row>
+    <row r="770" spans="1:5">
+      <c r="A770" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B769" s="10" t="s">
+      <c r="B770" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C769" s="12" t="s">
+      <c r="C770" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D769" s="13" t="s">
+      <c r="D770" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E769" s="15" t="s">
+      <c r="E770" s="15" t="s">
         <v>8</v>
-      </c>
-[...15 lines deleted...]
-        <v>3322</v>
       </c>
     </row>
     <row r="771" spans="1:5">
       <c r="A771" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B771" s="11" t="s">
-        <v>1246</v>
+        <v>1251</v>
       </c>
       <c r="C771" s="9" t="s">
-        <v>1247</v>
+        <v>1252</v>
       </c>
       <c r="D771" s="8" t="s">
-        <v>1248</v>
+        <v>1253</v>
       </c>
       <c r="E771" s="14">
-        <v>5027</v>
+        <v>16422</v>
       </c>
     </row>
     <row r="772" spans="1:5">
       <c r="A772" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B772" s="11" t="s">
-        <v>1249</v>
+        <v>1254</v>
       </c>
       <c r="C772" s="9" t="s">
-        <v>1250</v>
+        <v>1255</v>
       </c>
       <c r="D772" s="8" t="s">
-        <v>1251</v>
+        <v>1256</v>
       </c>
       <c r="E772" s="14">
-        <v>13741</v>
+        <v>16610</v>
       </c>
     </row>
     <row r="773" spans="1:5">
       <c r="A773" s="6">
+        <v>3</v>
+      </c>
+      <c r="B773" s="11" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C773" s="9" t="s">
+        <v>1258</v>
+      </c>
+      <c r="D773" s="8" t="s">
+        <v>1259</v>
+      </c>
+      <c r="E773" s="14">
+        <v>45385</v>
+      </c>
+    </row>
+    <row r="774" spans="1:5">
+      <c r="A774" s="6">
         <v>4</v>
       </c>
-      <c r="B773" s="11" t="s">
-[...19 lines deleted...]
-      <c r="E774" s="14"/>
+      <c r="B774" s="11" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C774" s="9" t="s">
+        <v>1261</v>
+      </c>
+      <c r="D774" s="8" t="s">
+        <v>1262</v>
+      </c>
+      <c r="E774" s="14">
+        <v>1932</v>
+      </c>
     </row>
     <row r="775" spans="1:5">
-      <c r="A775" s="5" t="s">
+      <c r="A775" s="6">
+        <v>5</v>
+      </c>
+      <c r="B775" s="11" t="s">
+        <v>1263</v>
+      </c>
+      <c r="C775" s="9" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D775" s="8" t="s">
+        <v>1265</v>
+      </c>
+      <c r="E775" s="14">
+        <v>3703</v>
+      </c>
+    </row>
+    <row r="776" spans="1:5">
+      <c r="A776" s="3" t="s">
+        <v>1266</v>
+      </c>
+      <c r="B776" s="8"/>
+      <c r="C776" s="9"/>
+      <c r="D776" s="8"/>
+      <c r="E776" s="14"/>
+    </row>
+    <row r="777" spans="1:5">
+      <c r="A777" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B775" s="10" t="s">
+      <c r="B777" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C775" s="12" t="s">
+      <c r="C777" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D775" s="13" t="s">
+      <c r="D777" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E775" s="15" t="s">
+      <c r="E777" s="15" t="s">
         <v>8</v>
-      </c>
-[...32 lines deleted...]
-        <v>16610</v>
       </c>
     </row>
     <row r="778" spans="1:5">
       <c r="A778" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B778" s="11" t="s">
-        <v>1262</v>
+        <v>1267</v>
       </c>
       <c r="C778" s="9" t="s">
-        <v>1263</v>
+        <v>1268</v>
       </c>
       <c r="D778" s="8" t="s">
-        <v>1264</v>
+        <v>1269</v>
       </c>
       <c r="E778" s="14">
-        <v>45385</v>
+        <v>17542</v>
       </c>
     </row>
     <row r="779" spans="1:5">
       <c r="A779" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B779" s="11" t="s">
-        <v>1265</v>
+        <v>1267</v>
       </c>
       <c r="C779" s="9" t="s">
-        <v>1266</v>
+        <v>1270</v>
       </c>
       <c r="D779" s="8" t="s">
-        <v>1267</v>
+        <v>1271</v>
       </c>
       <c r="E779" s="14">
-        <v>1932</v>
+        <v>16249</v>
       </c>
     </row>
     <row r="780" spans="1:5">
       <c r="A780" s="6">
+        <v>3</v>
+      </c>
+      <c r="B780" s="11" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C780" s="9" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D780" s="8" t="s">
+        <v>1273</v>
+      </c>
+      <c r="E780" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="781" spans="1:5">
+      <c r="A781" s="6">
+        <v>4</v>
+      </c>
+      <c r="B781" s="11" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C781" s="9" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D781" s="8" t="s">
+        <v>1276</v>
+      </c>
+      <c r="E781" s="14">
+        <v>15961</v>
+      </c>
+    </row>
+    <row r="782" spans="1:5">
+      <c r="A782" s="6">
         <v>5</v>
       </c>
-      <c r="B780" s="11" t="s">
-[...22 lines deleted...]
-      <c r="A782" s="5" t="s">
+      <c r="B782" s="11" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C782" s="9" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D782" s="8" t="s">
+        <v>1279</v>
+      </c>
+      <c r="E782" s="14">
+        <v>13259</v>
+      </c>
+    </row>
+    <row r="783" spans="1:5">
+      <c r="A783" s="3" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B783" s="8"/>
+      <c r="C783" s="9"/>
+      <c r="D783" s="8"/>
+      <c r="E783" s="14"/>
+    </row>
+    <row r="784" spans="1:5">
+      <c r="A784" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B782" s="10" t="s">
+      <c r="B784" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C782" s="12" t="s">
+      <c r="C784" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D782" s="13" t="s">
+      <c r="D784" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E782" s="15" t="s">
+      <c r="E784" s="15" t="s">
         <v>8</v>
-      </c>
-[...32 lines deleted...]
-        <v>16249</v>
       </c>
     </row>
     <row r="785" spans="1:5">
       <c r="A785" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B785" s="11" t="s">
-        <v>1272</v>
+        <v>1281</v>
       </c>
       <c r="C785" s="9" t="s">
-        <v>1277</v>
+        <v>1282</v>
       </c>
       <c r="D785" s="8" t="s">
-        <v>1278</v>
+        <v>1283</v>
       </c>
       <c r="E785" s="14">
-        <v>0</v>
+        <v>89095</v>
       </c>
     </row>
     <row r="786" spans="1:5">
       <c r="A786" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B786" s="11" t="s">
-        <v>1279</v>
+        <v>1284</v>
       </c>
       <c r="C786" s="9" t="s">
-        <v>1280</v>
+        <v>1285</v>
       </c>
       <c r="D786" s="8" t="s">
-        <v>1281</v>
+        <v>1286</v>
       </c>
       <c r="E786" s="14">
-        <v>15961</v>
+        <v>110306</v>
       </c>
     </row>
     <row r="787" spans="1:5">
       <c r="A787" s="6">
+        <v>3</v>
+      </c>
+      <c r="B787" s="11" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C787" s="9" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D787" s="8" t="s">
+        <v>1289</v>
+      </c>
+      <c r="E787" s="14">
+        <v>5587</v>
+      </c>
+    </row>
+    <row r="788" spans="1:5">
+      <c r="A788" s="6">
+        <v>4</v>
+      </c>
+      <c r="B788" s="11" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C788" s="9" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D788" s="8" t="s">
+        <v>1292</v>
+      </c>
+      <c r="E788" s="14">
+        <v>6342</v>
+      </c>
+    </row>
+    <row r="789" spans="1:5">
+      <c r="A789" s="6">
         <v>5</v>
       </c>
-      <c r="B787" s="11" t="s">
-[...35 lines deleted...]
-        <v>8</v>
+      <c r="B789" s="11" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C789" s="9" t="s">
+        <v>1294</v>
+      </c>
+      <c r="D789" s="8" t="s">
+        <v>1295</v>
+      </c>
+      <c r="E789" s="14">
+        <v>6342</v>
       </c>
     </row>
     <row r="790" spans="1:5">
       <c r="A790" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B790" s="11" t="s">
-        <v>1286</v>
+        <v>1296</v>
       </c>
       <c r="C790" s="9" t="s">
-        <v>1287</v>
+        <v>1297</v>
       </c>
       <c r="D790" s="8" t="s">
-        <v>1288</v>
+        <v>1298</v>
       </c>
       <c r="E790" s="14">
-        <v>89095</v>
+        <v>9948</v>
       </c>
     </row>
     <row r="791" spans="1:5">
       <c r="A791" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B791" s="11" t="s">
-        <v>1289</v>
+        <v>1299</v>
       </c>
       <c r="C791" s="9" t="s">
-        <v>1290</v>
+        <v>1300</v>
       </c>
       <c r="D791" s="8" t="s">
-        <v>1291</v>
+        <v>1301</v>
       </c>
       <c r="E791" s="14">
-        <v>110306</v>
+        <v>15616</v>
       </c>
     </row>
     <row r="792" spans="1:5">
-      <c r="A792" s="6">
-[...13 lines deleted...]
-      </c>
+      <c r="A792" s="3" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B792" s="8"/>
+      <c r="C792" s="9"/>
+      <c r="D792" s="8"/>
+      <c r="E792" s="14"/>
     </row>
     <row r="793" spans="1:5">
-      <c r="A793" s="6">
+      <c r="A793" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B793" s="11" t="s">
-[...9 lines deleted...]
-        <v>6342</v>
+      <c r="B793" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C793" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D793" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E793" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="794" spans="1:5">
       <c r="A794" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B794" s="11" t="s">
-        <v>1298</v>
+        <v>1303</v>
       </c>
       <c r="C794" s="9" t="s">
-        <v>1299</v>
+        <v>1304</v>
       </c>
       <c r="D794" s="8" t="s">
-        <v>1300</v>
+        <v>1305</v>
       </c>
       <c r="E794" s="14">
-        <v>6342</v>
+        <v>560</v>
       </c>
     </row>
     <row r="795" spans="1:5">
       <c r="A795" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B795" s="11" t="s">
-        <v>1301</v>
+        <v>1306</v>
       </c>
       <c r="C795" s="9" t="s">
-        <v>1302</v>
+        <v>1307</v>
       </c>
       <c r="D795" s="8" t="s">
-        <v>1303</v>
+        <v>1308</v>
       </c>
       <c r="E795" s="14">
-        <v>9948</v>
+        <v>663</v>
       </c>
     </row>
     <row r="796" spans="1:5">
       <c r="A796" s="6">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B796" s="11" t="s">
-        <v>1304</v>
+        <v>1309</v>
       </c>
       <c r="C796" s="9" t="s">
-        <v>1305</v>
+        <v>1310</v>
       </c>
       <c r="D796" s="8" t="s">
-        <v>1306</v>
+        <v>1311</v>
       </c>
       <c r="E796" s="14">
-        <v>15616</v>
+        <v>890</v>
       </c>
     </row>
     <row r="797" spans="1:5">
-      <c r="A797" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E797" s="14"/>
+      <c r="A797" s="6">
+        <v>4</v>
+      </c>
+      <c r="B797" s="11" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C797" s="9" t="s">
+        <v>1313</v>
+      </c>
+      <c r="D797" s="8" t="s">
+        <v>1314</v>
+      </c>
+      <c r="E797" s="14">
+        <v>1082</v>
+      </c>
     </row>
     <row r="798" spans="1:5">
-      <c r="A798" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B798" s="10" t="s">
+      <c r="A798" s="6">
         <v>5</v>
       </c>
-      <c r="C798" s="12" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="B798" s="11" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C798" s="9" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D798" s="8" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E798" s="14">
+        <v>1484</v>
       </c>
     </row>
     <row r="799" spans="1:5">
       <c r="A799" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B799" s="11" t="s">
-        <v>1308</v>
+        <v>1318</v>
       </c>
       <c r="C799" s="9" t="s">
-        <v>1309</v>
+        <v>1319</v>
       </c>
       <c r="D799" s="8" t="s">
-        <v>1310</v>
+        <v>1320</v>
       </c>
       <c r="E799" s="14">
-        <v>560</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="800" spans="1:5">
       <c r="A800" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B800" s="11" t="s">
-        <v>1311</v>
+        <v>1321</v>
       </c>
       <c r="C800" s="9" t="s">
-        <v>1312</v>
+        <v>1322</v>
       </c>
       <c r="D800" s="8" t="s">
-        <v>1313</v>
+        <v>1323</v>
       </c>
       <c r="E800" s="14">
-        <v>663</v>
+        <v>2272</v>
       </c>
     </row>
     <row r="801" spans="1:5">
       <c r="A801" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B801" s="11" t="s">
-        <v>1314</v>
+        <v>1324</v>
       </c>
       <c r="C801" s="9" t="s">
-        <v>1315</v>
+        <v>1325</v>
       </c>
       <c r="D801" s="8" t="s">
-        <v>1316</v>
+        <v>1326</v>
       </c>
       <c r="E801" s="14">
-        <v>890</v>
+        <v>2658</v>
       </c>
     </row>
     <row r="802" spans="1:5">
       <c r="A802" s="6">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B802" s="11" t="s">
-        <v>1317</v>
+        <v>1327</v>
       </c>
       <c r="C802" s="9" t="s">
-        <v>1318</v>
+        <v>1328</v>
       </c>
       <c r="D802" s="8" t="s">
-        <v>1319</v>
+        <v>1329</v>
       </c>
       <c r="E802" s="14">
-        <v>1082</v>
+        <v>3806</v>
       </c>
     </row>
     <row r="803" spans="1:5">
       <c r="A803" s="6">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B803" s="11" t="s">
-        <v>1320</v>
+        <v>1330</v>
       </c>
       <c r="C803" s="9" t="s">
-        <v>1321</v>
+        <v>1331</v>
       </c>
       <c r="D803" s="8" t="s">
-        <v>1322</v>
+        <v>1332</v>
       </c>
       <c r="E803" s="14">
-        <v>1484</v>
+        <v>4558</v>
       </c>
     </row>
     <row r="804" spans="1:5">
       <c r="A804" s="6">
+        <v>11</v>
+      </c>
+      <c r="B804" s="11" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C804" s="9" t="s">
+        <v>1334</v>
+      </c>
+      <c r="D804" s="8" t="s">
+        <v>1335</v>
+      </c>
+      <c r="E804" s="14">
+        <v>4942</v>
+      </c>
+    </row>
+    <row r="805" spans="1:5">
+      <c r="A805" s="3" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B805" s="8"/>
+      <c r="C805" s="9"/>
+      <c r="D805" s="8"/>
+      <c r="E805" s="14"/>
+    </row>
+    <row r="806" spans="1:5">
+      <c r="A806" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B806" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C806" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B804" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A805" s="6">
+      <c r="D806" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B805" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A806" s="6">
+      <c r="E806" s="15" t="s">
         <v>8</v>
-      </c>
-[...10 lines deleted...]
-        <v>2658</v>
       </c>
     </row>
     <row r="807" spans="1:5">
       <c r="A807" s="6">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B807" s="11" t="s">
-        <v>1332</v>
+        <v>1337</v>
       </c>
       <c r="C807" s="9" t="s">
-        <v>1333</v>
+        <v>1338</v>
       </c>
       <c r="D807" s="8" t="s">
-        <v>1334</v>
+        <v>1339</v>
       </c>
       <c r="E807" s="14">
-        <v>3806</v>
+        <v>8614</v>
       </c>
     </row>
     <row r="808" spans="1:5">
       <c r="A808" s="6">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B808" s="11" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
       <c r="C808" s="9" t="s">
-        <v>1336</v>
+        <v>1340</v>
       </c>
       <c r="D808" s="8" t="s">
-        <v>1337</v>
+        <v>1341</v>
       </c>
       <c r="E808" s="14">
-        <v>4558</v>
+        <v>9258</v>
       </c>
     </row>
     <row r="809" spans="1:5">
       <c r="A809" s="6">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B809" s="11" t="s">
-        <v>1338</v>
+        <v>1337</v>
       </c>
       <c r="C809" s="9" t="s">
-        <v>1339</v>
+        <v>1342</v>
       </c>
       <c r="D809" s="8" t="s">
-        <v>1340</v>
+        <v>1343</v>
       </c>
       <c r="E809" s="14">
-        <v>4942</v>
+        <v>10143</v>
       </c>
     </row>
     <row r="810" spans="1:5">
-      <c r="A810" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E810" s="14"/>
+      <c r="A810" s="6">
+        <v>4</v>
+      </c>
+      <c r="B810" s="11" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C810" s="9" t="s">
+        <v>1344</v>
+      </c>
+      <c r="D810" s="8" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E810" s="14">
+        <v>0</v>
+      </c>
     </row>
     <row r="811" spans="1:5">
-      <c r="A811" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B811" s="10" t="s">
+      <c r="A811" s="6">
         <v>5</v>
       </c>
-      <c r="C811" s="12" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="B811" s="11" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C811" s="9" t="s">
+        <v>1347</v>
+      </c>
+      <c r="D811" s="8" t="s">
+        <v>1348</v>
+      </c>
+      <c r="E811" s="14">
+        <v>9097</v>
       </c>
     </row>
     <row r="812" spans="1:5">
       <c r="A812" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B812" s="11" t="s">
-        <v>1342</v>
+        <v>1346</v>
       </c>
       <c r="C812" s="9" t="s">
-        <v>1343</v>
+        <v>1349</v>
       </c>
       <c r="D812" s="8" t="s">
-        <v>1344</v>
+        <v>1350</v>
       </c>
       <c r="E812" s="14">
-        <v>8614</v>
+        <v>9580</v>
       </c>
     </row>
     <row r="813" spans="1:5">
       <c r="A813" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B813" s="11" t="s">
-        <v>1342</v>
+        <v>1346</v>
       </c>
       <c r="C813" s="9" t="s">
-        <v>1345</v>
+        <v>1351</v>
       </c>
       <c r="D813" s="8" t="s">
-        <v>1346</v>
+        <v>1352</v>
       </c>
       <c r="E813" s="14">
-        <v>9258</v>
+        <v>10707</v>
       </c>
     </row>
     <row r="814" spans="1:5">
       <c r="A814" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B814" s="11" t="s">
-        <v>1342</v>
+        <v>1353</v>
       </c>
       <c r="C814" s="9" t="s">
-        <v>1347</v>
+        <v>1354</v>
       </c>
       <c r="D814" s="8" t="s">
-        <v>1348</v>
+        <v>1355</v>
       </c>
       <c r="E814" s="14">
-        <v>10143</v>
+        <v>9982</v>
       </c>
     </row>
     <row r="815" spans="1:5">
       <c r="A815" s="6">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B815" s="11" t="s">
-        <v>1342</v>
+        <v>1353</v>
       </c>
       <c r="C815" s="9" t="s">
-        <v>1349</v>
+        <v>1356</v>
       </c>
       <c r="D815" s="8" t="s">
-        <v>1350</v>
+        <v>1357</v>
       </c>
       <c r="E815" s="14">
-        <v>0</v>
+        <v>10143</v>
       </c>
     </row>
     <row r="816" spans="1:5">
       <c r="A816" s="6">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B816" s="11" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="C816" s="9" t="s">
-        <v>1352</v>
+        <v>1358</v>
       </c>
       <c r="D816" s="8" t="s">
-        <v>1353</v>
+        <v>1359</v>
       </c>
       <c r="E816" s="14">
-        <v>9097</v>
+        <v>11914</v>
       </c>
     </row>
     <row r="817" spans="1:5">
       <c r="A817" s="6">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B817" s="11" t="s">
-        <v>1351</v>
+        <v>1360</v>
       </c>
       <c r="C817" s="9" t="s">
-        <v>1354</v>
+        <v>1361</v>
       </c>
       <c r="D817" s="8" t="s">
-        <v>1355</v>
+        <v>1362</v>
       </c>
       <c r="E817" s="14">
         <v>9580</v>
       </c>
     </row>
     <row r="818" spans="1:5">
       <c r="A818" s="6">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B818" s="11" t="s">
-        <v>1351</v>
+        <v>1360</v>
       </c>
       <c r="C818" s="9" t="s">
-        <v>1356</v>
+        <v>1363</v>
       </c>
       <c r="D818" s="8" t="s">
-        <v>1357</v>
+        <v>1364</v>
       </c>
       <c r="E818" s="14">
-        <v>10707</v>
+        <v>10143</v>
       </c>
     </row>
     <row r="819" spans="1:5">
       <c r="A819" s="6">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="B819" s="11" t="s">
-        <v>1358</v>
+        <v>1360</v>
       </c>
       <c r="C819" s="9" t="s">
-        <v>1359</v>
+        <v>1365</v>
       </c>
       <c r="D819" s="8" t="s">
-        <v>1360</v>
+        <v>1366</v>
       </c>
       <c r="E819" s="14">
-        <v>9982</v>
+        <v>11431</v>
       </c>
     </row>
     <row r="820" spans="1:5">
       <c r="A820" s="6">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B820" s="11" t="s">
-        <v>1358</v>
+        <v>1367</v>
       </c>
       <c r="C820" s="9" t="s">
-        <v>1361</v>
+        <v>1368</v>
       </c>
       <c r="D820" s="8" t="s">
-        <v>1362</v>
+        <v>1369</v>
       </c>
       <c r="E820" s="14">
-        <v>10143</v>
+        <v>9741</v>
       </c>
     </row>
     <row r="821" spans="1:5">
       <c r="A821" s="6">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B821" s="11" t="s">
-        <v>1358</v>
+        <v>1367</v>
       </c>
       <c r="C821" s="9" t="s">
-        <v>1363</v>
+        <v>1370</v>
       </c>
       <c r="D821" s="8" t="s">
-        <v>1364</v>
+        <v>1371</v>
       </c>
       <c r="E821" s="14">
-        <v>11914</v>
+        <v>10224</v>
       </c>
     </row>
     <row r="822" spans="1:5">
       <c r="A822" s="6">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="B822" s="11" t="s">
-        <v>1365</v>
+        <v>1367</v>
       </c>
       <c r="C822" s="9" t="s">
-        <v>1366</v>
+        <v>1372</v>
       </c>
       <c r="D822" s="8" t="s">
-        <v>1367</v>
+        <v>1373</v>
       </c>
       <c r="E822" s="14">
-        <v>9580</v>
+        <v>11592</v>
       </c>
     </row>
     <row r="823" spans="1:5">
       <c r="A823" s="6">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B823" s="11" t="s">
-        <v>1365</v>
+        <v>1374</v>
       </c>
       <c r="C823" s="9" t="s">
-        <v>1368</v>
+        <v>1375</v>
       </c>
       <c r="D823" s="8" t="s">
-        <v>1369</v>
+        <v>1376</v>
       </c>
       <c r="E823" s="14">
-        <v>10143</v>
+        <v>10304</v>
       </c>
     </row>
     <row r="824" spans="1:5">
       <c r="A824" s="6">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="B824" s="11" t="s">
-        <v>1365</v>
+        <v>1374</v>
       </c>
       <c r="C824" s="9" t="s">
-        <v>1370</v>
+        <v>1377</v>
       </c>
       <c r="D824" s="8" t="s">
-        <v>1371</v>
+        <v>1378</v>
       </c>
       <c r="E824" s="14">
-        <v>11431</v>
+        <v>10948</v>
       </c>
     </row>
     <row r="825" spans="1:5">
       <c r="A825" s="6">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="B825" s="11" t="s">
-        <v>1372</v>
+        <v>1374</v>
       </c>
       <c r="C825" s="9" t="s">
-        <v>1373</v>
+        <v>1379</v>
       </c>
       <c r="D825" s="8" t="s">
-        <v>1374</v>
+        <v>1380</v>
       </c>
       <c r="E825" s="14">
-        <v>9741</v>
+        <v>11914</v>
       </c>
     </row>
     <row r="826" spans="1:5">
       <c r="A826" s="6">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="B826" s="11" t="s">
-        <v>1372</v>
+        <v>1381</v>
       </c>
       <c r="C826" s="9" t="s">
-        <v>1375</v>
+        <v>1382</v>
       </c>
       <c r="D826" s="8" t="s">
-        <v>1376</v>
+        <v>1383</v>
       </c>
       <c r="E826" s="14">
-        <v>10224</v>
+        <v>4482</v>
       </c>
     </row>
     <row r="827" spans="1:5">
       <c r="A827" s="6">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="B827" s="11" t="s">
-        <v>1372</v>
+        <v>1381</v>
       </c>
       <c r="C827" s="9" t="s">
-        <v>1377</v>
+        <v>1384</v>
       </c>
       <c r="D827" s="8" t="s">
-        <v>1378</v>
+        <v>1385</v>
       </c>
       <c r="E827" s="14">
-        <v>11592</v>
+        <v>4930</v>
       </c>
     </row>
     <row r="828" spans="1:5">
       <c r="A828" s="6">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="B828" s="11" t="s">
-        <v>1379</v>
+        <v>1381</v>
       </c>
       <c r="C828" s="9" t="s">
-        <v>1380</v>
+        <v>1386</v>
       </c>
       <c r="D828" s="8" t="s">
-        <v>1381</v>
+        <v>1387</v>
       </c>
       <c r="E828" s="14">
-        <v>10304</v>
+        <v>5237</v>
       </c>
     </row>
     <row r="829" spans="1:5">
       <c r="A829" s="6">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="B829" s="11" t="s">
-        <v>1379</v>
+        <v>1388</v>
       </c>
       <c r="C829" s="9" t="s">
-        <v>1382</v>
+        <v>1389</v>
       </c>
       <c r="D829" s="8" t="s">
-        <v>1383</v>
+        <v>1390</v>
       </c>
       <c r="E829" s="14">
-        <v>10948</v>
+        <v>4618</v>
       </c>
     </row>
     <row r="830" spans="1:5">
       <c r="A830" s="6">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="B830" s="11" t="s">
-        <v>1379</v>
+        <v>1388</v>
       </c>
       <c r="C830" s="9" t="s">
-        <v>1384</v>
+        <v>1391</v>
       </c>
       <c r="D830" s="8" t="s">
-        <v>1385</v>
+        <v>1392</v>
       </c>
       <c r="E830" s="14">
-        <v>11914</v>
+        <v>5030</v>
       </c>
     </row>
     <row r="831" spans="1:5">
       <c r="A831" s="6">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="B831" s="11" t="s">
-        <v>1386</v>
+        <v>1388</v>
       </c>
       <c r="C831" s="9" t="s">
-        <v>1387</v>
+        <v>1393</v>
       </c>
       <c r="D831" s="8" t="s">
-        <v>1388</v>
+        <v>1394</v>
       </c>
       <c r="E831" s="14">
-        <v>4482</v>
+        <v>5533</v>
       </c>
     </row>
     <row r="832" spans="1:5">
       <c r="A832" s="6">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="B832" s="11" t="s">
-        <v>1386</v>
+        <v>1395</v>
       </c>
       <c r="C832" s="9" t="s">
-        <v>1389</v>
+        <v>1396</v>
       </c>
       <c r="D832" s="8" t="s">
-        <v>1390</v>
+        <v>1397</v>
       </c>
       <c r="E832" s="14">
-        <v>4930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="833" spans="1:5">
       <c r="A833" s="6">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="B833" s="11" t="s">
-        <v>1386</v>
+        <v>1398</v>
       </c>
       <c r="C833" s="9" t="s">
-        <v>1391</v>
+        <v>1399</v>
       </c>
       <c r="D833" s="8" t="s">
-        <v>1392</v>
+        <v>1400</v>
       </c>
       <c r="E833" s="14">
-        <v>5237</v>
+        <v>8198</v>
       </c>
     </row>
     <row r="834" spans="1:5">
       <c r="A834" s="6">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="B834" s="11" t="s">
-        <v>1393</v>
+        <v>1401</v>
       </c>
       <c r="C834" s="9" t="s">
-        <v>1394</v>
+        <v>1402</v>
       </c>
       <c r="D834" s="8" t="s">
-        <v>1395</v>
+        <v>1403</v>
       </c>
       <c r="E834" s="14">
-        <v>4618</v>
+        <v>11935</v>
       </c>
     </row>
     <row r="835" spans="1:5">
       <c r="A835" s="6">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="B835" s="11" t="s">
-        <v>1393</v>
+        <v>1404</v>
       </c>
       <c r="C835" s="9" t="s">
-        <v>1396</v>
+        <v>1405</v>
       </c>
       <c r="D835" s="8" t="s">
-        <v>1397</v>
+        <v>1406</v>
       </c>
       <c r="E835" s="14">
-        <v>5030</v>
+        <v>8695</v>
       </c>
     </row>
     <row r="836" spans="1:5">
       <c r="A836" s="6">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B836" s="11" t="s">
-        <v>1393</v>
+        <v>1407</v>
       </c>
       <c r="C836" s="9" t="s">
-        <v>1398</v>
+        <v>1408</v>
       </c>
       <c r="D836" s="8" t="s">
-        <v>1399</v>
+        <v>1409</v>
       </c>
       <c r="E836" s="14">
-        <v>5533</v>
+        <v>6284</v>
       </c>
     </row>
     <row r="837" spans="1:5">
       <c r="A837" s="6">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="B837" s="11" t="s">
-        <v>1400</v>
+        <v>1410</v>
       </c>
       <c r="C837" s="9" t="s">
-        <v>1401</v>
+        <v>1411</v>
       </c>
       <c r="D837" s="8" t="s">
-        <v>1402</v>
+        <v>1412</v>
       </c>
       <c r="E837" s="14">
-        <v>934</v>
+        <v>7293</v>
       </c>
     </row>
     <row r="838" spans="1:5">
       <c r="A838" s="6">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="B838" s="11" t="s">
-        <v>1403</v>
+        <v>1413</v>
       </c>
       <c r="C838" s="9" t="s">
-        <v>1404</v>
+        <v>1414</v>
       </c>
       <c r="D838" s="8" t="s">
-        <v>1405</v>
+        <v>1415</v>
       </c>
       <c r="E838" s="14">
-        <v>8198</v>
+        <v>4347</v>
       </c>
     </row>
     <row r="839" spans="1:5">
       <c r="A839" s="6">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="B839" s="11" t="s">
-        <v>1406</v>
+        <v>1416</v>
       </c>
       <c r="C839" s="9" t="s">
-        <v>1407</v>
+        <v>1417</v>
       </c>
       <c r="D839" s="8" t="s">
-        <v>1408</v>
+        <v>1418</v>
       </c>
       <c r="E839" s="14">
-        <v>11935</v>
+        <v>7810</v>
       </c>
     </row>
     <row r="840" spans="1:5">
       <c r="A840" s="6">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="B840" s="11" t="s">
-        <v>1409</v>
+        <v>1419</v>
       </c>
       <c r="C840" s="9" t="s">
-        <v>1410</v>
+        <v>1420</v>
       </c>
       <c r="D840" s="8" t="s">
-        <v>1411</v>
+        <v>1421</v>
       </c>
       <c r="E840" s="14">
-        <v>8695</v>
+        <v>11325</v>
       </c>
     </row>
     <row r="841" spans="1:5">
       <c r="A841" s="6">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="B841" s="11" t="s">
-        <v>1412</v>
+        <v>1422</v>
       </c>
       <c r="C841" s="9" t="s">
-        <v>1413</v>
+        <v>1423</v>
       </c>
       <c r="D841" s="8" t="s">
-        <v>1414</v>
+        <v>1424</v>
       </c>
       <c r="E841" s="14">
-        <v>6284</v>
+        <v>4830</v>
       </c>
     </row>
     <row r="842" spans="1:5">
       <c r="A842" s="6">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="B842" s="11" t="s">
-        <v>1415</v>
+        <v>1425</v>
       </c>
       <c r="C842" s="9" t="s">
-        <v>1416</v>
+        <v>1426</v>
       </c>
       <c r="D842" s="8" t="s">
-        <v>1417</v>
+        <v>1427</v>
       </c>
       <c r="E842" s="14">
-        <v>7293</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="843" spans="1:5">
-      <c r="A843" s="6">
-[...13 lines deleted...]
-      </c>
+      <c r="A843" s="3" t="s">
+        <v>1428</v>
+      </c>
+      <c r="B843" s="8"/>
+      <c r="C843" s="9"/>
+      <c r="D843" s="8"/>
+      <c r="E843" s="14"/>
     </row>
     <row r="844" spans="1:5">
-      <c r="A844" s="6">
-[...12 lines deleted...]
-        <v>7810</v>
+      <c r="A844" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B844" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C844" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D844" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E844" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="845" spans="1:5">
       <c r="A845" s="6">
-        <v>34</v>
+        <v>1</v>
       </c>
       <c r="B845" s="11" t="s">
-        <v>1424</v>
+        <v>1429</v>
       </c>
       <c r="C845" s="9" t="s">
-        <v>1425</v>
+        <v>1430</v>
       </c>
       <c r="D845" s="8" t="s">
-        <v>1426</v>
+        <v>1431</v>
       </c>
       <c r="E845" s="14">
-        <v>11325</v>
+        <v>6118</v>
       </c>
     </row>
     <row r="846" spans="1:5">
       <c r="A846" s="6">
-        <v>35</v>
+        <v>2</v>
       </c>
       <c r="B846" s="11" t="s">
-        <v>1427</v>
+        <v>1429</v>
       </c>
       <c r="C846" s="9" t="s">
-        <v>1428</v>
+        <v>1432</v>
       </c>
       <c r="D846" s="8" t="s">
-        <v>1429</v>
+        <v>1433</v>
       </c>
       <c r="E846" s="14">
-        <v>4830</v>
+        <v>6762</v>
       </c>
     </row>
     <row r="847" spans="1:5">
       <c r="A847" s="6">
-        <v>36</v>
+        <v>3</v>
       </c>
       <c r="B847" s="11" t="s">
-        <v>1430</v>
+        <v>1429</v>
       </c>
       <c r="C847" s="9" t="s">
-        <v>1431</v>
+        <v>1434</v>
       </c>
       <c r="D847" s="8" t="s">
-        <v>1432</v>
+        <v>1435</v>
       </c>
       <c r="E847" s="14">
-        <v>1900</v>
+        <v>7165</v>
       </c>
     </row>
     <row r="848" spans="1:5">
-      <c r="A848" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E848" s="14"/>
+      <c r="A848" s="6">
+        <v>4</v>
+      </c>
+      <c r="B848" s="11" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C848" s="9" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D848" s="8" t="s">
+        <v>1437</v>
+      </c>
+      <c r="E848" s="14">
+        <v>8372</v>
+      </c>
     </row>
     <row r="849" spans="1:5">
-      <c r="A849" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B849" s="10" t="s">
+      <c r="A849" s="6">
         <v>5</v>
       </c>
-      <c r="C849" s="12" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="B849" s="11" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C849" s="9" t="s">
+        <v>1438</v>
+      </c>
+      <c r="D849" s="8" t="s">
+        <v>1439</v>
+      </c>
+      <c r="E849" s="14">
+        <v>9660</v>
       </c>
     </row>
     <row r="850" spans="1:5">
       <c r="A850" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B850" s="11" t="s">
-        <v>1434</v>
+        <v>1429</v>
       </c>
       <c r="C850" s="9" t="s">
-        <v>1435</v>
+        <v>1440</v>
       </c>
       <c r="D850" s="8" t="s">
-        <v>1436</v>
+        <v>1441</v>
       </c>
       <c r="E850" s="14">
-        <v>6118</v>
+        <v>10304</v>
       </c>
     </row>
     <row r="851" spans="1:5">
       <c r="A851" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B851" s="11" t="s">
-        <v>1434</v>
+        <v>1442</v>
       </c>
       <c r="C851" s="9" t="s">
-        <v>1437</v>
+        <v>1443</v>
       </c>
       <c r="D851" s="8" t="s">
-        <v>1438</v>
+        <v>1444</v>
       </c>
       <c r="E851" s="14">
         <v>6762</v>
       </c>
     </row>
     <row r="852" spans="1:5">
       <c r="A852" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B852" s="11" t="s">
-        <v>1434</v>
+        <v>1442</v>
       </c>
       <c r="C852" s="9" t="s">
-        <v>1439</v>
+        <v>1445</v>
       </c>
       <c r="D852" s="8" t="s">
-        <v>1440</v>
+        <v>1446</v>
       </c>
       <c r="E852" s="14">
-        <v>7165</v>
+        <v>7970</v>
       </c>
     </row>
     <row r="853" spans="1:5">
       <c r="A853" s="6">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B853" s="11" t="s">
-        <v>1434</v>
+        <v>1442</v>
       </c>
       <c r="C853" s="9" t="s">
-        <v>1441</v>
+        <v>1447</v>
       </c>
       <c r="D853" s="8" t="s">
-        <v>1442</v>
+        <v>1448</v>
       </c>
       <c r="E853" s="14">
-        <v>8372</v>
+        <v>8855</v>
       </c>
     </row>
     <row r="854" spans="1:5">
       <c r="A854" s="6">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B854" s="11" t="s">
-        <v>1434</v>
+        <v>1442</v>
       </c>
       <c r="C854" s="9" t="s">
-        <v>1443</v>
+        <v>1449</v>
       </c>
       <c r="D854" s="8" t="s">
-        <v>1444</v>
+        <v>1450</v>
       </c>
       <c r="E854" s="14">
-        <v>9660</v>
+        <v>9741</v>
       </c>
     </row>
     <row r="855" spans="1:5">
       <c r="A855" s="6">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B855" s="11" t="s">
-        <v>1434</v>
+        <v>1442</v>
       </c>
       <c r="C855" s="9" t="s">
-        <v>1445</v>
+        <v>1451</v>
       </c>
       <c r="D855" s="8" t="s">
-        <v>1446</v>
+        <v>1452</v>
       </c>
       <c r="E855" s="14">
-        <v>10304</v>
+        <v>10787</v>
       </c>
     </row>
     <row r="856" spans="1:5">
       <c r="A856" s="6">
+        <v>12</v>
+      </c>
+      <c r="B856" s="11" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C856" s="9" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D856" s="8" t="s">
+        <v>1454</v>
+      </c>
+      <c r="E856" s="14">
+        <v>12075</v>
+      </c>
+    </row>
+    <row r="857" spans="1:5">
+      <c r="A857" s="3" t="s">
+        <v>1455</v>
+      </c>
+      <c r="B857" s="8"/>
+      <c r="C857" s="9"/>
+      <c r="D857" s="8"/>
+      <c r="E857" s="14"/>
+    </row>
+    <row r="858" spans="1:5">
+      <c r="A858" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B858" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C858" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D858" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B856" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A857" s="6">
+      <c r="E858" s="15" t="s">
         <v>8</v>
-      </c>
-[...27 lines deleted...]
-        <v>8855</v>
       </c>
     </row>
     <row r="859" spans="1:5">
       <c r="A859" s="6">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B859" s="11" t="s">
-        <v>1447</v>
+        <v>1456</v>
       </c>
       <c r="C859" s="9" t="s">
-        <v>1454</v>
+        <v>1457</v>
       </c>
       <c r="D859" s="8" t="s">
-        <v>1455</v>
+        <v>1458</v>
       </c>
       <c r="E859" s="14">
-        <v>9741</v>
+        <v>9362</v>
       </c>
     </row>
     <row r="860" spans="1:5">
       <c r="A860" s="6">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B860" s="11" t="s">
-        <v>1447</v>
+        <v>1459</v>
       </c>
       <c r="C860" s="9" t="s">
-        <v>1456</v>
+        <v>1460</v>
       </c>
       <c r="D860" s="8" t="s">
-        <v>1457</v>
+        <v>1461</v>
       </c>
       <c r="E860" s="14">
-        <v>10787</v>
+        <v>7550</v>
       </c>
     </row>
     <row r="861" spans="1:5">
-      <c r="A861" s="6">
-[...13 lines deleted...]
-      </c>
+      <c r="A861" s="3" t="s">
+        <v>1462</v>
+      </c>
+      <c r="B861" s="8"/>
+      <c r="C861" s="9"/>
+      <c r="D861" s="8"/>
+      <c r="E861" s="14"/>
     </row>
     <row r="862" spans="1:5">
-      <c r="A862" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E862" s="14"/>
+      <c r="A862" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B862" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C862" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D862" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E862" s="15" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="863" spans="1:5">
-      <c r="A863" s="5" t="s">
-[...12 lines deleted...]
-        <v>8</v>
+      <c r="A863" s="6">
+        <v>1</v>
+      </c>
+      <c r="B863" s="11" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C863" s="9" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D863" s="8" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E863" s="14">
+        <v>1279</v>
       </c>
     </row>
     <row r="864" spans="1:5">
       <c r="A864" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B864" s="11" t="s">
-        <v>1461</v>
+        <v>1466</v>
       </c>
       <c r="C864" s="9" t="s">
-        <v>1462</v>
+        <v>1467</v>
       </c>
       <c r="D864" s="8" t="s">
-        <v>1463</v>
+        <v>1468</v>
       </c>
       <c r="E864" s="14">
-        <v>9362</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="865" spans="1:5">
       <c r="A865" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B865" s="11" t="s">
-        <v>1464</v>
+        <v>1469</v>
       </c>
       <c r="C865" s="9" t="s">
-        <v>1465</v>
+        <v>1470</v>
       </c>
       <c r="D865" s="8" t="s">
-        <v>1466</v>
+        <v>1471</v>
       </c>
       <c r="E865" s="14">
-        <v>7550</v>
+        <v>530</v>
       </c>
     </row>
     <row r="866" spans="1:5">
-      <c r="A866" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E866" s="14"/>
+      <c r="A866" s="6">
+        <v>4</v>
+      </c>
+      <c r="B866" s="11" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C866" s="9" t="s">
+        <v>1473</v>
+      </c>
+      <c r="D866" s="8" t="s">
+        <v>1474</v>
+      </c>
+      <c r="E866" s="14">
+        <v>725</v>
+      </c>
     </row>
     <row r="867" spans="1:5">
-      <c r="A867" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B867" s="10" t="s">
+      <c r="A867" s="6">
         <v>5</v>
       </c>
-      <c r="C867" s="12" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="B867" s="11" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C867" s="9" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D867" s="8" t="s">
+        <v>1477</v>
+      </c>
+      <c r="E867" s="14">
+        <v>529</v>
       </c>
     </row>
     <row r="868" spans="1:5">
       <c r="A868" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B868" s="11" t="s">
-        <v>1468</v>
+        <v>1478</v>
       </c>
       <c r="C868" s="9" t="s">
-        <v>1469</v>
+        <v>1479</v>
       </c>
       <c r="D868" s="8" t="s">
-        <v>1470</v>
+        <v>1480</v>
       </c>
       <c r="E868" s="14">
-        <v>1279</v>
+        <v>511367</v>
       </c>
     </row>
     <row r="869" spans="1:5">
-      <c r="A869" s="6">
-[...13 lines deleted...]
-      </c>
+      <c r="A869" s="2" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B869" s="8"/>
+      <c r="C869" s="9"/>
+      <c r="D869" s="8"/>
+      <c r="E869" s="14"/>
     </row>
     <row r="870" spans="1:5">
-      <c r="A870" s="6">
-[...12 lines deleted...]
-        <v>530</v>
+      <c r="A870" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B870" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C870" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D870" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E870" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="871" spans="1:5">
       <c r="A871" s="6">
+        <v>1</v>
+      </c>
+      <c r="B871" s="11" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C871" s="9" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D871" s="8" t="s">
+        <v>1484</v>
+      </c>
+      <c r="E871" s="14">
+        <v>581809</v>
+      </c>
+    </row>
+    <row r="872" spans="1:5">
+      <c r="A872" s="2" t="s">
+        <v>1485</v>
+      </c>
+      <c r="B872" s="8"/>
+      <c r="C872" s="9"/>
+      <c r="D872" s="8"/>
+      <c r="E872" s="14"/>
+    </row>
+    <row r="873" spans="1:5">
+      <c r="A873" s="3" t="s">
+        <v>1486</v>
+      </c>
+      <c r="B873" s="8"/>
+      <c r="C873" s="9"/>
+      <c r="D873" s="8"/>
+      <c r="E873" s="14"/>
+    </row>
+    <row r="874" spans="1:5">
+      <c r="A874" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B871" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A872" s="6">
+      <c r="B874" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B872" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A873" s="6">
+      <c r="C874" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B873" s="11" t="s">
-[...19 lines deleted...]
-      <c r="E874" s="14"/>
+      <c r="D874" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E874" s="15" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="875" spans="1:5">
-      <c r="A875" s="5" t="s">
-[...12 lines deleted...]
-        <v>8</v>
+      <c r="A875" s="6">
+        <v>1</v>
+      </c>
+      <c r="B875" s="11" t="s">
+        <v>1487</v>
+      </c>
+      <c r="C875" s="9" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D875" s="8" t="s">
+        <v>1489</v>
+      </c>
+      <c r="E875" s="14">
+        <v>578</v>
       </c>
     </row>
     <row r="876" spans="1:5">
       <c r="A876" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B876" s="11" t="s">
-        <v>1487</v>
+        <v>1490</v>
       </c>
       <c r="C876" s="9" t="s">
-        <v>1488</v>
+        <v>1491</v>
       </c>
       <c r="D876" s="8" t="s">
-        <v>1489</v>
+        <v>1492</v>
       </c>
       <c r="E876" s="14">
-        <v>581809</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="877" spans="1:5">
-      <c r="A877" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E877" s="14"/>
+      <c r="A877" s="6">
+        <v>3</v>
+      </c>
+      <c r="B877" s="11" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C877" s="9" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D877" s="8" t="s">
+        <v>1495</v>
+      </c>
+      <c r="E877" s="14">
+        <v>1084</v>
+      </c>
     </row>
     <row r="878" spans="1:5">
-      <c r="A878" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E878" s="14"/>
+      <c r="A878" s="6">
+        <v>4</v>
+      </c>
+      <c r="B878" s="11" t="s">
+        <v>1496</v>
+      </c>
+      <c r="C878" s="9" t="s">
+        <v>1497</v>
+      </c>
+      <c r="D878" s="8" t="s">
+        <v>1498</v>
+      </c>
+      <c r="E878" s="14">
+        <v>3171</v>
+      </c>
     </row>
     <row r="879" spans="1:5">
-      <c r="A879" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B879" s="10" t="s">
+      <c r="A879" s="6">
         <v>5</v>
       </c>
-      <c r="C879" s="12" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="B879" s="11" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C879" s="9" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D879" s="8" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E879" s="14">
+        <v>710</v>
       </c>
     </row>
     <row r="880" spans="1:5">
       <c r="A880" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B880" s="11" t="s">
-        <v>1492</v>
+        <v>1502</v>
       </c>
       <c r="C880" s="9" t="s">
-        <v>1493</v>
+        <v>1503</v>
       </c>
       <c r="D880" s="8" t="s">
-        <v>1494</v>
+        <v>1504</v>
       </c>
       <c r="E880" s="14">
-        <v>578</v>
+        <v>951</v>
       </c>
     </row>
     <row r="881" spans="1:5">
       <c r="A881" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B881" s="11" t="s">
-        <v>1495</v>
+        <v>1505</v>
       </c>
       <c r="C881" s="9" t="s">
-        <v>1496</v>
+        <v>1506</v>
       </c>
       <c r="D881" s="8" t="s">
-        <v>1497</v>
+        <v>1507</v>
       </c>
       <c r="E881" s="14">
-        <v>1496</v>
+        <v>755</v>
       </c>
     </row>
     <row r="882" spans="1:5">
       <c r="A882" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B882" s="11" t="s">
-        <v>1498</v>
+        <v>1508</v>
       </c>
       <c r="C882" s="9" t="s">
-        <v>1499</v>
+        <v>1509</v>
       </c>
       <c r="D882" s="8" t="s">
-        <v>1500</v>
+        <v>1510</v>
       </c>
       <c r="E882" s="14">
-        <v>1084</v>
+        <v>2265</v>
       </c>
     </row>
     <row r="883" spans="1:5">
       <c r="A883" s="6">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B883" s="11" t="s">
-        <v>1501</v>
+        <v>1511</v>
       </c>
       <c r="C883" s="9" t="s">
-        <v>1502</v>
+        <v>1512</v>
       </c>
       <c r="D883" s="8" t="s">
-        <v>1503</v>
+        <v>1513</v>
       </c>
       <c r="E883" s="14">
-        <v>3171</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="884" spans="1:5">
       <c r="A884" s="6">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B884" s="11" t="s">
-        <v>1504</v>
+        <v>1514</v>
       </c>
       <c r="C884" s="9" t="s">
-        <v>1505</v>
+        <v>1515</v>
       </c>
       <c r="D884" s="8" t="s">
-        <v>1506</v>
+        <v>1516</v>
       </c>
       <c r="E884" s="14">
-        <v>710</v>
+        <v>287</v>
       </c>
     </row>
     <row r="885" spans="1:5">
       <c r="A885" s="6">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B885" s="11" t="s">
-        <v>1507</v>
+        <v>1517</v>
       </c>
       <c r="C885" s="9" t="s">
-        <v>1508</v>
+        <v>1518</v>
       </c>
       <c r="D885" s="8" t="s">
-        <v>1509</v>
+        <v>1519</v>
       </c>
       <c r="E885" s="14">
-        <v>951</v>
+        <v>151</v>
       </c>
     </row>
     <row r="886" spans="1:5">
       <c r="A886" s="6">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B886" s="11" t="s">
-        <v>1510</v>
+        <v>1520</v>
       </c>
       <c r="C886" s="9" t="s">
-        <v>1511</v>
+        <v>1521</v>
       </c>
       <c r="D886" s="8" t="s">
-        <v>1512</v>
+        <v>1522</v>
       </c>
       <c r="E886" s="14">
-        <v>755</v>
+        <v>41753</v>
       </c>
     </row>
     <row r="887" spans="1:5">
       <c r="A887" s="6">
+        <v>13</v>
+      </c>
+      <c r="B887" s="11" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C887" s="9" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D887" s="8" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E887" s="14">
+        <v>6869</v>
+      </c>
+    </row>
+    <row r="888" spans="1:5">
+      <c r="A888" s="3" t="s">
+        <v>1526</v>
+      </c>
+      <c r="B888" s="8"/>
+      <c r="C888" s="9"/>
+      <c r="D888" s="8"/>
+      <c r="E888" s="14"/>
+    </row>
+    <row r="889" spans="1:5">
+      <c r="A889" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B889" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C889" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D889" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E889" s="15" t="s">
         <v>8</v>
-      </c>
-[...44 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="890" spans="1:5">
       <c r="A890" s="6">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B890" s="11" t="s">
-        <v>1522</v>
+        <v>1527</v>
       </c>
       <c r="C890" s="9" t="s">
-        <v>1523</v>
+        <v>1528</v>
       </c>
       <c r="D890" s="8" t="s">
-        <v>1524</v>
+        <v>1529</v>
       </c>
       <c r="E890" s="14">
-        <v>151</v>
+        <v>53</v>
       </c>
     </row>
     <row r="891" spans="1:5">
       <c r="A891" s="6">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="B891" s="11" t="s">
-        <v>1525</v>
+        <v>1530</v>
       </c>
       <c r="C891" s="9" t="s">
-        <v>1526</v>
+        <v>1531</v>
       </c>
       <c r="D891" s="8" t="s">
-        <v>1527</v>
+        <v>1532</v>
       </c>
       <c r="E891" s="14">
-        <v>41753</v>
+        <v>83</v>
       </c>
     </row>
     <row r="892" spans="1:5">
       <c r="A892" s="6">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="B892" s="11" t="s">
-        <v>1528</v>
+        <v>1533</v>
       </c>
       <c r="C892" s="9" t="s">
-        <v>1529</v>
+        <v>1534</v>
       </c>
       <c r="D892" s="8" t="s">
-        <v>1530</v>
+        <v>1535</v>
       </c>
       <c r="E892" s="14">
-        <v>6869</v>
+        <v>257</v>
       </c>
     </row>
     <row r="893" spans="1:5">
-      <c r="A893" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E893" s="14"/>
+      <c r="A893" s="6">
+        <v>4</v>
+      </c>
+      <c r="B893" s="11" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C893" s="9" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D893" s="8" t="s">
+        <v>1538</v>
+      </c>
+      <c r="E893" s="14">
+        <v>424</v>
+      </c>
     </row>
     <row r="894" spans="1:5">
-      <c r="A894" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B894" s="10" t="s">
+      <c r="A894" s="6">
         <v>5</v>
       </c>
-      <c r="C894" s="12" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="B894" s="11" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C894" s="9" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D894" s="8" t="s">
+        <v>1541</v>
+      </c>
+      <c r="E894" s="14">
+        <v>529</v>
       </c>
     </row>
     <row r="895" spans="1:5">
       <c r="A895" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B895" s="11" t="s">
-        <v>1532</v>
+        <v>1542</v>
       </c>
       <c r="C895" s="9" t="s">
-        <v>1533</v>
+        <v>1543</v>
       </c>
       <c r="D895" s="8" t="s">
-        <v>1534</v>
+        <v>1544</v>
       </c>
       <c r="E895" s="14">
-        <v>53</v>
+        <v>657</v>
       </c>
     </row>
     <row r="896" spans="1:5">
       <c r="A896" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B896" s="11" t="s">
-        <v>1535</v>
+        <v>1545</v>
       </c>
       <c r="C896" s="9" t="s">
-        <v>1536</v>
+        <v>1546</v>
       </c>
       <c r="D896" s="8" t="s">
-        <v>1537</v>
+        <v>1547</v>
       </c>
       <c r="E896" s="14">
-        <v>83</v>
+        <v>821</v>
       </c>
     </row>
     <row r="897" spans="1:5">
       <c r="A897" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B897" s="11" t="s">
-        <v>1538</v>
+        <v>1548</v>
       </c>
       <c r="C897" s="9" t="s">
-        <v>1539</v>
+        <v>1549</v>
       </c>
       <c r="D897" s="8" t="s">
-        <v>1540</v>
+        <v>1550</v>
       </c>
       <c r="E897" s="14">
-        <v>257</v>
+        <v>838</v>
       </c>
     </row>
     <row r="898" spans="1:5">
       <c r="A898" s="6">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B898" s="11" t="s">
-        <v>1541</v>
+        <v>1551</v>
       </c>
       <c r="C898" s="9" t="s">
-        <v>1542</v>
+        <v>1552</v>
       </c>
       <c r="D898" s="8" t="s">
-        <v>1543</v>
+        <v>1553</v>
       </c>
       <c r="E898" s="14">
-        <v>424</v>
+        <v>382</v>
       </c>
     </row>
     <row r="899" spans="1:5">
       <c r="A899" s="6">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B899" s="11" t="s">
-        <v>1544</v>
+        <v>1554</v>
       </c>
       <c r="C899" s="9" t="s">
-        <v>1545</v>
+        <v>1555</v>
       </c>
       <c r="D899" s="8" t="s">
-        <v>1546</v>
+        <v>1556</v>
       </c>
       <c r="E899" s="14">
-        <v>529</v>
+        <v>869</v>
       </c>
     </row>
     <row r="900" spans="1:5">
       <c r="A900" s="6">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B900" s="11" t="s">
-        <v>1547</v>
+        <v>1557</v>
       </c>
       <c r="C900" s="9" t="s">
-        <v>1548</v>
+        <v>1558</v>
       </c>
       <c r="D900" s="8" t="s">
-        <v>1549</v>
+        <v>1559</v>
       </c>
       <c r="E900" s="14">
-        <v>657</v>
+        <v>2991</v>
       </c>
     </row>
     <row r="901" spans="1:5">
       <c r="A901" s="6">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B901" s="11" t="s">
-        <v>1550</v>
+        <v>1560</v>
       </c>
       <c r="C901" s="9" t="s">
-        <v>1551</v>
+        <v>1561</v>
       </c>
       <c r="D901" s="8" t="s">
-        <v>1552</v>
+        <v>1562</v>
       </c>
       <c r="E901" s="14">
-        <v>821</v>
+        <v>2574</v>
       </c>
     </row>
     <row r="902" spans="1:5">
       <c r="A902" s="6">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="B902" s="11" t="s">
-        <v>1553</v>
+        <v>1563</v>
       </c>
       <c r="C902" s="9" t="s">
-        <v>1554</v>
+        <v>1564</v>
       </c>
       <c r="D902" s="8" t="s">
-        <v>1555</v>
+        <v>1565</v>
       </c>
       <c r="E902" s="14">
-        <v>838</v>
+        <v>125330</v>
       </c>
     </row>
     <row r="903" spans="1:5">
       <c r="A903" s="6">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B903" s="11" t="s">
-        <v>1556</v>
+        <v>1566</v>
       </c>
       <c r="C903" s="9" t="s">
-        <v>1557</v>
+        <v>1567</v>
       </c>
       <c r="D903" s="8" t="s">
-        <v>1558</v>
+        <v>1568</v>
       </c>
       <c r="E903" s="14">
-        <v>382</v>
+        <v>23980</v>
       </c>
     </row>
     <row r="904" spans="1:5">
       <c r="A904" s="6">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B904" s="11" t="s">
-        <v>1559</v>
+        <v>1569</v>
       </c>
       <c r="C904" s="9" t="s">
-        <v>1560</v>
+        <v>1570</v>
       </c>
       <c r="D904" s="8" t="s">
-        <v>1561</v>
+        <v>1571</v>
       </c>
       <c r="E904" s="14">
-        <v>869</v>
+        <v>37151</v>
       </c>
     </row>
     <row r="905" spans="1:5">
       <c r="A905" s="6">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="B905" s="11" t="s">
-        <v>1562</v>
+        <v>1572</v>
       </c>
       <c r="C905" s="9" t="s">
-        <v>1563</v>
+        <v>1573</v>
       </c>
       <c r="D905" s="8" t="s">
-        <v>1564</v>
+        <v>1574</v>
       </c>
       <c r="E905" s="14">
-        <v>2991</v>
+        <v>5444</v>
       </c>
     </row>
     <row r="906" spans="1:5">
       <c r="A906" s="6">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B906" s="11" t="s">
-        <v>1565</v>
+        <v>1575</v>
       </c>
       <c r="C906" s="9" t="s">
-        <v>1566</v>
+        <v>1576</v>
       </c>
       <c r="D906" s="8" t="s">
-        <v>1567</v>
+        <v>1577</v>
       </c>
       <c r="E906" s="14">
-        <v>2574</v>
+        <v>14949</v>
       </c>
     </row>
     <row r="907" spans="1:5">
       <c r="A907" s="6">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="B907" s="11" t="s">
-        <v>1568</v>
+        <v>228</v>
       </c>
       <c r="C907" s="9" t="s">
-        <v>1569</v>
+        <v>229</v>
       </c>
       <c r="D907" s="8" t="s">
-        <v>1570</v>
+        <v>1578</v>
       </c>
       <c r="E907" s="14">
-        <v>125330</v>
+        <v>51</v>
       </c>
     </row>
     <row r="908" spans="1:5">
       <c r="A908" s="6">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="B908" s="11" t="s">
-        <v>1571</v>
+        <v>1579</v>
       </c>
       <c r="C908" s="9" t="s">
-        <v>1572</v>
+        <v>1580</v>
       </c>
       <c r="D908" s="8" t="s">
-        <v>1573</v>
+        <v>1581</v>
       </c>
       <c r="E908" s="14">
-        <v>23980</v>
+        <v>411</v>
       </c>
     </row>
     <row r="909" spans="1:5">
       <c r="A909" s="6">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="B909" s="11" t="s">
-        <v>1574</v>
+        <v>1582</v>
       </c>
       <c r="C909" s="9" t="s">
-        <v>1575</v>
+        <v>1583</v>
       </c>
       <c r="D909" s="8" t="s">
-        <v>1576</v>
+        <v>1584</v>
       </c>
       <c r="E909" s="14">
-        <v>37151</v>
+        <v>3274</v>
       </c>
     </row>
     <row r="910" spans="1:5">
       <c r="A910" s="6">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="B910" s="11" t="s">
-        <v>1577</v>
+        <v>1585</v>
       </c>
       <c r="C910" s="9" t="s">
-        <v>1578</v>
+        <v>1586</v>
       </c>
       <c r="D910" s="8" t="s">
-        <v>1579</v>
+        <v>1587</v>
       </c>
       <c r="E910" s="14">
-        <v>5444</v>
+        <v>149</v>
       </c>
     </row>
     <row r="911" spans="1:5">
       <c r="A911" s="6">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="B911" s="11" t="s">
-        <v>1580</v>
+        <v>1588</v>
       </c>
       <c r="C911" s="9" t="s">
-        <v>1581</v>
+        <v>1589</v>
       </c>
       <c r="D911" s="8" t="s">
-        <v>1582</v>
+        <v>1590</v>
       </c>
       <c r="E911" s="14">
-        <v>14949</v>
+        <v>894</v>
       </c>
     </row>
     <row r="912" spans="1:5">
       <c r="A912" s="6">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="B912" s="11" t="s">
-        <v>228</v>
+        <v>1591</v>
       </c>
       <c r="C912" s="9" t="s">
-        <v>229</v>
+        <v>1592</v>
       </c>
       <c r="D912" s="8" t="s">
-        <v>1583</v>
+        <v>1593</v>
       </c>
       <c r="E912" s="14">
-        <v>51</v>
+        <v>74</v>
       </c>
     </row>
     <row r="913" spans="1:5">
-      <c r="A913" s="6">
-[...13 lines deleted...]
-      </c>
+      <c r="A913" s="3" t="s">
+        <v>700</v>
+      </c>
+      <c r="B913" s="8"/>
+      <c r="C913" s="9"/>
+      <c r="D913" s="8"/>
+      <c r="E913" s="14"/>
     </row>
     <row r="914" spans="1:5">
-      <c r="A914" s="6">
-[...12 lines deleted...]
-        <v>3274</v>
+      <c r="A914" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B914" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C914" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D914" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E914" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="915" spans="1:5">
       <c r="A915" s="6">
-        <v>21</v>
+        <v>1</v>
       </c>
       <c r="B915" s="11" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="C915" s="9" t="s">
-        <v>1591</v>
+        <v>1595</v>
       </c>
       <c r="D915" s="8" t="s">
-        <v>1592</v>
+        <v>1596</v>
       </c>
       <c r="E915" s="14">
-        <v>149</v>
+        <v>639</v>
       </c>
     </row>
     <row r="916" spans="1:5">
       <c r="A916" s="6">
-        <v>22</v>
+        <v>2</v>
       </c>
       <c r="B916" s="11" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="C916" s="9" t="s">
-        <v>1594</v>
+        <v>1597</v>
       </c>
       <c r="D916" s="8" t="s">
-        <v>1595</v>
+        <v>1598</v>
       </c>
       <c r="E916" s="14">
-        <v>894</v>
+        <v>811</v>
       </c>
     </row>
     <row r="917" spans="1:5">
       <c r="A917" s="6">
-        <v>23</v>
+        <v>3</v>
       </c>
       <c r="B917" s="11" t="s">
-        <v>1596</v>
+        <v>1594</v>
       </c>
       <c r="C917" s="9" t="s">
-        <v>1597</v>
+        <v>1599</v>
       </c>
       <c r="D917" s="8" t="s">
-        <v>1598</v>
+        <v>1600</v>
       </c>
       <c r="E917" s="14">
-        <v>74</v>
+        <v>936</v>
       </c>
     </row>
     <row r="918" spans="1:5">
-      <c r="A918" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E918" s="14"/>
+      <c r="A918" s="6">
+        <v>4</v>
+      </c>
+      <c r="B918" s="11" t="s">
+        <v>1594</v>
+      </c>
+      <c r="C918" s="9" t="s">
+        <v>1601</v>
+      </c>
+      <c r="D918" s="8" t="s">
+        <v>1602</v>
+      </c>
+      <c r="E918" s="14">
+        <v>1019</v>
+      </c>
     </row>
     <row r="919" spans="1:5">
-      <c r="A919" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B919" s="10" t="s">
+      <c r="A919" s="6">
         <v>5</v>
       </c>
-      <c r="C919" s="12" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="B919" s="11" t="s">
+        <v>283</v>
+      </c>
+      <c r="C919" s="9" t="s">
+        <v>284</v>
+      </c>
+      <c r="D919" s="8" t="s">
+        <v>1603</v>
+      </c>
+      <c r="E919" s="14">
+        <v>60</v>
       </c>
     </row>
     <row r="920" spans="1:5">
       <c r="A920" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B920" s="11" t="s">
-        <v>1599</v>
+        <v>283</v>
       </c>
       <c r="C920" s="9" t="s">
-        <v>1600</v>
+        <v>286</v>
       </c>
       <c r="D920" s="8" t="s">
-        <v>1601</v>
+        <v>1604</v>
       </c>
       <c r="E920" s="14">
-        <v>639</v>
+        <v>109</v>
       </c>
     </row>
     <row r="921" spans="1:5">
       <c r="A921" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B921" s="11" t="s">
-        <v>1599</v>
+        <v>283</v>
       </c>
       <c r="C921" s="9" t="s">
-        <v>1602</v>
+        <v>288</v>
       </c>
       <c r="D921" s="8" t="s">
-        <v>1603</v>
+        <v>1605</v>
       </c>
       <c r="E921" s="14">
-        <v>811</v>
+        <v>71</v>
       </c>
     </row>
     <row r="922" spans="1:5">
       <c r="A922" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B922" s="11" t="s">
-        <v>1599</v>
+        <v>283</v>
       </c>
       <c r="C922" s="9" t="s">
-        <v>1604</v>
+        <v>290</v>
       </c>
       <c r="D922" s="8" t="s">
-        <v>1605</v>
+        <v>1606</v>
       </c>
       <c r="E922" s="14">
-        <v>936</v>
+        <v>77</v>
       </c>
     </row>
     <row r="923" spans="1:5">
       <c r="A923" s="6">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B923" s="11" t="s">
-        <v>1599</v>
+        <v>283</v>
       </c>
       <c r="C923" s="9" t="s">
-        <v>1606</v>
+        <v>292</v>
       </c>
       <c r="D923" s="8" t="s">
         <v>1607</v>
       </c>
       <c r="E923" s="14">
-        <v>1019</v>
+        <v>110</v>
       </c>
     </row>
     <row r="924" spans="1:5">
       <c r="A924" s="6">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B924" s="11" t="s">
         <v>283</v>
       </c>
       <c r="C924" s="9" t="s">
-        <v>284</v>
+        <v>294</v>
       </c>
       <c r="D924" s="8" t="s">
         <v>1608</v>
       </c>
       <c r="E924" s="14">
-        <v>60</v>
+        <v>293</v>
       </c>
     </row>
     <row r="925" spans="1:5">
       <c r="A925" s="6">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B925" s="11" t="s">
-        <v>283</v>
+        <v>1609</v>
       </c>
       <c r="C925" s="9" t="s">
-        <v>286</v>
+        <v>1610</v>
       </c>
       <c r="D925" s="8" t="s">
-        <v>1609</v>
+        <v>1611</v>
       </c>
       <c r="E925" s="14">
-        <v>109</v>
+        <v>193</v>
       </c>
     </row>
     <row r="926" spans="1:5">
       <c r="A926" s="6">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B926" s="11" t="s">
-        <v>283</v>
+        <v>1609</v>
       </c>
       <c r="C926" s="9" t="s">
-        <v>288</v>
+        <v>1612</v>
       </c>
       <c r="D926" s="8" t="s">
-        <v>1610</v>
+        <v>1613</v>
       </c>
       <c r="E926" s="14">
-        <v>71</v>
+        <v>211</v>
       </c>
     </row>
     <row r="927" spans="1:5">
       <c r="A927" s="6">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="B927" s="11" t="s">
-        <v>283</v>
+        <v>1609</v>
       </c>
       <c r="C927" s="9" t="s">
-        <v>290</v>
+        <v>1614</v>
       </c>
       <c r="D927" s="8" t="s">
-        <v>1611</v>
+        <v>1615</v>
       </c>
       <c r="E927" s="14">
-        <v>77</v>
+        <v>314</v>
       </c>
     </row>
     <row r="928" spans="1:5">
       <c r="A928" s="6">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B928" s="11" t="s">
-        <v>283</v>
+        <v>1609</v>
       </c>
       <c r="C928" s="9" t="s">
-        <v>292</v>
+        <v>1616</v>
       </c>
       <c r="D928" s="8" t="s">
-        <v>1612</v>
+        <v>1617</v>
       </c>
       <c r="E928" s="14">
-        <v>110</v>
+        <v>403</v>
       </c>
     </row>
     <row r="929" spans="1:5">
       <c r="A929" s="6">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B929" s="11" t="s">
-        <v>283</v>
+        <v>1609</v>
       </c>
       <c r="C929" s="9" t="s">
-        <v>294</v>
+        <v>1618</v>
       </c>
       <c r="D929" s="8" t="s">
-        <v>1613</v>
+        <v>1619</v>
       </c>
       <c r="E929" s="14">
-        <v>293</v>
+        <v>538</v>
       </c>
     </row>
     <row r="930" spans="1:5">
       <c r="A930" s="6">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="B930" s="11" t="s">
-        <v>1614</v>
+        <v>1620</v>
       </c>
       <c r="C930" s="9" t="s">
-        <v>1615</v>
+        <v>1621</v>
       </c>
       <c r="D930" s="8" t="s">
-        <v>1616</v>
+        <v>1622</v>
       </c>
       <c r="E930" s="14">
-        <v>193</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="931" spans="1:5">
       <c r="A931" s="6">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B931" s="11" t="s">
-        <v>1614</v>
+        <v>1623</v>
       </c>
       <c r="C931" s="9" t="s">
-        <v>1617</v>
+        <v>1624</v>
       </c>
       <c r="D931" s="8" t="s">
-        <v>1618</v>
+        <v>1625</v>
       </c>
       <c r="E931" s="14">
-        <v>211</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="932" spans="1:5">
       <c r="A932" s="6">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="B932" s="11" t="s">
-        <v>1614</v>
+        <v>1626</v>
       </c>
       <c r="C932" s="9" t="s">
-        <v>1619</v>
+        <v>1627</v>
       </c>
       <c r="D932" s="8" t="s">
-        <v>1620</v>
+        <v>1628</v>
       </c>
       <c r="E932" s="14">
-        <v>314</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="933" spans="1:5">
       <c r="A933" s="6">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="B933" s="11" t="s">
-        <v>1614</v>
+        <v>114</v>
       </c>
       <c r="C933" s="9" t="s">
-        <v>1621</v>
+        <v>115</v>
       </c>
       <c r="D933" s="8" t="s">
-        <v>1622</v>
+        <v>1629</v>
       </c>
       <c r="E933" s="14">
-        <v>403</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="934" spans="1:5">
       <c r="A934" s="6">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="B934" s="11" t="s">
-        <v>1614</v>
+        <v>1630</v>
       </c>
       <c r="C934" s="9" t="s">
-        <v>1623</v>
+        <v>1631</v>
       </c>
       <c r="D934" s="8" t="s">
-        <v>1624</v>
+        <v>1632</v>
       </c>
       <c r="E934" s="14">
-        <v>538</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="935" spans="1:5">
       <c r="A935" s="6">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="B935" s="11" t="s">
-        <v>1625</v>
+        <v>1633</v>
       </c>
       <c r="C935" s="9" t="s">
-        <v>1626</v>
+        <v>1634</v>
       </c>
       <c r="D935" s="8" t="s">
-        <v>1627</v>
+        <v>1635</v>
       </c>
       <c r="E935" s="14">
-        <v>1057</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="936" spans="1:5">
       <c r="A936" s="6">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="B936" s="11" t="s">
-        <v>1628</v>
+        <v>1636</v>
       </c>
       <c r="C936" s="9" t="s">
-        <v>1629</v>
+        <v>1637</v>
       </c>
       <c r="D936" s="8" t="s">
-        <v>1630</v>
+        <v>1638</v>
       </c>
       <c r="E936" s="14">
-        <v>1495</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="937" spans="1:5">
       <c r="A937" s="6">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="B937" s="11" t="s">
-        <v>1631</v>
+        <v>1639</v>
       </c>
       <c r="C937" s="9" t="s">
-        <v>1632</v>
+        <v>1640</v>
       </c>
       <c r="D937" s="8" t="s">
-        <v>1633</v>
+        <v>1641</v>
       </c>
       <c r="E937" s="14">
-        <v>1699</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="938" spans="1:5">
       <c r="A938" s="6">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="B938" s="11" t="s">
-        <v>114</v>
+        <v>1642</v>
       </c>
       <c r="C938" s="9" t="s">
-        <v>115</v>
+        <v>1643</v>
       </c>
       <c r="D938" s="8" t="s">
-        <v>1634</v>
+        <v>1644</v>
       </c>
       <c r="E938" s="14">
-        <v>1842</v>
+        <v>587</v>
       </c>
     </row>
     <row r="939" spans="1:5">
       <c r="A939" s="6">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="B939" s="11" t="s">
-        <v>1635</v>
+        <v>147</v>
       </c>
       <c r="C939" s="9" t="s">
-        <v>1636</v>
+        <v>148</v>
       </c>
       <c r="D939" s="8" t="s">
-        <v>1637</v>
+        <v>149</v>
       </c>
       <c r="E939" s="14">
-        <v>1181</v>
+        <v>7742</v>
       </c>
     </row>
     <row r="940" spans="1:5">
-      <c r="A940" s="6">
-[...13 lines deleted...]
-      </c>
+      <c r="A940" s="3" t="s">
+        <v>1645</v>
+      </c>
+      <c r="B940" s="8"/>
+      <c r="C940" s="9"/>
+      <c r="D940" s="8"/>
+      <c r="E940" s="14"/>
     </row>
     <row r="941" spans="1:5">
-      <c r="A941" s="6">
-[...12 lines deleted...]
-        <v>1372</v>
+      <c r="A941" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B941" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C941" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D941" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E941" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="942" spans="1:5">
       <c r="A942" s="6">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="B942" s="11" t="s">
-        <v>1644</v>
+        <v>1646</v>
       </c>
       <c r="C942" s="9" t="s">
-        <v>1645</v>
+        <v>1647</v>
       </c>
       <c r="D942" s="8" t="s">
-        <v>1646</v>
+        <v>1648</v>
       </c>
       <c r="E942" s="14">
-        <v>1857</v>
+        <v>204</v>
       </c>
     </row>
     <row r="943" spans="1:5">
       <c r="A943" s="6">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="B943" s="11" t="s">
-        <v>1647</v>
+        <v>1649</v>
       </c>
       <c r="C943" s="9" t="s">
-        <v>1648</v>
+        <v>1650</v>
       </c>
       <c r="D943" s="8" t="s">
-        <v>1649</v>
+        <v>1651</v>
       </c>
       <c r="E943" s="14">
-        <v>587</v>
+        <v>208</v>
       </c>
     </row>
     <row r="944" spans="1:5">
       <c r="A944" s="6">
-        <v>25</v>
+        <v>3</v>
       </c>
       <c r="B944" s="11" t="s">
-        <v>147</v>
+        <v>1652</v>
       </c>
       <c r="C944" s="9" t="s">
-        <v>148</v>
+        <v>1653</v>
       </c>
       <c r="D944" s="8" t="s">
-        <v>149</v>
+        <v>1654</v>
       </c>
       <c r="E944" s="14">
-        <v>7742</v>
+        <v>220</v>
       </c>
     </row>
     <row r="945" spans="1:5">
-      <c r="A945" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E945" s="14"/>
+      <c r="A945" s="6">
+        <v>4</v>
+      </c>
+      <c r="B945" s="11" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C945" s="9" t="s">
+        <v>1656</v>
+      </c>
+      <c r="D945" s="8" t="s">
+        <v>1657</v>
+      </c>
+      <c r="E945" s="14">
+        <v>239</v>
+      </c>
     </row>
     <row r="946" spans="1:5">
-      <c r="A946" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B946" s="10" t="s">
+      <c r="A946" s="6">
         <v>5</v>
       </c>
-      <c r="C946" s="12" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="B946" s="11" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C946" s="9" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D946" s="8" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E946" s="14">
+        <v>272</v>
       </c>
     </row>
     <row r="947" spans="1:5">
       <c r="A947" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B947" s="11" t="s">
-        <v>1651</v>
+        <v>1661</v>
       </c>
       <c r="C947" s="9" t="s">
-        <v>1652</v>
+        <v>1662</v>
       </c>
       <c r="D947" s="8" t="s">
-        <v>1653</v>
+        <v>1663</v>
       </c>
       <c r="E947" s="14">
-        <v>204</v>
+        <v>5798</v>
       </c>
     </row>
     <row r="948" spans="1:5">
       <c r="A948" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B948" s="11" t="s">
-        <v>1654</v>
+        <v>1661</v>
       </c>
       <c r="C948" s="9" t="s">
-        <v>1655</v>
+        <v>1664</v>
       </c>
       <c r="D948" s="8" t="s">
-        <v>1656</v>
+        <v>1665</v>
       </c>
       <c r="E948" s="14">
-        <v>208</v>
+        <v>5798</v>
       </c>
     </row>
     <row r="949" spans="1:5">
       <c r="A949" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B949" s="11" t="s">
-        <v>1657</v>
+        <v>1666</v>
       </c>
       <c r="C949" s="9" t="s">
-        <v>1658</v>
+        <v>1667</v>
       </c>
       <c r="D949" s="8" t="s">
-        <v>1659</v>
+        <v>1668</v>
       </c>
       <c r="E949" s="14">
-        <v>220</v>
+        <v>5714</v>
       </c>
     </row>
     <row r="950" spans="1:5">
-      <c r="A950" s="6">
+      <c r="A950" s="3" t="s">
+        <v>1669</v>
+      </c>
+      <c r="B950" s="8"/>
+      <c r="C950" s="9"/>
+      <c r="D950" s="8"/>
+      <c r="E950" s="14"/>
+    </row>
+    <row r="951" spans="1:5">
+      <c r="A951" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B950" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A951" s="6">
+      <c r="B951" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B951" s="11" t="s">
-[...9 lines deleted...]
-        <v>272</v>
+      <c r="C951" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D951" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E951" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="952" spans="1:5">
       <c r="A952" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B952" s="11" t="s">
-        <v>1666</v>
+        <v>1670</v>
       </c>
       <c r="C952" s="9" t="s">
-        <v>1667</v>
+        <v>1671</v>
       </c>
       <c r="D952" s="8" t="s">
-        <v>1668</v>
+        <v>1672</v>
       </c>
       <c r="E952" s="14">
-        <v>5798</v>
+        <v>24</v>
       </c>
     </row>
     <row r="953" spans="1:5">
       <c r="A953" s="6">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B953" s="11" t="s">
-        <v>1666</v>
+        <v>1673</v>
       </c>
       <c r="C953" s="9" t="s">
-        <v>1669</v>
+        <v>1674</v>
       </c>
       <c r="D953" s="8" t="s">
-        <v>1670</v>
+        <v>1675</v>
       </c>
       <c r="E953" s="14">
-        <v>5798</v>
+        <v>11</v>
       </c>
     </row>
     <row r="954" spans="1:5">
       <c r="A954" s="6">
+        <v>3</v>
+      </c>
+      <c r="B954" s="11" t="s">
+        <v>1676</v>
+      </c>
+      <c r="C954" s="9" t="s">
+        <v>1677</v>
+      </c>
+      <c r="D954" s="8" t="s">
+        <v>1678</v>
+      </c>
+      <c r="E954" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="955" spans="1:5">
+      <c r="A955" s="6">
+        <v>4</v>
+      </c>
+      <c r="B955" s="11" t="s">
+        <v>1679</v>
+      </c>
+      <c r="C955" s="9" t="s">
+        <v>1680</v>
+      </c>
+      <c r="D955" s="8" t="s">
+        <v>1681</v>
+      </c>
+      <c r="E955" s="14">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="956" spans="1:5">
+      <c r="A956" s="6">
+        <v>5</v>
+      </c>
+      <c r="B956" s="11" t="s">
+        <v>1682</v>
+      </c>
+      <c r="C956" s="9" t="s">
+        <v>1683</v>
+      </c>
+      <c r="D956" s="8" t="s">
+        <v>1684</v>
+      </c>
+      <c r="E956" s="14">
+        <v>2153</v>
+      </c>
+    </row>
+    <row r="957" spans="1:5">
+      <c r="A957" s="2" t="s">
+        <v>1685</v>
+      </c>
+      <c r="B957" s="8"/>
+      <c r="C957" s="9"/>
+      <c r="D957" s="8"/>
+      <c r="E957" s="14"/>
+    </row>
+    <row r="958" spans="1:5">
+      <c r="A958" s="3" t="s">
+        <v>1686</v>
+      </c>
+      <c r="B958" s="8"/>
+      <c r="C958" s="9"/>
+      <c r="D958" s="8"/>
+      <c r="E958" s="14"/>
+    </row>
+    <row r="959" spans="1:5">
+      <c r="A959" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B959" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C959" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D959" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E959" s="15" t="s">
         <v>8</v>
-      </c>
-[...87 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="960" spans="1:5">
       <c r="A960" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B960" s="11" t="s">
-        <v>1684</v>
+        <v>1687</v>
       </c>
       <c r="C960" s="9" t="s">
-        <v>1685</v>
+        <v>1688</v>
       </c>
       <c r="D960" s="8" t="s">
-        <v>1686</v>
+        <v>1689</v>
       </c>
       <c r="E960" s="14">
-        <v>255</v>
+        <v>193</v>
       </c>
     </row>
     <row r="961" spans="1:5">
       <c r="A961" s="6">
+        <v>2</v>
+      </c>
+      <c r="B961" s="11" t="s">
+        <v>1690</v>
+      </c>
+      <c r="C961" s="9" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D961" s="8" t="s">
+        <v>1692</v>
+      </c>
+      <c r="E961" s="14">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="962" spans="1:5">
+      <c r="A962" s="6">
+        <v>3</v>
+      </c>
+      <c r="B962" s="11" t="s">
+        <v>1693</v>
+      </c>
+      <c r="C962" s="9" t="s">
+        <v>1694</v>
+      </c>
+      <c r="D962" s="8" t="s">
+        <v>1695</v>
+      </c>
+      <c r="E962" s="14">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="963" spans="1:5">
+      <c r="A963" s="6">
+        <v>4</v>
+      </c>
+      <c r="B963" s="11" t="s">
+        <v>1696</v>
+      </c>
+      <c r="C963" s="9" t="s">
+        <v>1697</v>
+      </c>
+      <c r="D963" s="8" t="s">
+        <v>1698</v>
+      </c>
+      <c r="E963" s="14">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="964" spans="1:5">
+      <c r="A964" s="3" t="s">
+        <v>1699</v>
+      </c>
+      <c r="B964" s="8"/>
+      <c r="C964" s="9"/>
+      <c r="D964" s="8"/>
+      <c r="E964" s="14"/>
+    </row>
+    <row r="965" spans="1:5">
+      <c r="A965" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B965" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B961" s="11" t="s">
-[...37 lines deleted...]
-      <c r="C964" s="12" t="s">
+      <c r="C965" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D964" s="13" t="s">
+      <c r="D965" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E964" s="15" t="s">
+      <c r="E965" s="15" t="s">
         <v>8</v>
-      </c>
-[...15 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="966" spans="1:5">
       <c r="A966" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B966" s="11" t="s">
-        <v>1695</v>
+        <v>1700</v>
       </c>
       <c r="C966" s="9" t="s">
-        <v>1696</v>
+        <v>1701</v>
       </c>
       <c r="D966" s="8" t="s">
-        <v>1697</v>
+        <v>1702</v>
       </c>
       <c r="E966" s="14">
-        <v>266</v>
+        <v>94</v>
       </c>
     </row>
     <row r="967" spans="1:5">
       <c r="A967" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B967" s="11" t="s">
-        <v>1698</v>
+        <v>1703</v>
       </c>
       <c r="C967" s="9" t="s">
-        <v>1699</v>
+        <v>1704</v>
       </c>
       <c r="D967" s="8" t="s">
-        <v>1700</v>
+        <v>1705</v>
       </c>
       <c r="E967" s="14">
-        <v>100</v>
+        <v>11</v>
       </c>
     </row>
     <row r="968" spans="1:5">
       <c r="A968" s="6">
+        <v>3</v>
+      </c>
+      <c r="B968" s="11" t="s">
+        <v>1706</v>
+      </c>
+      <c r="C968" s="9" t="s">
+        <v>1707</v>
+      </c>
+      <c r="D968" s="8" t="s">
+        <v>1708</v>
+      </c>
+      <c r="E968" s="14">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="969" spans="1:5">
+      <c r="A969" s="6">
         <v>4</v>
       </c>
-      <c r="B968" s="11" t="s">
-[...19 lines deleted...]
-      <c r="E969" s="14"/>
+      <c r="B969" s="11" t="s">
+        <v>1709</v>
+      </c>
+      <c r="C969" s="9" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D969" s="8" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E969" s="14">
+        <v>14</v>
+      </c>
     </row>
     <row r="970" spans="1:5">
-      <c r="A970" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B970" s="10" t="s">
+      <c r="A970" s="6">
         <v>5</v>
       </c>
-      <c r="C970" s="12" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="B970" s="11" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C970" s="9" t="s">
+        <v>1713</v>
+      </c>
+      <c r="D970" s="8" t="s">
+        <v>1714</v>
+      </c>
+      <c r="E970" s="14">
+        <v>63</v>
       </c>
     </row>
     <row r="971" spans="1:5">
       <c r="A971" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B971" s="11" t="s">
-        <v>1705</v>
+        <v>1715</v>
       </c>
       <c r="C971" s="9" t="s">
-        <v>1706</v>
+        <v>1716</v>
       </c>
       <c r="D971" s="8" t="s">
-        <v>1707</v>
+        <v>1717</v>
       </c>
       <c r="E971" s="14">
-        <v>94</v>
+        <v>106</v>
       </c>
     </row>
     <row r="972" spans="1:5">
       <c r="A972" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B972" s="11" t="s">
-        <v>1708</v>
+        <v>1718</v>
       </c>
       <c r="C972" s="9" t="s">
-        <v>1709</v>
+        <v>1719</v>
       </c>
       <c r="D972" s="8" t="s">
-        <v>1710</v>
+        <v>1720</v>
       </c>
       <c r="E972" s="14">
-        <v>11</v>
+        <v>211</v>
       </c>
     </row>
     <row r="973" spans="1:5">
       <c r="A973" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B973" s="11" t="s">
-        <v>1711</v>
+        <v>1721</v>
       </c>
       <c r="C973" s="9" t="s">
-        <v>1712</v>
+        <v>1722</v>
       </c>
       <c r="D973" s="8" t="s">
-        <v>1713</v>
+        <v>1723</v>
       </c>
       <c r="E973" s="14">
-        <v>80</v>
+        <v>153</v>
       </c>
     </row>
     <row r="974" spans="1:5">
-      <c r="A974" s="6">
+      <c r="A974" s="3" t="s">
+        <v>1724</v>
+      </c>
+      <c r="B974" s="8"/>
+      <c r="C974" s="9"/>
+      <c r="D974" s="8"/>
+      <c r="E974" s="14"/>
+    </row>
+    <row r="975" spans="1:5">
+      <c r="A975" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B974" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A975" s="6">
+      <c r="B975" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B975" s="11" t="s">
-[...9 lines deleted...]
-        <v>63</v>
+      <c r="C975" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D975" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E975" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="976" spans="1:5">
       <c r="A976" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B976" s="11" t="s">
-        <v>1720</v>
+        <v>1725</v>
       </c>
       <c r="C976" s="9" t="s">
-        <v>1721</v>
+        <v>1726</v>
       </c>
       <c r="D976" s="8" t="s">
-        <v>1722</v>
+        <v>1727</v>
       </c>
       <c r="E976" s="14">
-        <v>106</v>
+        <v>4920</v>
       </c>
     </row>
     <row r="977" spans="1:5">
       <c r="A977" s="6">
+        <v>2</v>
+      </c>
+      <c r="B977" s="11" t="s">
+        <v>1728</v>
+      </c>
+      <c r="C977" s="9" t="s">
+        <v>1729</v>
+      </c>
+      <c r="D977" s="8" t="s">
+        <v>1730</v>
+      </c>
+      <c r="E977" s="14">
+        <v>5416</v>
+      </c>
+    </row>
+    <row r="978" spans="1:5">
+      <c r="A978" s="3" t="s">
+        <v>1731</v>
+      </c>
+      <c r="B978" s="8"/>
+      <c r="C978" s="9"/>
+      <c r="D978" s="8"/>
+      <c r="E978" s="14"/>
+    </row>
+    <row r="979" spans="1:5">
+      <c r="A979" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B979" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C979" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D979" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B977" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A978" s="6">
+      <c r="E979" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="B978" s="11" t="s">
-[...19 lines deleted...]
-      <c r="E979" s="14"/>
     </row>
     <row r="980" spans="1:5">
-      <c r="A980" s="5" t="s">
-[...12 lines deleted...]
-        <v>8</v>
+      <c r="A980" s="6">
+        <v>1</v>
+      </c>
+      <c r="B980" s="11" t="s">
+        <v>1732</v>
+      </c>
+      <c r="C980" s="9" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D980" s="8" t="s">
+        <v>1734</v>
+      </c>
+      <c r="E980" s="14">
+        <v>387400</v>
       </c>
     </row>
     <row r="981" spans="1:5">
       <c r="A981" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B981" s="11" t="s">
-        <v>1730</v>
+        <v>1735</v>
       </c>
       <c r="C981" s="9" t="s">
-        <v>1731</v>
+        <v>1736</v>
       </c>
       <c r="D981" s="8" t="s">
-        <v>1732</v>
+        <v>1737</v>
       </c>
       <c r="E981" s="14">
-        <v>4920</v>
+        <v>163502</v>
       </c>
     </row>
     <row r="982" spans="1:5">
-      <c r="A982" s="6">
-[...13 lines deleted...]
-      </c>
+      <c r="A982" s="2" t="s">
+        <v>1738</v>
+      </c>
+      <c r="B982" s="8"/>
+      <c r="C982" s="9"/>
+      <c r="D982" s="8"/>
+      <c r="E982" s="14"/>
     </row>
     <row r="983" spans="1:5">
       <c r="A983" s="3" t="s">
-        <v>1736</v>
+        <v>1739</v>
       </c>
       <c r="B983" s="8"/>
       <c r="C983" s="9"/>
       <c r="D983" s="8"/>
       <c r="E983" s="14"/>
     </row>
     <row r="984" spans="1:5">
       <c r="A984" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B984" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C984" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D984" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E984" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="985" spans="1:5">
       <c r="A985" s="6">
         <v>1</v>
       </c>
       <c r="B985" s="11" t="s">
-        <v>1737</v>
+        <v>87</v>
       </c>
       <c r="C985" s="9" t="s">
-        <v>1738</v>
+        <v>88</v>
       </c>
       <c r="D985" s="8" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
       <c r="E985" s="14">
-        <v>387400</v>
+        <v>630</v>
       </c>
     </row>
     <row r="986" spans="1:5">
       <c r="A986" s="6">
         <v>2</v>
       </c>
       <c r="B986" s="11" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
       <c r="C986" s="9" t="s">
-        <v>1741</v>
+        <v>1742</v>
       </c>
       <c r="D986" s="8" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="E986" s="14">
-        <v>163502</v>
+        <v>814</v>
       </c>
     </row>
     <row r="987" spans="1:5">
-      <c r="A987" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E987" s="14"/>
+      <c r="A987" s="6">
+        <v>3</v>
+      </c>
+      <c r="B987" s="11" t="s">
+        <v>1744</v>
+      </c>
+      <c r="C987" s="9" t="s">
+        <v>1745</v>
+      </c>
+      <c r="D987" s="8" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E987" s="14">
+        <v>847</v>
+      </c>
     </row>
     <row r="988" spans="1:5">
       <c r="A988" s="3" t="s">
-        <v>1744</v>
+        <v>1747</v>
       </c>
       <c r="B988" s="8"/>
       <c r="C988" s="9"/>
       <c r="D988" s="8"/>
       <c r="E988" s="14"/>
     </row>
     <row r="989" spans="1:5">
       <c r="A989" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B989" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C989" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D989" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E989" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="990" spans="1:5">
       <c r="A990" s="6">
         <v>1</v>
       </c>
       <c r="B990" s="11" t="s">
-        <v>87</v>
+        <v>1748</v>
       </c>
       <c r="C990" s="9" t="s">
-        <v>88</v>
+        <v>1749</v>
       </c>
       <c r="D990" s="8" t="s">
-        <v>1745</v>
+        <v>1750</v>
       </c>
       <c r="E990" s="14">
-        <v>630</v>
+        <v>3086</v>
       </c>
     </row>
     <row r="991" spans="1:5">
       <c r="A991" s="6">
         <v>2</v>
       </c>
       <c r="B991" s="11" t="s">
-        <v>1746</v>
+        <v>1751</v>
       </c>
       <c r="C991" s="9" t="s">
-        <v>1747</v>
+        <v>1752</v>
       </c>
       <c r="D991" s="8" t="s">
-        <v>1748</v>
+        <v>1753</v>
       </c>
       <c r="E991" s="14">
-        <v>814</v>
+        <v>969</v>
       </c>
     </row>
     <row r="992" spans="1:5">
-      <c r="A992" s="6">
-[...13 lines deleted...]
-      </c>
+      <c r="A992" s="3" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B992" s="8"/>
+      <c r="C992" s="9"/>
+      <c r="D992" s="8"/>
+      <c r="E992" s="14"/>
     </row>
     <row r="993" spans="1:5">
-      <c r="A993" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E993" s="14"/>
+      <c r="A993" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B993" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C993" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D993" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E993" s="15" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="994" spans="1:5">
-      <c r="A994" s="5" t="s">
-[...12 lines deleted...]
-        <v>8</v>
+      <c r="A994" s="6">
+        <v>1</v>
+      </c>
+      <c r="B994" s="11" t="s">
+        <v>1755</v>
+      </c>
+      <c r="C994" s="9" t="s">
+        <v>1756</v>
+      </c>
+      <c r="D994" s="8" t="s">
+        <v>1757</v>
+      </c>
+      <c r="E994" s="14">
+        <v>9898</v>
       </c>
     </row>
     <row r="995" spans="1:5">
       <c r="A995" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B995" s="11" t="s">
-        <v>1753</v>
+        <v>1758</v>
       </c>
       <c r="C995" s="9" t="s">
-        <v>1754</v>
+        <v>1759</v>
       </c>
       <c r="D995" s="8" t="s">
-        <v>1755</v>
+        <v>1760</v>
       </c>
       <c r="E995" s="14">
-        <v>3086</v>
+        <v>5285</v>
       </c>
     </row>
     <row r="996" spans="1:5">
       <c r="A996" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B996" s="11" t="s">
-        <v>1756</v>
+        <v>1761</v>
       </c>
       <c r="C996" s="9" t="s">
-        <v>1757</v>
+        <v>1762</v>
       </c>
       <c r="D996" s="8" t="s">
-        <v>1758</v>
+        <v>1763</v>
       </c>
       <c r="E996" s="14">
-        <v>969</v>
+        <v>6267</v>
       </c>
     </row>
     <row r="997" spans="1:5">
-      <c r="A997" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E997" s="14"/>
+      <c r="A997" s="6">
+        <v>4</v>
+      </c>
+      <c r="B997" s="11" t="s">
+        <v>79</v>
+      </c>
+      <c r="C997" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="D997" s="8" t="s">
+        <v>1764</v>
+      </c>
+      <c r="E997" s="14">
+        <v>7295</v>
+      </c>
     </row>
     <row r="998" spans="1:5">
-      <c r="A998" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B998" s="10" t="s">
+      <c r="A998" s="6">
         <v>5</v>
       </c>
-      <c r="C998" s="12" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="B998" s="11" t="s">
+        <v>79</v>
+      </c>
+      <c r="C998" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="D998" s="8" t="s">
+        <v>1765</v>
+      </c>
+      <c r="E998" s="14">
+        <v>8273</v>
       </c>
     </row>
     <row r="999" spans="1:5">
       <c r="A999" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B999" s="11" t="s">
-        <v>1760</v>
+        <v>79</v>
       </c>
       <c r="C999" s="9" t="s">
-        <v>1761</v>
+        <v>84</v>
       </c>
       <c r="D999" s="8" t="s">
-        <v>1762</v>
+        <v>1766</v>
       </c>
       <c r="E999" s="14">
-        <v>9898</v>
+        <v>10309</v>
       </c>
     </row>
     <row r="1000" spans="1:5">
       <c r="A1000" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B1000" s="11" t="s">
-        <v>1763</v>
+        <v>1767</v>
       </c>
       <c r="C1000" s="9" t="s">
-        <v>1764</v>
+        <v>1768</v>
       </c>
       <c r="D1000" s="8" t="s">
-        <v>1765</v>
+        <v>1769</v>
       </c>
       <c r="E1000" s="14">
-        <v>5285</v>
+        <v>12559</v>
       </c>
     </row>
     <row r="1001" spans="1:5">
-      <c r="A1001" s="6">
-[...13 lines deleted...]
-      </c>
+      <c r="A1001" s="3" t="s">
+        <v>1770</v>
+      </c>
+      <c r="B1001" s="8"/>
+      <c r="C1001" s="9"/>
+      <c r="D1001" s="8"/>
+      <c r="E1001" s="14"/>
     </row>
     <row r="1002" spans="1:5">
-      <c r="A1002" s="6">
+      <c r="A1002" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B1002" s="11" t="s">
-[...9 lines deleted...]
-        <v>7295</v>
+      <c r="B1002" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1002" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1002" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E1002" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="1003" spans="1:5">
       <c r="A1003" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B1003" s="11" t="s">
-        <v>79</v>
+        <v>1771</v>
       </c>
       <c r="C1003" s="9" t="s">
-        <v>82</v>
+        <v>1772</v>
       </c>
       <c r="D1003" s="8" t="s">
-        <v>1770</v>
+        <v>1773</v>
       </c>
       <c r="E1003" s="14">
-        <v>8273</v>
+        <v>36559</v>
       </c>
     </row>
     <row r="1004" spans="1:5">
       <c r="A1004" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B1004" s="11" t="s">
-        <v>79</v>
+        <v>1774</v>
       </c>
       <c r="C1004" s="9" t="s">
-        <v>84</v>
+        <v>1775</v>
       </c>
       <c r="D1004" s="8" t="s">
-        <v>1771</v>
+        <v>1776</v>
       </c>
       <c r="E1004" s="14">
-        <v>10309</v>
+        <v>15553</v>
       </c>
     </row>
     <row r="1005" spans="1:5">
       <c r="A1005" s="6">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B1005" s="11" t="s">
-        <v>1772</v>
+        <v>219</v>
       </c>
       <c r="C1005" s="9" t="s">
-        <v>1773</v>
+        <v>220</v>
       </c>
       <c r="D1005" s="8" t="s">
-        <v>1774</v>
+        <v>1777</v>
       </c>
       <c r="E1005" s="14">
-        <v>12559</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1006" spans="1:5">
-      <c r="A1006" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E1006" s="14"/>
+      <c r="A1006" s="6">
+        <v>4</v>
+      </c>
+      <c r="B1006" s="11" t="s">
+        <v>224</v>
+      </c>
+      <c r="C1006" s="9" t="s">
+        <v>225</v>
+      </c>
+      <c r="D1006" s="8" t="s">
+        <v>1778</v>
+      </c>
+      <c r="E1006" s="14">
+        <v>28116</v>
+      </c>
     </row>
     <row r="1007" spans="1:5">
-      <c r="A1007" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B1007" s="10" t="s">
+      <c r="A1007" s="6">
         <v>5</v>
       </c>
-      <c r="C1007" s="12" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="B1007" s="11" t="s">
+        <v>1779</v>
+      </c>
+      <c r="C1007" s="9" t="s">
+        <v>1780</v>
+      </c>
+      <c r="D1007" s="8" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E1007" s="14">
+        <v>14119</v>
       </c>
     </row>
     <row r="1008" spans="1:5">
       <c r="A1008" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B1008" s="11" t="s">
-        <v>1776</v>
+        <v>1782</v>
       </c>
       <c r="C1008" s="9" t="s">
-        <v>1777</v>
+        <v>1783</v>
       </c>
       <c r="D1008" s="8" t="s">
-        <v>1778</v>
+        <v>1784</v>
       </c>
       <c r="E1008" s="14">
-        <v>36559</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="1009" spans="1:5">
-      <c r="A1009" s="6">
-[...13 lines deleted...]
-      </c>
+      <c r="A1009" s="3" t="s">
+        <v>1785</v>
+      </c>
+      <c r="B1009" s="8"/>
+      <c r="C1009" s="9"/>
+      <c r="D1009" s="8"/>
+      <c r="E1009" s="14"/>
     </row>
     <row r="1010" spans="1:5">
-      <c r="A1010" s="6">
-[...12 lines deleted...]
-        <v>0</v>
+      <c r="A1010" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1010" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1010" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1010" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E1010" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="1011" spans="1:5">
       <c r="A1011" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B1011" s="11" t="s">
-        <v>224</v>
+        <v>1786</v>
       </c>
       <c r="C1011" s="9" t="s">
-        <v>225</v>
+        <v>1787</v>
       </c>
       <c r="D1011" s="8" t="s">
-        <v>1783</v>
+        <v>1788</v>
       </c>
       <c r="E1011" s="14">
-        <v>28116</v>
+        <v>30892</v>
       </c>
     </row>
     <row r="1012" spans="1:5">
       <c r="A1012" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B1012" s="11" t="s">
-        <v>1784</v>
+        <v>1789</v>
       </c>
       <c r="C1012" s="9" t="s">
-        <v>1785</v>
+        <v>1790</v>
       </c>
       <c r="D1012" s="8" t="s">
-        <v>1786</v>
+        <v>1791</v>
       </c>
       <c r="E1012" s="14">
-        <v>14119</v>
+        <v>121220</v>
       </c>
     </row>
     <row r="1013" spans="1:5">
       <c r="A1013" s="6">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B1013" s="11" t="s">
-        <v>1787</v>
+        <v>50</v>
       </c>
       <c r="C1013" s="9" t="s">
-        <v>1788</v>
+        <v>51</v>
       </c>
       <c r="D1013" s="8" t="s">
-        <v>1789</v>
+        <v>1792</v>
       </c>
       <c r="E1013" s="14">
-        <v>1761</v>
+        <v>7204</v>
       </c>
     </row>
     <row r="1014" spans="1:5">
-      <c r="A1014" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E1014" s="14"/>
+      <c r="A1014" s="6">
+        <v>4</v>
+      </c>
+      <c r="B1014" s="11" t="s">
+        <v>1793</v>
+      </c>
+      <c r="C1014" s="9" t="s">
+        <v>1794</v>
+      </c>
+      <c r="D1014" s="8" t="s">
+        <v>1795</v>
+      </c>
+      <c r="E1014" s="14">
+        <v>2353</v>
+      </c>
     </row>
     <row r="1015" spans="1:5">
-      <c r="A1015" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B1015" s="10" t="s">
+      <c r="A1015" s="6">
         <v>5</v>
       </c>
-      <c r="C1015" s="12" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="B1015" s="11" t="s">
+        <v>1793</v>
+      </c>
+      <c r="C1015" s="9" t="s">
+        <v>1796</v>
+      </c>
+      <c r="D1015" s="8" t="s">
+        <v>1797</v>
+      </c>
+      <c r="E1015" s="14">
+        <v>2860</v>
       </c>
     </row>
     <row r="1016" spans="1:5">
       <c r="A1016" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B1016" s="11" t="s">
-        <v>1791</v>
+        <v>1798</v>
       </c>
       <c r="C1016" s="9" t="s">
-        <v>1792</v>
+        <v>1799</v>
       </c>
       <c r="D1016" s="8" t="s">
-        <v>1793</v>
+        <v>1800</v>
       </c>
       <c r="E1016" s="14">
-        <v>30892</v>
+        <v>3896</v>
       </c>
     </row>
     <row r="1017" spans="1:5">
       <c r="A1017" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B1017" s="11" t="s">
-        <v>1794</v>
+        <v>1798</v>
       </c>
       <c r="C1017" s="9" t="s">
-        <v>1795</v>
+        <v>1801</v>
       </c>
       <c r="D1017" s="8" t="s">
-        <v>1796</v>
+        <v>1802</v>
       </c>
       <c r="E1017" s="14">
-        <v>121220</v>
+        <v>4183</v>
       </c>
     </row>
     <row r="1018" spans="1:5">
       <c r="A1018" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B1018" s="11" t="s">
-        <v>50</v>
+        <v>1803</v>
       </c>
       <c r="C1018" s="9" t="s">
-        <v>51</v>
+        <v>1804</v>
       </c>
       <c r="D1018" s="8" t="s">
-        <v>1797</v>
+        <v>1805</v>
       </c>
       <c r="E1018" s="14">
-        <v>7204</v>
+        <v>5463</v>
       </c>
     </row>
     <row r="1019" spans="1:5">
-      <c r="A1019" s="6">
+      <c r="A1019" s="2" t="s">
+        <v>1806</v>
+      </c>
+      <c r="B1019" s="8"/>
+      <c r="C1019" s="9"/>
+      <c r="D1019" s="8"/>
+      <c r="E1019" s="14"/>
+    </row>
+    <row r="1020" spans="1:5">
+      <c r="A1020" s="3" t="s">
+        <v>1807</v>
+      </c>
+      <c r="B1020" s="8"/>
+      <c r="C1020" s="9"/>
+      <c r="D1020" s="8"/>
+      <c r="E1020" s="14"/>
+    </row>
+    <row r="1021" spans="1:5">
+      <c r="A1021" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B1019" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A1020" s="6">
+      <c r="B1021" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B1020" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A1021" s="6">
+      <c r="C1021" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B1021" s="11" t="s">
-[...9 lines deleted...]
-        <v>3896</v>
+      <c r="D1021" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E1021" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="1022" spans="1:5">
       <c r="A1022" s="6">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B1022" s="11" t="s">
-        <v>1803</v>
+        <v>1808</v>
       </c>
       <c r="C1022" s="9" t="s">
-        <v>1806</v>
+        <v>1809</v>
       </c>
       <c r="D1022" s="8" t="s">
-        <v>1807</v>
+        <v>1810</v>
       </c>
       <c r="E1022" s="14">
-        <v>4183</v>
+        <v>319</v>
       </c>
     </row>
     <row r="1023" spans="1:5">
       <c r="A1023" s="6">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B1023" s="11" t="s">
-        <v>1808</v>
+        <v>1811</v>
       </c>
       <c r="C1023" s="9" t="s">
-        <v>1809</v>
+        <v>1812</v>
       </c>
       <c r="D1023" s="8" t="s">
-        <v>1810</v>
+        <v>1813</v>
       </c>
       <c r="E1023" s="14">
-        <v>5463</v>
+        <v>379</v>
       </c>
     </row>
     <row r="1024" spans="1:5">
-      <c r="A1024" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E1024" s="14"/>
+      <c r="A1024" s="6">
+        <v>3</v>
+      </c>
+      <c r="B1024" s="11" t="s">
+        <v>1814</v>
+      </c>
+      <c r="C1024" s="9" t="s">
+        <v>1815</v>
+      </c>
+      <c r="D1024" s="8" t="s">
+        <v>1816</v>
+      </c>
+      <c r="E1024" s="14">
+        <v>13590</v>
+      </c>
     </row>
     <row r="1025" spans="1:5">
       <c r="A1025" s="3" t="s">
-        <v>1812</v>
+        <v>1817</v>
       </c>
       <c r="B1025" s="8"/>
       <c r="C1025" s="9"/>
       <c r="D1025" s="8"/>
       <c r="E1025" s="14"/>
     </row>
     <row r="1026" spans="1:5">
-      <c r="A1026" s="5" t="s">
+      <c r="A1026" s="3" t="s">
+        <v>1818</v>
+      </c>
+      <c r="B1026" s="8"/>
+      <c r="C1026" s="9"/>
+      <c r="D1026" s="8"/>
+      <c r="E1026" s="14"/>
+    </row>
+    <row r="1027" spans="1:5">
+      <c r="A1027" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B1026" s="10" t="s">
+      <c r="B1027" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C1026" s="12" t="s">
+      <c r="C1027" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D1026" s="13" t="s">
+      <c r="D1027" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E1026" s="15" t="s">
+      <c r="E1027" s="15" t="s">
         <v>8</v>
-      </c>
-[...15 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="1028" spans="1:5">
       <c r="A1028" s="6">
+        <v>1</v>
+      </c>
+      <c r="B1028" s="11" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C1028" s="9" t="s">
+        <v>1820</v>
+      </c>
+      <c r="D1028" s="8" t="s">
+        <v>1821</v>
+      </c>
+      <c r="E1028" s="14">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:5">
+      <c r="A1029" s="3" t="s">
+        <v>1822</v>
+      </c>
+      <c r="B1029" s="8"/>
+      <c r="C1029" s="9"/>
+      <c r="D1029" s="8"/>
+      <c r="E1029" s="14"/>
+    </row>
+    <row r="1030" spans="1:5">
+      <c r="A1030" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1030" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1030" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1030" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E1030" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:5">
+      <c r="A1031" s="6">
+        <v>1</v>
+      </c>
+      <c r="B1031" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1031" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="D1031" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="E1031" s="14">
+        <v>13892</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:5">
+      <c r="A1032" s="6">
         <v>2</v>
       </c>
-      <c r="B1028" s="11" t="s">
-[...39 lines deleted...]
-      <c r="A1031" s="3" t="s">
+      <c r="B1032" s="11" t="s">
+        <v>392</v>
+      </c>
+      <c r="C1032" s="9" t="s">
+        <v>393</v>
+      </c>
+      <c r="D1032" s="8" t="s">
+        <v>394</v>
+      </c>
+      <c r="E1032" s="14">
+        <v>21593</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:5">
+      <c r="A1033" s="2" t="s">
         <v>1823</v>
       </c>
-      <c r="B1031" s="8"/>
-[...36 lines deleted...]
-      </c>
+      <c r="B1033" s="8"/>
+      <c r="C1033" s="9"/>
+      <c r="D1033" s="8"/>
+      <c r="E1033" s="14"/>
     </row>
     <row r="1034" spans="1:5">
       <c r="A1034" s="3" t="s">
-        <v>1827</v>
+        <v>1824</v>
       </c>
       <c r="B1034" s="8"/>
       <c r="C1034" s="9"/>
       <c r="D1034" s="8"/>
       <c r="E1034" s="14"/>
     </row>
     <row r="1035" spans="1:5">
       <c r="A1035" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B1035" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C1035" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D1035" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E1035" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1036" spans="1:5">
       <c r="A1036" s="6">
         <v>1</v>
       </c>
       <c r="B1036" s="11" t="s">
-        <v>56</v>
+        <v>1825</v>
       </c>
       <c r="C1036" s="9" t="s">
-        <v>57</v>
+        <v>1826</v>
       </c>
       <c r="D1036" s="8" t="s">
-        <v>58</v>
+        <v>1827</v>
       </c>
       <c r="E1036" s="14">
-        <v>13892</v>
+        <v>3766</v>
       </c>
     </row>
     <row r="1037" spans="1:5">
       <c r="A1037" s="6">
         <v>2</v>
       </c>
       <c r="B1037" s="11" t="s">
-        <v>398</v>
+        <v>1828</v>
       </c>
       <c r="C1037" s="9" t="s">
-        <v>399</v>
+        <v>1829</v>
       </c>
       <c r="D1037" s="8" t="s">
-        <v>400</v>
+        <v>1830</v>
       </c>
       <c r="E1037" s="14">
-        <v>21593</v>
+        <v>3387</v>
       </c>
     </row>
     <row r="1038" spans="1:5">
-      <c r="A1038" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E1038" s="14"/>
+      <c r="A1038" s="6">
+        <v>3</v>
+      </c>
+      <c r="B1038" s="11" t="s">
+        <v>1831</v>
+      </c>
+      <c r="C1038" s="9" t="s">
+        <v>1832</v>
+      </c>
+      <c r="D1038" s="8" t="s">
+        <v>1833</v>
+      </c>
+      <c r="E1038" s="14">
+        <v>2998</v>
+      </c>
     </row>
     <row r="1039" spans="1:5">
-      <c r="A1039" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E1039" s="14"/>
+      <c r="A1039" s="6">
+        <v>4</v>
+      </c>
+      <c r="B1039" s="11" t="s">
+        <v>1834</v>
+      </c>
+      <c r="C1039" s="9" t="s">
+        <v>1835</v>
+      </c>
+      <c r="D1039" s="8" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E1039" s="14">
+        <v>3701</v>
+      </c>
     </row>
     <row r="1040" spans="1:5">
-      <c r="A1040" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B1040" s="10" t="s">
+      <c r="A1040" s="6">
         <v>5</v>
       </c>
-      <c r="C1040" s="12" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="B1040" s="11" t="s">
+        <v>1837</v>
+      </c>
+      <c r="C1040" s="9" t="s">
+        <v>1838</v>
+      </c>
+      <c r="D1040" s="8" t="s">
+        <v>1839</v>
+      </c>
+      <c r="E1040" s="14">
+        <v>3842</v>
       </c>
     </row>
     <row r="1041" spans="1:5">
       <c r="A1041" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B1041" s="11" t="s">
-        <v>1830</v>
+        <v>1840</v>
       </c>
       <c r="C1041" s="9" t="s">
-        <v>1831</v>
+        <v>1841</v>
       </c>
       <c r="D1041" s="8" t="s">
-        <v>1832</v>
+        <v>1842</v>
       </c>
       <c r="E1041" s="14">
-        <v>3766</v>
+        <v>3150</v>
       </c>
     </row>
     <row r="1042" spans="1:5">
       <c r="A1042" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B1042" s="11" t="s">
-        <v>1833</v>
+        <v>1843</v>
       </c>
       <c r="C1042" s="9" t="s">
-        <v>1834</v>
+        <v>1844</v>
       </c>
       <c r="D1042" s="8" t="s">
-        <v>1835</v>
+        <v>1845</v>
       </c>
       <c r="E1042" s="14">
-        <v>3387</v>
+        <v>3966</v>
       </c>
     </row>
     <row r="1043" spans="1:5">
-      <c r="A1043" s="6">
-[...13 lines deleted...]
-      </c>
+      <c r="A1043" s="3" t="s">
+        <v>1846</v>
+      </c>
+      <c r="B1043" s="8"/>
+      <c r="C1043" s="9"/>
+      <c r="D1043" s="8"/>
+      <c r="E1043" s="14"/>
     </row>
     <row r="1044" spans="1:5">
-      <c r="A1044" s="6">
+      <c r="A1044" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B1044" s="11" t="s">
-[...9 lines deleted...]
-        <v>3701</v>
+      <c r="B1044" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1044" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1044" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E1044" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="1045" spans="1:5">
       <c r="A1045" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B1045" s="11" t="s">
-        <v>1842</v>
+        <v>1847</v>
       </c>
       <c r="C1045" s="9" t="s">
-        <v>1843</v>
+        <v>1848</v>
       </c>
       <c r="D1045" s="8" t="s">
-        <v>1844</v>
+        <v>1849</v>
       </c>
       <c r="E1045" s="14">
-        <v>3842</v>
+        <v>103</v>
       </c>
     </row>
     <row r="1046" spans="1:5">
       <c r="A1046" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B1046" s="11" t="s">
-        <v>1845</v>
+        <v>1850</v>
       </c>
       <c r="C1046" s="9" t="s">
-        <v>1846</v>
+        <v>1851</v>
       </c>
       <c r="D1046" s="8" t="s">
-        <v>1847</v>
+        <v>1852</v>
       </c>
       <c r="E1046" s="14">
-        <v>3150</v>
+        <v>21607</v>
       </c>
     </row>
     <row r="1047" spans="1:5">
       <c r="A1047" s="6">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B1047" s="11" t="s">
-        <v>1848</v>
+        <v>1853</v>
       </c>
       <c r="C1047" s="9" t="s">
-        <v>1849</v>
+        <v>1854</v>
       </c>
       <c r="D1047" s="8" t="s">
-        <v>1850</v>
+        <v>1855</v>
       </c>
       <c r="E1047" s="14">
-        <v>3966</v>
+        <v>28297</v>
       </c>
     </row>
     <row r="1048" spans="1:5">
-      <c r="A1048" s="3" t="s">
-        <v>1851</v>
+      <c r="A1048" s="2" t="s">
+        <v>1856</v>
       </c>
       <c r="B1048" s="8"/>
       <c r="C1048" s="9"/>
       <c r="D1048" s="8"/>
       <c r="E1048" s="14"/>
     </row>
     <row r="1049" spans="1:5">
-      <c r="A1049" s="5" t="s">
+      <c r="A1049" s="3" t="s">
+        <v>1857</v>
+      </c>
+      <c r="B1049" s="8"/>
+      <c r="C1049" s="9"/>
+      <c r="D1049" s="8"/>
+      <c r="E1049" s="14"/>
+    </row>
+    <row r="1050" spans="1:5">
+      <c r="A1050" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B1049" s="10" t="s">
+      <c r="B1050" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C1049" s="12" t="s">
+      <c r="C1050" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D1049" s="13" t="s">
+      <c r="D1050" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E1049" s="15" t="s">
+      <c r="E1050" s="15" t="s">
         <v>8</v>
-      </c>
-[...15 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="1051" spans="1:5">
       <c r="A1051" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B1051" s="11" t="s">
-        <v>1855</v>
+        <v>1858</v>
       </c>
       <c r="C1051" s="9" t="s">
-        <v>1856</v>
+        <v>1859</v>
       </c>
       <c r="D1051" s="8" t="s">
-        <v>1857</v>
+        <v>1860</v>
       </c>
       <c r="E1051" s="14">
-        <v>21607</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="1052" spans="1:5">
       <c r="A1052" s="6">
+        <v>2</v>
+      </c>
+      <c r="B1052" s="11" t="s">
+        <v>410</v>
+      </c>
+      <c r="C1052" s="9" t="s">
+        <v>411</v>
+      </c>
+      <c r="D1052" s="8" t="s">
+        <v>1861</v>
+      </c>
+      <c r="E1052" s="14">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:5">
+      <c r="A1053" s="6">
         <v>3</v>
       </c>
-      <c r="B1052" s="11" t="s">
-[...19 lines deleted...]
-      <c r="E1053" s="14"/>
+      <c r="B1053" s="11" t="s">
+        <v>1862</v>
+      </c>
+      <c r="C1053" s="9" t="s">
+        <v>1863</v>
+      </c>
+      <c r="D1053" s="8" t="s">
+        <v>1864</v>
+      </c>
+      <c r="E1053" s="14">
+        <v>223</v>
+      </c>
     </row>
     <row r="1054" spans="1:5">
-      <c r="A1054" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E1054" s="14"/>
+      <c r="A1054" s="6">
+        <v>4</v>
+      </c>
+      <c r="B1054" s="11" t="s">
+        <v>1865</v>
+      </c>
+      <c r="C1054" s="9" t="s">
+        <v>1866</v>
+      </c>
+      <c r="D1054" s="8" t="s">
+        <v>1867</v>
+      </c>
+      <c r="E1054" s="14">
+        <v>91</v>
+      </c>
     </row>
     <row r="1055" spans="1:5">
-      <c r="A1055" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B1055" s="10" t="s">
+      <c r="A1055" s="6">
         <v>5</v>
       </c>
-      <c r="C1055" s="12" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="B1055" s="11" t="s">
+        <v>1868</v>
+      </c>
+      <c r="C1055" s="9" t="s">
+        <v>1869</v>
+      </c>
+      <c r="D1055" s="8" t="s">
+        <v>1870</v>
+      </c>
+      <c r="E1055" s="14">
+        <v>906</v>
       </c>
     </row>
     <row r="1056" spans="1:5">
       <c r="A1056" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B1056" s="11" t="s">
-        <v>1863</v>
+        <v>1871</v>
       </c>
       <c r="C1056" s="9" t="s">
-        <v>1864</v>
+        <v>1872</v>
       </c>
       <c r="D1056" s="8" t="s">
-        <v>1865</v>
+        <v>1873</v>
       </c>
       <c r="E1056" s="14">
-        <v>2039</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1057" spans="1:5">
       <c r="A1057" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B1057" s="11" t="s">
-        <v>416</v>
+        <v>1874</v>
       </c>
       <c r="C1057" s="9" t="s">
-        <v>417</v>
+        <v>1875</v>
       </c>
       <c r="D1057" s="8" t="s">
-        <v>1866</v>
+        <v>1876</v>
       </c>
       <c r="E1057" s="14">
-        <v>1072</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="1058" spans="1:5">
       <c r="A1058" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B1058" s="11" t="s">
-        <v>1867</v>
+        <v>1877</v>
       </c>
       <c r="C1058" s="9" t="s">
-        <v>1868</v>
+        <v>1878</v>
       </c>
       <c r="D1058" s="8" t="s">
-        <v>1869</v>
+        <v>1879</v>
       </c>
       <c r="E1058" s="14">
-        <v>223</v>
+        <v>3931</v>
       </c>
     </row>
     <row r="1059" spans="1:5">
       <c r="A1059" s="6">
+        <v>9</v>
+      </c>
+      <c r="B1059" s="11" t="s">
+        <v>1880</v>
+      </c>
+      <c r="C1059" s="9" t="s">
+        <v>1881</v>
+      </c>
+      <c r="D1059" s="8" t="s">
+        <v>1882</v>
+      </c>
+      <c r="E1059" s="14">
+        <v>4399</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:5">
+      <c r="A1060" s="2" t="s">
+        <v>1883</v>
+      </c>
+      <c r="B1060" s="8"/>
+      <c r="C1060" s="9"/>
+      <c r="D1060" s="8"/>
+      <c r="E1060" s="14"/>
+    </row>
+    <row r="1061" spans="1:5">
+      <c r="A1061" s="3" t="s">
+        <v>1884</v>
+      </c>
+      <c r="B1061" s="8"/>
+      <c r="C1061" s="9"/>
+      <c r="D1061" s="8"/>
+      <c r="E1061" s="14"/>
+    </row>
+    <row r="1062" spans="1:5">
+      <c r="A1062" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B1059" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A1060" s="6">
+      <c r="B1062" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B1060" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A1061" s="6">
+      <c r="C1062" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B1061" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A1062" s="6">
+      <c r="D1062" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B1062" s="11" t="s">
-[...9 lines deleted...]
-        <v>2190</v>
+      <c r="E1062" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="1063" spans="1:5">
       <c r="A1063" s="6">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B1063" s="11" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="C1063" s="9" t="s">
-        <v>1883</v>
+        <v>1886</v>
       </c>
       <c r="D1063" s="8" t="s">
-        <v>1884</v>
+        <v>1887</v>
       </c>
       <c r="E1063" s="14">
-        <v>3931</v>
+        <v>18875</v>
       </c>
     </row>
     <row r="1064" spans="1:5">
       <c r="A1064" s="6">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B1064" s="11" t="s">
-        <v>1885</v>
+        <v>1888</v>
       </c>
       <c r="C1064" s="9" t="s">
-        <v>1886</v>
+        <v>1889</v>
       </c>
       <c r="D1064" s="8" t="s">
-        <v>1887</v>
+        <v>1890</v>
       </c>
       <c r="E1064" s="14">
-        <v>4399</v>
+        <v>19660</v>
       </c>
     </row>
     <row r="1065" spans="1:5">
-      <c r="A1065" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E1065" s="14"/>
+      <c r="A1065" s="6">
+        <v>3</v>
+      </c>
+      <c r="B1065" s="11" t="s">
+        <v>1891</v>
+      </c>
+      <c r="C1065" s="9" t="s">
+        <v>1892</v>
+      </c>
+      <c r="D1065" s="8" t="s">
+        <v>1893</v>
+      </c>
+      <c r="E1065" s="14">
+        <v>37267</v>
+      </c>
     </row>
     <row r="1066" spans="1:5">
-      <c r="A1066" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E1066" s="14"/>
+      <c r="A1066" s="6">
+        <v>4</v>
+      </c>
+      <c r="B1066" s="11" t="s">
+        <v>234</v>
+      </c>
+      <c r="C1066" s="9" t="s">
+        <v>235</v>
+      </c>
+      <c r="D1066" s="8" t="s">
+        <v>1894</v>
+      </c>
+      <c r="E1066" s="14">
+        <v>60098</v>
+      </c>
     </row>
     <row r="1067" spans="1:5">
-      <c r="A1067" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B1067" s="10" t="s">
+      <c r="A1067" s="6">
         <v>5</v>
       </c>
-      <c r="C1067" s="12" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="B1067" s="11" t="s">
+        <v>1895</v>
+      </c>
+      <c r="C1067" s="9" t="s">
+        <v>1896</v>
+      </c>
+      <c r="D1067" s="8" t="s">
+        <v>1897</v>
+      </c>
+      <c r="E1067" s="14">
+        <v>4409</v>
       </c>
     </row>
     <row r="1068" spans="1:5">
       <c r="A1068" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B1068" s="11" t="s">
-        <v>1890</v>
+        <v>1898</v>
       </c>
       <c r="C1068" s="9" t="s">
-        <v>1891</v>
+        <v>1899</v>
       </c>
       <c r="D1068" s="8" t="s">
-        <v>1892</v>
+        <v>1900</v>
       </c>
       <c r="E1068" s="14">
-        <v>18875</v>
+        <v>7777</v>
       </c>
     </row>
     <row r="1069" spans="1:5">
       <c r="A1069" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B1069" s="11" t="s">
-        <v>1893</v>
+        <v>1901</v>
       </c>
       <c r="C1069" s="9" t="s">
-        <v>1894</v>
+        <v>1902</v>
       </c>
       <c r="D1069" s="8" t="s">
-        <v>1895</v>
+        <v>1903</v>
       </c>
       <c r="E1069" s="14">
-        <v>19660</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="1070" spans="1:5">
-      <c r="A1070" s="6">
-[...13 lines deleted...]
-      </c>
+      <c r="A1070" s="3" t="s">
+        <v>1904</v>
+      </c>
+      <c r="B1070" s="8"/>
+      <c r="C1070" s="9"/>
+      <c r="D1070" s="8"/>
+      <c r="E1070" s="14"/>
     </row>
     <row r="1071" spans="1:5">
-      <c r="A1071" s="6">
+      <c r="A1071" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B1071" s="11" t="s">
-[...9 lines deleted...]
-        <v>60098</v>
+      <c r="B1071" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1071" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1071" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E1071" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="1072" spans="1:5">
       <c r="A1072" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B1072" s="11" t="s">
-        <v>1900</v>
+        <v>1905</v>
       </c>
       <c r="C1072" s="9" t="s">
-        <v>1901</v>
+        <v>1906</v>
       </c>
       <c r="D1072" s="8" t="s">
-        <v>1902</v>
+        <v>1907</v>
       </c>
       <c r="E1072" s="14">
-        <v>4409</v>
+        <v>181</v>
       </c>
     </row>
     <row r="1073" spans="1:5">
       <c r="A1073" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B1073" s="11" t="s">
-        <v>1903</v>
+        <v>1908</v>
       </c>
       <c r="C1073" s="9" t="s">
-        <v>1904</v>
+        <v>1909</v>
       </c>
       <c r="D1073" s="8" t="s">
-        <v>1905</v>
+        <v>1910</v>
       </c>
       <c r="E1073" s="14">
-        <v>7777</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="1074" spans="1:5">
       <c r="A1074" s="6">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B1074" s="11" t="s">
-        <v>1906</v>
+        <v>1911</v>
       </c>
       <c r="C1074" s="9" t="s">
-        <v>1907</v>
+        <v>1912</v>
       </c>
       <c r="D1074" s="8" t="s">
-        <v>1908</v>
+        <v>1913</v>
       </c>
       <c r="E1074" s="14">
-        <v>1737</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="1075" spans="1:5">
-      <c r="A1075" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E1075" s="14"/>
+      <c r="A1075" s="6">
+        <v>4</v>
+      </c>
+      <c r="B1075" s="11" t="s">
+        <v>1914</v>
+      </c>
+      <c r="C1075" s="9" t="s">
+        <v>1915</v>
+      </c>
+      <c r="D1075" s="8" t="s">
+        <v>1916</v>
+      </c>
+      <c r="E1075" s="14">
+        <v>128</v>
+      </c>
     </row>
     <row r="1076" spans="1:5">
-      <c r="A1076" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B1076" s="10" t="s">
+      <c r="A1076" s="6">
         <v>5</v>
       </c>
-      <c r="C1076" s="12" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="B1076" s="11" t="s">
+        <v>1917</v>
+      </c>
+      <c r="C1076" s="9" t="s">
+        <v>1918</v>
+      </c>
+      <c r="D1076" s="8" t="s">
+        <v>1919</v>
+      </c>
+      <c r="E1076" s="14">
+        <v>220</v>
       </c>
     </row>
     <row r="1077" spans="1:5">
       <c r="A1077" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B1077" s="11" t="s">
-        <v>1910</v>
+        <v>1920</v>
       </c>
       <c r="C1077" s="9" t="s">
-        <v>1911</v>
+        <v>1921</v>
       </c>
       <c r="D1077" s="8" t="s">
-        <v>1912</v>
+        <v>1922</v>
       </c>
       <c r="E1077" s="14">
-        <v>181</v>
+        <v>355</v>
       </c>
     </row>
     <row r="1078" spans="1:5">
       <c r="A1078" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B1078" s="11" t="s">
-        <v>1913</v>
+        <v>1923</v>
       </c>
       <c r="C1078" s="9" t="s">
-        <v>1914</v>
+        <v>1924</v>
       </c>
       <c r="D1078" s="8" t="s">
-        <v>1915</v>
+        <v>1925</v>
       </c>
       <c r="E1078" s="14">
-        <v>1234</v>
+        <v>398</v>
       </c>
     </row>
     <row r="1079" spans="1:5">
       <c r="A1079" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B1079" s="11" t="s">
-        <v>1916</v>
+        <v>1926</v>
       </c>
       <c r="C1079" s="9" t="s">
-        <v>1917</v>
+        <v>1927</v>
       </c>
       <c r="D1079" s="8" t="s">
-        <v>1918</v>
+        <v>1928</v>
       </c>
       <c r="E1079" s="14">
-        <v>1359</v>
+        <v>2857</v>
       </c>
     </row>
     <row r="1080" spans="1:5">
       <c r="A1080" s="6">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B1080" s="11" t="s">
-        <v>1919</v>
+        <v>1929</v>
       </c>
       <c r="C1080" s="9" t="s">
-        <v>1920</v>
+        <v>1930</v>
       </c>
       <c r="D1080" s="8" t="s">
-        <v>1921</v>
+        <v>1931</v>
       </c>
       <c r="E1080" s="14">
-        <v>128</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="1081" spans="1:5">
       <c r="A1081" s="6">
+        <v>10</v>
+      </c>
+      <c r="B1081" s="11" t="s">
+        <v>1932</v>
+      </c>
+      <c r="C1081" s="9" t="s">
+        <v>1933</v>
+      </c>
+      <c r="D1081" s="8" t="s">
+        <v>1934</v>
+      </c>
+      <c r="E1081" s="14">
+        <v>65927</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:5">
+      <c r="A1082" s="2" t="s">
+        <v>1935</v>
+      </c>
+      <c r="B1082" s="8"/>
+      <c r="C1082" s="9"/>
+      <c r="D1082" s="8"/>
+      <c r="E1082" s="14"/>
+    </row>
+    <row r="1083" spans="1:5">
+      <c r="A1083" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1083" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B1081" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A1082" s="6">
+      <c r="C1083" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B1082" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A1083" s="6">
+      <c r="D1083" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B1083" s="11" t="s">
-[...9 lines deleted...]
-        <v>398</v>
+      <c r="E1083" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="1084" spans="1:5">
       <c r="A1084" s="6">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B1084" s="11" t="s">
-        <v>1931</v>
+        <v>1936</v>
       </c>
       <c r="C1084" s="9" t="s">
-        <v>1932</v>
+        <v>1937</v>
       </c>
       <c r="D1084" s="8" t="s">
-        <v>1933</v>
+        <v>1938</v>
       </c>
       <c r="E1084" s="14">
-        <v>2857</v>
+        <v>69795</v>
       </c>
     </row>
     <row r="1085" spans="1:5">
       <c r="A1085" s="6">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B1085" s="11" t="s">
-        <v>1934</v>
+        <v>1939</v>
       </c>
       <c r="C1085" s="9" t="s">
-        <v>1935</v>
+        <v>1940</v>
       </c>
       <c r="D1085" s="8" t="s">
-        <v>1936</v>
+        <v>1941</v>
       </c>
       <c r="E1085" s="14">
-        <v>1191</v>
+        <v>10268</v>
       </c>
     </row>
     <row r="1086" spans="1:5">
       <c r="A1086" s="6">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B1086" s="11" t="s">
-        <v>1937</v>
+        <v>1942</v>
       </c>
       <c r="C1086" s="9" t="s">
-        <v>1938</v>
+        <v>1943</v>
       </c>
       <c r="D1086" s="8" t="s">
-        <v>1939</v>
+        <v>1944</v>
       </c>
       <c r="E1086" s="14">
-        <v>65927</v>
+        <v>27539</v>
       </c>
     </row>
     <row r="1087" spans="1:5">
-      <c r="A1087" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E1087" s="14"/>
+      <c r="A1087" s="6">
+        <v>4</v>
+      </c>
+      <c r="B1087" s="11" t="s">
+        <v>1945</v>
+      </c>
+      <c r="C1087" s="9" t="s">
+        <v>1946</v>
+      </c>
+      <c r="D1087" s="8" t="s">
+        <v>1947</v>
+      </c>
+      <c r="E1087" s="14">
+        <v>11023</v>
+      </c>
     </row>
     <row r="1088" spans="1:5">
-      <c r="A1088" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B1088" s="10" t="s">
+      <c r="A1088" s="6">
         <v>5</v>
       </c>
-      <c r="C1088" s="12" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="B1088" s="11" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C1088" s="9" t="s">
+        <v>1949</v>
+      </c>
+      <c r="D1088" s="8" t="s">
+        <v>1950</v>
+      </c>
+      <c r="E1088" s="14">
+        <v>7097</v>
       </c>
     </row>
     <row r="1089" spans="1:5">
       <c r="A1089" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B1089" s="11" t="s">
-        <v>1941</v>
+        <v>1951</v>
       </c>
       <c r="C1089" s="9" t="s">
-        <v>1942</v>
+        <v>1952</v>
       </c>
       <c r="D1089" s="8" t="s">
-        <v>1943</v>
+        <v>1953</v>
       </c>
       <c r="E1089" s="14">
-        <v>69795</v>
+        <v>4379</v>
       </c>
     </row>
     <row r="1090" spans="1:5">
       <c r="A1090" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B1090" s="11" t="s">
-        <v>1944</v>
+        <v>1954</v>
       </c>
       <c r="C1090" s="9" t="s">
-        <v>1945</v>
+        <v>1955</v>
       </c>
       <c r="D1090" s="8" t="s">
-        <v>1946</v>
+        <v>1956</v>
       </c>
       <c r="E1090" s="14">
-        <v>10268</v>
+        <v>9362</v>
       </c>
     </row>
     <row r="1091" spans="1:5">
       <c r="A1091" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B1091" s="11" t="s">
-        <v>1947</v>
+        <v>1957</v>
       </c>
       <c r="C1091" s="9" t="s">
-        <v>1948</v>
+        <v>1958</v>
       </c>
       <c r="D1091" s="8" t="s">
-        <v>1949</v>
+        <v>1959</v>
       </c>
       <c r="E1091" s="14">
-        <v>27539</v>
+        <v>6191</v>
       </c>
     </row>
     <row r="1092" spans="1:5">
       <c r="A1092" s="6">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B1092" s="11" t="s">
-        <v>1950</v>
+        <v>1960</v>
       </c>
       <c r="C1092" s="9" t="s">
-        <v>1951</v>
+        <v>1961</v>
       </c>
       <c r="D1092" s="8" t="s">
-        <v>1952</v>
+        <v>1962</v>
       </c>
       <c r="E1092" s="14">
-        <v>11023</v>
+        <v>40770</v>
       </c>
     </row>
     <row r="1093" spans="1:5">
       <c r="A1093" s="6">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B1093" s="11" t="s">
-        <v>1953</v>
+        <v>1963</v>
       </c>
       <c r="C1093" s="9" t="s">
-        <v>1954</v>
+        <v>1964</v>
       </c>
       <c r="D1093" s="8" t="s">
-        <v>1955</v>
+        <v>1965</v>
       </c>
       <c r="E1093" s="14">
-        <v>7097</v>
+        <v>18120</v>
       </c>
     </row>
     <row r="1094" spans="1:5">
       <c r="A1094" s="6">
+        <v>11</v>
+      </c>
+      <c r="B1094" s="11" t="s">
+        <v>1966</v>
+      </c>
+      <c r="C1094" s="9" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D1094" s="8" t="s">
+        <v>1968</v>
+      </c>
+      <c r="E1094" s="14">
+        <v>41525</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:5">
+      <c r="A1095" s="2" t="s">
+        <v>1969</v>
+      </c>
+      <c r="B1095" s="8"/>
+      <c r="C1095" s="9"/>
+      <c r="D1095" s="8"/>
+      <c r="E1095" s="14"/>
+    </row>
+    <row r="1096" spans="1:5">
+      <c r="A1096" s="3" t="s">
+        <v>1970</v>
+      </c>
+      <c r="B1096" s="8"/>
+      <c r="C1096" s="9"/>
+      <c r="D1096" s="8"/>
+      <c r="E1096" s="14"/>
+    </row>
+    <row r="1097" spans="1:5">
+      <c r="A1097" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1097" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1097" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B1094" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A1095" s="6">
+      <c r="D1097" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B1095" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A1096" s="6">
+      <c r="E1097" s="15" t="s">
         <v>8</v>
-      </c>
-[...27 lines deleted...]
-        <v>40770</v>
       </c>
     </row>
     <row r="1098" spans="1:5">
       <c r="A1098" s="6">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B1098" s="11" t="s">
-        <v>1968</v>
+        <v>1971</v>
       </c>
       <c r="C1098" s="9" t="s">
-        <v>1969</v>
+        <v>1972</v>
       </c>
       <c r="D1098" s="8" t="s">
-        <v>1970</v>
+        <v>1973</v>
       </c>
       <c r="E1098" s="14">
-        <v>18120</v>
+        <v>13892</v>
       </c>
     </row>
     <row r="1099" spans="1:5">
       <c r="A1099" s="6">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B1099" s="11" t="s">
-        <v>1971</v>
+        <v>92</v>
       </c>
       <c r="C1099" s="9" t="s">
-        <v>1972</v>
+        <v>93</v>
       </c>
       <c r="D1099" s="8" t="s">
-        <v>1973</v>
+        <v>1974</v>
       </c>
       <c r="E1099" s="14">
-        <v>41525</v>
+        <v>24613</v>
       </c>
     </row>
     <row r="1100" spans="1:5">
-      <c r="A1100" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E1100" s="14"/>
+      <c r="A1100" s="6">
+        <v>3</v>
+      </c>
+      <c r="B1100" s="11" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C1100" s="9" t="s">
+        <v>1976</v>
+      </c>
+      <c r="D1100" s="8" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E1100" s="14">
+        <v>16459</v>
+      </c>
     </row>
     <row r="1101" spans="1:5">
       <c r="A1101" s="3" t="s">
-        <v>1975</v>
+        <v>1978</v>
       </c>
       <c r="B1101" s="8"/>
       <c r="C1101" s="9"/>
       <c r="D1101" s="8"/>
       <c r="E1101" s="14"/>
     </row>
     <row r="1102" spans="1:5">
       <c r="A1102" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B1102" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C1102" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D1102" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E1102" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1103" spans="1:5">
       <c r="A1103" s="6">
         <v>1</v>
       </c>
       <c r="B1103" s="11" t="s">
-        <v>1976</v>
+        <v>147</v>
       </c>
       <c r="C1103" s="9" t="s">
-        <v>1977</v>
+        <v>148</v>
       </c>
       <c r="D1103" s="8" t="s">
-        <v>1978</v>
+        <v>1979</v>
       </c>
       <c r="E1103" s="14">
-        <v>13892</v>
+        <v>7742</v>
       </c>
     </row>
     <row r="1104" spans="1:5">
       <c r="A1104" s="6">
         <v>2</v>
       </c>
       <c r="B1104" s="11" t="s">
-        <v>92</v>
+        <v>56</v>
       </c>
       <c r="C1104" s="9" t="s">
-        <v>93</v>
+        <v>57</v>
       </c>
       <c r="D1104" s="8" t="s">
-        <v>1979</v>
+        <v>1980</v>
       </c>
       <c r="E1104" s="14">
-        <v>24613</v>
+        <v>13892</v>
       </c>
     </row>
     <row r="1105" spans="1:5">
       <c r="A1105" s="6">
         <v>3</v>
       </c>
       <c r="B1105" s="11" t="s">
-        <v>1980</v>
+        <v>59</v>
       </c>
       <c r="C1105" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="D1105" s="8" t="s">
         <v>1981</v>
       </c>
-      <c r="D1105" s="8" t="s">
+      <c r="E1105" s="14">
+        <v>18120</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:5">
+      <c r="A1106" s="6">
+        <v>4</v>
+      </c>
+      <c r="B1106" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="C1106" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="D1106" s="8" t="s">
         <v>1982</v>
       </c>
-      <c r="E1105" s="14">
-[...4 lines deleted...]
-      <c r="A1106" s="3" t="s">
+      <c r="E1106" s="14">
+        <v>1724</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:5">
+      <c r="A1107" s="6">
+        <v>5</v>
+      </c>
+      <c r="B1107" s="11" t="s">
         <v>1983</v>
       </c>
-      <c r="B1106" s="8"/>
-[...18 lines deleted...]
-        <v>8</v>
+      <c r="C1107" s="9" t="s">
+        <v>1984</v>
+      </c>
+      <c r="D1107" s="8" t="s">
+        <v>1985</v>
+      </c>
+      <c r="E1107" s="14">
+        <v>26878</v>
       </c>
     </row>
     <row r="1108" spans="1:5">
       <c r="A1108" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B1108" s="11" t="s">
-        <v>147</v>
+        <v>392</v>
       </c>
       <c r="C1108" s="9" t="s">
-        <v>148</v>
+        <v>393</v>
       </c>
       <c r="D1108" s="8" t="s">
-        <v>1984</v>
+        <v>1986</v>
       </c>
       <c r="E1108" s="14">
-        <v>7742</v>
+        <v>21593</v>
       </c>
     </row>
     <row r="1109" spans="1:5">
       <c r="A1109" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B1109" s="11" t="s">
-        <v>56</v>
+        <v>396</v>
       </c>
       <c r="C1109" s="9" t="s">
-        <v>57</v>
+        <v>397</v>
       </c>
       <c r="D1109" s="8" t="s">
-        <v>1985</v>
+        <v>1987</v>
       </c>
       <c r="E1109" s="14">
-        <v>13892</v>
+        <v>13741</v>
       </c>
     </row>
     <row r="1110" spans="1:5">
       <c r="A1110" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B1110" s="11" t="s">
-        <v>59</v>
+        <v>9</v>
       </c>
       <c r="C1110" s="9" t="s">
-        <v>60</v>
+        <v>10</v>
       </c>
       <c r="D1110" s="8" t="s">
-        <v>1986</v>
+        <v>1988</v>
       </c>
       <c r="E1110" s="14">
-        <v>18120</v>
+        <v>26425</v>
       </c>
     </row>
     <row r="1111" spans="1:5">
       <c r="A1111" s="6">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B1111" s="11" t="s">
-        <v>59</v>
+        <v>1989</v>
       </c>
       <c r="C1111" s="9" t="s">
-        <v>62</v>
+        <v>1990</v>
       </c>
       <c r="D1111" s="8" t="s">
-        <v>1987</v>
+        <v>1991</v>
       </c>
       <c r="E1111" s="14">
-        <v>1724</v>
+        <v>18573</v>
       </c>
     </row>
     <row r="1112" spans="1:5">
       <c r="A1112" s="6">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B1112" s="11" t="s">
-        <v>1988</v>
+        <v>12</v>
       </c>
       <c r="C1112" s="9" t="s">
-        <v>1989</v>
+        <v>13</v>
       </c>
       <c r="D1112" s="8" t="s">
-        <v>1990</v>
+        <v>1992</v>
       </c>
       <c r="E1112" s="14">
         <v>26878</v>
       </c>
     </row>
     <row r="1113" spans="1:5">
       <c r="A1113" s="6">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B1113" s="11" t="s">
-        <v>398</v>
+        <v>1993</v>
       </c>
       <c r="C1113" s="9" t="s">
-        <v>399</v>
+        <v>1994</v>
       </c>
       <c r="D1113" s="8" t="s">
-        <v>1991</v>
+        <v>1995</v>
       </c>
       <c r="E1113" s="14">
-        <v>21593</v>
+        <v>3473</v>
       </c>
     </row>
     <row r="1114" spans="1:5">
       <c r="A1114" s="6">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B1114" s="11" t="s">
-        <v>402</v>
+        <v>1996</v>
       </c>
       <c r="C1114" s="9" t="s">
-        <v>403</v>
+        <v>1997</v>
       </c>
       <c r="D1114" s="8" t="s">
-        <v>1992</v>
+        <v>1998</v>
       </c>
       <c r="E1114" s="14">
-        <v>13741</v>
+        <v>34126</v>
       </c>
     </row>
     <row r="1115" spans="1:5">
       <c r="A1115" s="6">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="B1115" s="11" t="s">
-        <v>9</v>
+        <v>1999</v>
       </c>
       <c r="C1115" s="9" t="s">
-        <v>10</v>
+        <v>2000</v>
       </c>
       <c r="D1115" s="8" t="s">
-        <v>1993</v>
+        <v>2001</v>
       </c>
       <c r="E1115" s="14">
-        <v>26425</v>
+        <v>20083</v>
       </c>
     </row>
     <row r="1116" spans="1:5">
       <c r="A1116" s="6">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B1116" s="11" t="s">
-        <v>1994</v>
+        <v>2002</v>
       </c>
       <c r="C1116" s="9" t="s">
-        <v>1995</v>
+        <v>2003</v>
       </c>
       <c r="D1116" s="8" t="s">
-        <v>1996</v>
+        <v>2004</v>
       </c>
       <c r="E1116" s="14">
-        <v>18573</v>
+        <v>16308</v>
       </c>
     </row>
     <row r="1117" spans="1:5">
       <c r="A1117" s="6">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B1117" s="11" t="s">
-        <v>12</v>
+        <v>2005</v>
       </c>
       <c r="C1117" s="9" t="s">
-        <v>13</v>
+        <v>2006</v>
       </c>
       <c r="D1117" s="8" t="s">
-        <v>1997</v>
+        <v>2007</v>
       </c>
       <c r="E1117" s="14">
-        <v>26878</v>
+        <v>18271</v>
       </c>
     </row>
     <row r="1118" spans="1:5">
       <c r="A1118" s="6">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="B1118" s="11" t="s">
-        <v>1998</v>
+        <v>2008</v>
       </c>
       <c r="C1118" s="9" t="s">
-        <v>1999</v>
+        <v>2009</v>
       </c>
       <c r="D1118" s="8" t="s">
-        <v>2000</v>
+        <v>2010</v>
       </c>
       <c r="E1118" s="14">
-        <v>3473</v>
+        <v>15402</v>
       </c>
     </row>
     <row r="1119" spans="1:5">
       <c r="A1119" s="6">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B1119" s="11" t="s">
-        <v>2001</v>
+        <v>2011</v>
       </c>
       <c r="C1119" s="9" t="s">
-        <v>2002</v>
+        <v>2012</v>
       </c>
       <c r="D1119" s="8" t="s">
-        <v>2003</v>
+        <v>2013</v>
       </c>
       <c r="E1119" s="14">
-        <v>34126</v>
+        <v>18724</v>
       </c>
     </row>
     <row r="1120" spans="1:5">
-      <c r="A1120" s="6">
-[...13 lines deleted...]
-      </c>
+      <c r="A1120" s="3" t="s">
+        <v>2014</v>
+      </c>
+      <c r="B1120" s="8"/>
+      <c r="C1120" s="9"/>
+      <c r="D1120" s="8"/>
+      <c r="E1120" s="14"/>
     </row>
     <row r="1121" spans="1:5">
-      <c r="A1121" s="6">
-[...12 lines deleted...]
-        <v>16308</v>
+      <c r="A1121" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1121" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1121" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1121" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E1121" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="1122" spans="1:5">
       <c r="A1122" s="6">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="B1122" s="11" t="s">
-        <v>2010</v>
+        <v>157</v>
       </c>
       <c r="C1122" s="9" t="s">
-        <v>2011</v>
+        <v>158</v>
       </c>
       <c r="D1122" s="8" t="s">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="E1122" s="14">
-        <v>18271</v>
+        <v>14043</v>
       </c>
     </row>
     <row r="1123" spans="1:5">
       <c r="A1123" s="6">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="B1123" s="11" t="s">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="C1123" s="9" t="s">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="D1123" s="8" t="s">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="E1123" s="14">
-        <v>15402</v>
+        <v>12563</v>
       </c>
     </row>
     <row r="1124" spans="1:5">
       <c r="A1124" s="6">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="B1124" s="11" t="s">
         <v>2016</v>
       </c>
       <c r="C1124" s="9" t="s">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="D1124" s="8" t="s">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="E1124" s="14">
-        <v>18724</v>
+        <v>14949</v>
       </c>
     </row>
     <row r="1125" spans="1:5">
-      <c r="A1125" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E1125" s="14"/>
+      <c r="A1125" s="6">
+        <v>4</v>
+      </c>
+      <c r="B1125" s="11" t="s">
+        <v>2016</v>
+      </c>
+      <c r="C1125" s="9" t="s">
+        <v>2021</v>
+      </c>
+      <c r="D1125" s="8" t="s">
+        <v>2022</v>
+      </c>
+      <c r="E1125" s="14">
+        <v>16761</v>
+      </c>
     </row>
     <row r="1126" spans="1:5">
-      <c r="A1126" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B1126" s="10" t="s">
+      <c r="A1126" s="6">
         <v>5</v>
       </c>
-      <c r="C1126" s="12" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="B1126" s="11" t="s">
+        <v>2023</v>
+      </c>
+      <c r="C1126" s="9" t="s">
+        <v>2024</v>
+      </c>
+      <c r="D1126" s="8" t="s">
+        <v>2025</v>
+      </c>
+      <c r="E1126" s="14">
+        <v>29143</v>
       </c>
     </row>
     <row r="1127" spans="1:5">
       <c r="A1127" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B1127" s="11" t="s">
-        <v>157</v>
+        <v>2026</v>
       </c>
       <c r="C1127" s="9" t="s">
-        <v>158</v>
+        <v>2027</v>
       </c>
       <c r="D1127" s="8" t="s">
-        <v>2020</v>
+        <v>2028</v>
       </c>
       <c r="E1127" s="14">
-        <v>14043</v>
+        <v>14194</v>
       </c>
     </row>
     <row r="1128" spans="1:5">
       <c r="A1128" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B1128" s="11" t="s">
-        <v>2021</v>
+        <v>2029</v>
       </c>
       <c r="C1128" s="9" t="s">
-        <v>2022</v>
+        <v>2030</v>
       </c>
       <c r="D1128" s="8" t="s">
-        <v>2023</v>
+        <v>2031</v>
       </c>
       <c r="E1128" s="14">
-        <v>12563</v>
+        <v>8456</v>
       </c>
     </row>
     <row r="1129" spans="1:5">
       <c r="A1129" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B1129" s="11" t="s">
-        <v>2021</v>
+        <v>2029</v>
       </c>
       <c r="C1129" s="9" t="s">
-        <v>2024</v>
+        <v>2032</v>
       </c>
       <c r="D1129" s="8" t="s">
-        <v>2025</v>
+        <v>2033</v>
       </c>
       <c r="E1129" s="14">
-        <v>14949</v>
+        <v>9362</v>
       </c>
     </row>
     <row r="1130" spans="1:5">
       <c r="A1130" s="6">
+        <v>9</v>
+      </c>
+      <c r="B1130" s="11" t="s">
+        <v>2029</v>
+      </c>
+      <c r="C1130" s="9" t="s">
+        <v>2034</v>
+      </c>
+      <c r="D1130" s="8" t="s">
+        <v>2035</v>
+      </c>
+      <c r="E1130" s="14">
+        <v>11023</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:5">
+      <c r="A1131" s="2" t="s">
+        <v>2036</v>
+      </c>
+      <c r="B1131" s="8"/>
+      <c r="C1131" s="9"/>
+      <c r="D1131" s="8"/>
+      <c r="E1131" s="14"/>
+    </row>
+    <row r="1132" spans="1:5">
+      <c r="A1132" s="3" t="s">
+        <v>2037</v>
+      </c>
+      <c r="B1132" s="8"/>
+      <c r="C1132" s="9"/>
+      <c r="D1132" s="8"/>
+      <c r="E1132" s="14"/>
+    </row>
+    <row r="1133" spans="1:5">
+      <c r="A1133" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B1130" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A1131" s="6">
+      <c r="B1133" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B1131" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A1132" s="6">
+      <c r="C1133" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B1132" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A1133" s="6">
+      <c r="D1133" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B1133" s="11" t="s">
-[...9 lines deleted...]
-        <v>8456</v>
+      <c r="E1133" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="1134" spans="1:5">
       <c r="A1134" s="6">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B1134" s="11" t="s">
-        <v>2034</v>
+        <v>2038</v>
       </c>
       <c r="C1134" s="9" t="s">
-        <v>2037</v>
+        <v>2039</v>
       </c>
       <c r="D1134" s="8" t="s">
-        <v>2038</v>
+        <v>2040</v>
       </c>
       <c r="E1134" s="14">
-        <v>9362</v>
+        <v>4935</v>
       </c>
     </row>
     <row r="1135" spans="1:5">
       <c r="A1135" s="6">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B1135" s="11" t="s">
-        <v>2034</v>
+        <v>2041</v>
       </c>
       <c r="C1135" s="9" t="s">
-        <v>2039</v>
+        <v>2042</v>
       </c>
       <c r="D1135" s="8" t="s">
-        <v>2040</v>
+        <v>2043</v>
       </c>
       <c r="E1135" s="14">
-        <v>11023</v>
+        <v>16459</v>
       </c>
     </row>
     <row r="1136" spans="1:5">
-      <c r="A1136" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E1136" s="14"/>
+      <c r="A1136" s="6">
+        <v>3</v>
+      </c>
+      <c r="B1136" s="11" t="s">
+        <v>164</v>
+      </c>
+      <c r="C1136" s="9" t="s">
+        <v>165</v>
+      </c>
+      <c r="D1136" s="8" t="s">
+        <v>2044</v>
+      </c>
+      <c r="E1136" s="14">
+        <v>21518</v>
+      </c>
     </row>
     <row r="1137" spans="1:5">
-      <c r="A1137" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E1137" s="14"/>
+      <c r="A1137" s="6">
+        <v>4</v>
+      </c>
+      <c r="B1137" s="11" t="s">
+        <v>2045</v>
+      </c>
+      <c r="C1137" s="9" t="s">
+        <v>2046</v>
+      </c>
+      <c r="D1137" s="8" t="s">
+        <v>2047</v>
+      </c>
+      <c r="E1137" s="14">
+        <v>24</v>
+      </c>
     </row>
     <row r="1138" spans="1:5">
-      <c r="A1138" s="5" t="s">
+      <c r="A1138" s="3" t="s">
+        <v>2048</v>
+      </c>
+      <c r="B1138" s="8"/>
+      <c r="C1138" s="9"/>
+      <c r="D1138" s="8"/>
+      <c r="E1138" s="14"/>
+    </row>
+    <row r="1139" spans="1:5">
+      <c r="A1139" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B1138" s="10" t="s">
+      <c r="B1139" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C1138" s="12" t="s">
+      <c r="C1139" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D1138" s="13" t="s">
+      <c r="D1139" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E1138" s="15" t="s">
+      <c r="E1139" s="15" t="s">
         <v>8</v>
-      </c>
-[...15 lines deleted...]
-        <v>4935</v>
       </c>
     </row>
     <row r="1140" spans="1:5">
       <c r="A1140" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B1140" s="11" t="s">
-        <v>2046</v>
+        <v>2049</v>
       </c>
       <c r="C1140" s="9" t="s">
-        <v>2047</v>
+        <v>2050</v>
       </c>
       <c r="D1140" s="8" t="s">
-        <v>2048</v>
+        <v>2051</v>
       </c>
       <c r="E1140" s="14">
-        <v>16459</v>
+        <v>15402</v>
       </c>
     </row>
     <row r="1141" spans="1:5">
       <c r="A1141" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B1141" s="11" t="s">
-        <v>164</v>
+        <v>2052</v>
       </c>
       <c r="C1141" s="9" t="s">
-        <v>165</v>
+        <v>2053</v>
       </c>
       <c r="D1141" s="8" t="s">
-        <v>2049</v>
+        <v>2054</v>
       </c>
       <c r="E1141" s="14">
-        <v>21518</v>
+        <v>2265</v>
       </c>
     </row>
     <row r="1142" spans="1:5">
       <c r="A1142" s="6">
+        <v>3</v>
+      </c>
+      <c r="B1142" s="11" t="s">
+        <v>2052</v>
+      </c>
+      <c r="C1142" s="9" t="s">
+        <v>2055</v>
+      </c>
+      <c r="D1142" s="8" t="s">
+        <v>2056</v>
+      </c>
+      <c r="E1142" s="14">
+        <v>3020</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:5">
+      <c r="A1143" s="6">
         <v>4</v>
       </c>
-      <c r="B1142" s="11" t="s">
-[...5 lines deleted...]
-      <c r="D1142" s="8" t="s">
+      <c r="B1143" s="11" t="s">
         <v>2052</v>
       </c>
-      <c r="E1142" s="14">
-[...10 lines deleted...]
-      <c r="E1143" s="14"/>
+      <c r="C1143" s="9" t="s">
+        <v>2057</v>
+      </c>
+      <c r="D1143" s="8" t="s">
+        <v>2058</v>
+      </c>
+      <c r="E1143" s="14">
+        <v>4077</v>
+      </c>
     </row>
     <row r="1144" spans="1:5">
-      <c r="A1144" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B1144" s="10" t="s">
+      <c r="A1144" s="6">
         <v>5</v>
       </c>
-      <c r="C1144" s="12" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="B1144" s="11" t="s">
+        <v>2052</v>
+      </c>
+      <c r="C1144" s="9" t="s">
+        <v>2059</v>
+      </c>
+      <c r="D1144" s="8" t="s">
+        <v>2060</v>
+      </c>
+      <c r="E1144" s="14">
+        <v>4681</v>
       </c>
     </row>
     <row r="1145" spans="1:5">
       <c r="A1145" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B1145" s="11" t="s">
-        <v>2054</v>
+        <v>2052</v>
       </c>
       <c r="C1145" s="9" t="s">
-        <v>2055</v>
+        <v>2061</v>
       </c>
       <c r="D1145" s="8" t="s">
-        <v>2056</v>
+        <v>2062</v>
       </c>
       <c r="E1145" s="14">
-        <v>15402</v>
+        <v>6493</v>
       </c>
     </row>
     <row r="1146" spans="1:5">
       <c r="A1146" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B1146" s="11" t="s">
-        <v>2057</v>
+        <v>2063</v>
       </c>
       <c r="C1146" s="9" t="s">
-        <v>2058</v>
+        <v>2064</v>
       </c>
       <c r="D1146" s="8" t="s">
-        <v>2059</v>
+        <v>2065</v>
       </c>
       <c r="E1146" s="14">
-        <v>2265</v>
+        <v>36281</v>
       </c>
     </row>
     <row r="1147" spans="1:5">
       <c r="A1147" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B1147" s="11" t="s">
-        <v>2057</v>
+        <v>2066</v>
       </c>
       <c r="C1147" s="9" t="s">
-        <v>2060</v>
+        <v>2067</v>
       </c>
       <c r="D1147" s="8" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="E1147" s="14">
-        <v>3020</v>
+        <v>11857</v>
       </c>
     </row>
     <row r="1148" spans="1:5">
       <c r="A1148" s="6">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B1148" s="11" t="s">
-        <v>2057</v>
+        <v>2069</v>
       </c>
       <c r="C1148" s="9" t="s">
-        <v>2062</v>
+        <v>2070</v>
       </c>
       <c r="D1148" s="8" t="s">
-        <v>2063</v>
+        <v>2071</v>
       </c>
       <c r="E1148" s="14">
-        <v>4077</v>
+        <v>7550</v>
       </c>
     </row>
     <row r="1149" spans="1:5">
       <c r="A1149" s="6">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B1149" s="11" t="s">
-        <v>2057</v>
+        <v>2072</v>
       </c>
       <c r="C1149" s="9" t="s">
-        <v>2064</v>
+        <v>2073</v>
       </c>
       <c r="D1149" s="8" t="s">
-        <v>2065</v>
+        <v>2074</v>
       </c>
       <c r="E1149" s="14">
-        <v>4681</v>
+        <v>3213</v>
       </c>
     </row>
     <row r="1150" spans="1:5">
       <c r="A1150" s="6">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B1150" s="11" t="s">
-        <v>2057</v>
+        <v>2075</v>
       </c>
       <c r="C1150" s="9" t="s">
-        <v>2066</v>
+        <v>2076</v>
       </c>
       <c r="D1150" s="8" t="s">
-        <v>2067</v>
+        <v>2077</v>
       </c>
       <c r="E1150" s="14">
-        <v>6493</v>
+        <v>4681</v>
       </c>
     </row>
     <row r="1151" spans="1:5">
       <c r="A1151" s="6">
+        <v>12</v>
+      </c>
+      <c r="B1151" s="11" t="s">
+        <v>2078</v>
+      </c>
+      <c r="C1151" s="9" t="s">
+        <v>2079</v>
+      </c>
+      <c r="D1151" s="8" t="s">
+        <v>2080</v>
+      </c>
+      <c r="E1151" s="14">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:5">
+      <c r="A1152" s="3" t="s">
+        <v>2081</v>
+      </c>
+      <c r="B1152" s="8"/>
+      <c r="C1152" s="9"/>
+      <c r="D1152" s="8"/>
+      <c r="E1152" s="14"/>
+    </row>
+    <row r="1153" spans="1:5">
+      <c r="A1153" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1153" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1153" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1153" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B1151" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A1152" s="6">
+      <c r="E1153" s="15" t="s">
         <v>8</v>
-      </c>
-[...27 lines deleted...]
-        <v>7550</v>
       </c>
     </row>
     <row r="1154" spans="1:5">
       <c r="A1154" s="6">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B1154" s="11" t="s">
-        <v>2077</v>
+        <v>2082</v>
       </c>
       <c r="C1154" s="9" t="s">
-        <v>2078</v>
+        <v>2083</v>
       </c>
       <c r="D1154" s="8" t="s">
-        <v>2079</v>
+        <v>2084</v>
       </c>
       <c r="E1154" s="14">
-        <v>3213</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1155" spans="1:5">
       <c r="A1155" s="6">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B1155" s="11" t="s">
-        <v>2080</v>
+        <v>2085</v>
       </c>
       <c r="C1155" s="9" t="s">
-        <v>2081</v>
+        <v>2086</v>
       </c>
       <c r="D1155" s="8" t="s">
-        <v>2082</v>
+        <v>2087</v>
       </c>
       <c r="E1155" s="14">
-        <v>4681</v>
+        <v>14203</v>
       </c>
     </row>
     <row r="1156" spans="1:5">
       <c r="A1156" s="6">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="B1156" s="11" t="s">
-        <v>2083</v>
+        <v>2088</v>
       </c>
       <c r="C1156" s="9" t="s">
-        <v>2084</v>
+        <v>2089</v>
       </c>
       <c r="D1156" s="8" t="s">
-        <v>2085</v>
+        <v>2090</v>
       </c>
       <c r="E1156" s="14">
-        <v>136</v>
+        <v>11158</v>
       </c>
     </row>
     <row r="1157" spans="1:5">
-      <c r="A1157" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E1157" s="14"/>
+      <c r="A1157" s="6">
+        <v>4</v>
+      </c>
+      <c r="B1157" s="11" t="s">
+        <v>2091</v>
+      </c>
+      <c r="C1157" s="9" t="s">
+        <v>2092</v>
+      </c>
+      <c r="D1157" s="8" t="s">
+        <v>2093</v>
+      </c>
+      <c r="E1157" s="14">
+        <v>11158</v>
+      </c>
     </row>
     <row r="1158" spans="1:5">
-      <c r="A1158" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B1158" s="10" t="s">
+      <c r="A1158" s="6">
         <v>5</v>
       </c>
-      <c r="C1158" s="12" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="B1158" s="11" t="s">
+        <v>2094</v>
+      </c>
+      <c r="C1158" s="9" t="s">
+        <v>2095</v>
+      </c>
+      <c r="D1158" s="8" t="s">
+        <v>2096</v>
+      </c>
+      <c r="E1158" s="14">
+        <v>11158</v>
       </c>
     </row>
     <row r="1159" spans="1:5">
       <c r="A1159" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B1159" s="11" t="s">
-        <v>2087</v>
+        <v>2097</v>
       </c>
       <c r="C1159" s="9" t="s">
-        <v>2088</v>
+        <v>2098</v>
       </c>
       <c r="D1159" s="8" t="s">
-        <v>2089</v>
+        <v>2099</v>
       </c>
       <c r="E1159" s="14">
-        <v>0</v>
+        <v>12173</v>
       </c>
     </row>
     <row r="1160" spans="1:5">
       <c r="A1160" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B1160" s="11" t="s">
-        <v>2090</v>
+        <v>2100</v>
       </c>
       <c r="C1160" s="9" t="s">
-        <v>2091</v>
+        <v>2101</v>
       </c>
       <c r="D1160" s="8" t="s">
-        <v>2092</v>
+        <v>2102</v>
       </c>
       <c r="E1160" s="14">
-        <v>14203</v>
+        <v>12173</v>
       </c>
     </row>
     <row r="1161" spans="1:5">
       <c r="A1161" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B1161" s="11" t="s">
-        <v>2093</v>
+        <v>2103</v>
       </c>
       <c r="C1161" s="9" t="s">
-        <v>2094</v>
+        <v>2104</v>
       </c>
       <c r="D1161" s="8" t="s">
-        <v>2095</v>
+        <v>2105</v>
       </c>
       <c r="E1161" s="14">
-        <v>11158</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1162" spans="1:5">
       <c r="A1162" s="6">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B1162" s="11" t="s">
-        <v>2096</v>
+        <v>2106</v>
       </c>
       <c r="C1162" s="9" t="s">
-        <v>2097</v>
+        <v>2107</v>
       </c>
       <c r="D1162" s="8" t="s">
-        <v>2098</v>
+        <v>2108</v>
       </c>
       <c r="E1162" s="14">
-        <v>11158</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1163" spans="1:5">
       <c r="A1163" s="6">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B1163" s="11" t="s">
-        <v>2099</v>
+        <v>2109</v>
       </c>
       <c r="C1163" s="9" t="s">
-        <v>2100</v>
+        <v>2110</v>
       </c>
       <c r="D1163" s="8" t="s">
-        <v>2101</v>
+        <v>2111</v>
       </c>
       <c r="E1163" s="14">
-        <v>11158</v>
+        <v>9989</v>
       </c>
     </row>
     <row r="1164" spans="1:5">
       <c r="A1164" s="6">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B1164" s="11" t="s">
-        <v>2102</v>
+        <v>2112</v>
       </c>
       <c r="C1164" s="9" t="s">
-        <v>2103</v>
+        <v>2113</v>
       </c>
       <c r="D1164" s="8" t="s">
-        <v>2104</v>
+        <v>2114</v>
       </c>
       <c r="E1164" s="14">
-        <v>12173</v>
+        <v>6040</v>
       </c>
     </row>
     <row r="1165" spans="1:5">
       <c r="A1165" s="6">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B1165" s="11" t="s">
-        <v>2105</v>
+        <v>2115</v>
       </c>
       <c r="C1165" s="9" t="s">
-        <v>2106</v>
+        <v>2116</v>
       </c>
       <c r="D1165" s="8" t="s">
-        <v>2107</v>
+        <v>2117</v>
       </c>
       <c r="E1165" s="14">
-        <v>12173</v>
+        <v>453</v>
       </c>
     </row>
     <row r="1166" spans="1:5">
       <c r="A1166" s="6">
+        <v>13</v>
+      </c>
+      <c r="B1166" s="11" t="s">
+        <v>2118</v>
+      </c>
+      <c r="C1166" s="9" t="s">
+        <v>2119</v>
+      </c>
+      <c r="D1166" s="8" t="s">
+        <v>2120</v>
+      </c>
+      <c r="E1166" s="14">
+        <v>1435</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:5">
+      <c r="A1167" s="3" t="s">
+        <v>2121</v>
+      </c>
+      <c r="B1167" s="8"/>
+      <c r="C1167" s="9"/>
+      <c r="D1167" s="8"/>
+      <c r="E1167" s="14"/>
+    </row>
+    <row r="1168" spans="1:5">
+      <c r="A1168" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1168" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1168" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1168" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E1168" s="15" t="s">
         <v>8</v>
-      </c>
-[...44 lines deleted...]
-        <v>9989</v>
       </c>
     </row>
     <row r="1169" spans="1:5">
       <c r="A1169" s="6">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B1169" s="11" t="s">
-        <v>2117</v>
+        <v>2122</v>
       </c>
       <c r="C1169" s="9" t="s">
-        <v>2118</v>
+        <v>2123</v>
       </c>
       <c r="D1169" s="8" t="s">
-        <v>2119</v>
+        <v>2124</v>
       </c>
       <c r="E1169" s="14">
-        <v>6040</v>
+        <v>143</v>
       </c>
     </row>
     <row r="1170" spans="1:5">
       <c r="A1170" s="6">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="B1170" s="11" t="s">
-        <v>2120</v>
+        <v>2122</v>
       </c>
       <c r="C1170" s="9" t="s">
-        <v>2121</v>
+        <v>2125</v>
       </c>
       <c r="D1170" s="8" t="s">
-        <v>2122</v>
+        <v>2126</v>
       </c>
       <c r="E1170" s="14">
-        <v>453</v>
+        <v>166</v>
       </c>
     </row>
     <row r="1171" spans="1:5">
       <c r="A1171" s="6">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="B1171" s="11" t="s">
-        <v>2123</v>
+        <v>2122</v>
       </c>
       <c r="C1171" s="9" t="s">
-        <v>2124</v>
+        <v>2127</v>
       </c>
       <c r="D1171" s="8" t="s">
-        <v>2125</v>
+        <v>2128</v>
       </c>
       <c r="E1171" s="14">
-        <v>1435</v>
+        <v>211</v>
       </c>
     </row>
     <row r="1172" spans="1:5">
-      <c r="A1172" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E1172" s="14"/>
+      <c r="A1172" s="6">
+        <v>4</v>
+      </c>
+      <c r="B1172" s="11" t="s">
+        <v>2122</v>
+      </c>
+      <c r="C1172" s="9" t="s">
+        <v>2129</v>
+      </c>
+      <c r="D1172" s="8" t="s">
+        <v>2130</v>
+      </c>
+      <c r="E1172" s="14">
+        <v>279</v>
+      </c>
     </row>
     <row r="1173" spans="1:5">
-      <c r="A1173" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B1173" s="10" t="s">
+      <c r="A1173" s="6">
         <v>5</v>
       </c>
-      <c r="C1173" s="12" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="B1173" s="11" t="s">
+        <v>2122</v>
+      </c>
+      <c r="C1173" s="9" t="s">
+        <v>2131</v>
+      </c>
+      <c r="D1173" s="8" t="s">
+        <v>2132</v>
+      </c>
+      <c r="E1173" s="14">
+        <v>0</v>
       </c>
     </row>
     <row r="1174" spans="1:5">
       <c r="A1174" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B1174" s="11" t="s">
-        <v>2127</v>
+        <v>2122</v>
       </c>
       <c r="C1174" s="9" t="s">
-        <v>2128</v>
+        <v>2133</v>
       </c>
       <c r="D1174" s="8" t="s">
-        <v>2129</v>
+        <v>2134</v>
       </c>
       <c r="E1174" s="14">
-        <v>143</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1175" spans="1:5">
       <c r="A1175" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B1175" s="11" t="s">
-        <v>2127</v>
+        <v>350</v>
       </c>
       <c r="C1175" s="9" t="s">
-        <v>2130</v>
+        <v>351</v>
       </c>
       <c r="D1175" s="8" t="s">
-        <v>2131</v>
+        <v>2135</v>
       </c>
       <c r="E1175" s="14">
-        <v>166</v>
+        <v>260</v>
       </c>
     </row>
     <row r="1176" spans="1:5">
       <c r="A1176" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B1176" s="11" t="s">
-        <v>2127</v>
+        <v>354</v>
       </c>
       <c r="C1176" s="9" t="s">
-        <v>2132</v>
+        <v>355</v>
       </c>
       <c r="D1176" s="8" t="s">
-        <v>2133</v>
+        <v>2136</v>
       </c>
       <c r="E1176" s="14">
-        <v>211</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1177" spans="1:5">
       <c r="A1177" s="6">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B1177" s="11" t="s">
-        <v>2127</v>
+        <v>357</v>
       </c>
       <c r="C1177" s="9" t="s">
-        <v>2134</v>
+        <v>358</v>
       </c>
       <c r="D1177" s="8" t="s">
-        <v>2135</v>
+        <v>2137</v>
       </c>
       <c r="E1177" s="14">
-        <v>279</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1178" spans="1:5">
       <c r="A1178" s="6">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B1178" s="11" t="s">
-        <v>2127</v>
+        <v>2138</v>
       </c>
       <c r="C1178" s="9" t="s">
-        <v>2136</v>
+        <v>2139</v>
       </c>
       <c r="D1178" s="8" t="s">
-        <v>2137</v>
+        <v>2140</v>
       </c>
       <c r="E1178" s="14">
-        <v>0</v>
+        <v>831</v>
       </c>
     </row>
     <row r="1179" spans="1:5">
       <c r="A1179" s="6">
+        <v>11</v>
+      </c>
+      <c r="B1179" s="11" t="s">
+        <v>2138</v>
+      </c>
+      <c r="C1179" s="9" t="s">
+        <v>2141</v>
+      </c>
+      <c r="D1179" s="8" t="s">
+        <v>2142</v>
+      </c>
+      <c r="E1179" s="14">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:5">
+      <c r="A1180" s="3" t="s">
+        <v>2143</v>
+      </c>
+      <c r="B1180" s="8"/>
+      <c r="C1180" s="9"/>
+      <c r="D1180" s="8"/>
+      <c r="E1180" s="14"/>
+    </row>
+    <row r="1181" spans="1:5">
+      <c r="A1181" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1181" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1181" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B1179" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A1180" s="6">
+      <c r="D1181" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B1180" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A1181" s="6">
+      <c r="E1181" s="15" t="s">
         <v>8</v>
-      </c>
-[...10 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="1182" spans="1:5">
       <c r="A1182" s="6">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B1182" s="11" t="s">
-        <v>363</v>
+        <v>2144</v>
       </c>
       <c r="C1182" s="9" t="s">
-        <v>364</v>
+        <v>2145</v>
       </c>
       <c r="D1182" s="8" t="s">
-        <v>2142</v>
+        <v>2146</v>
       </c>
       <c r="E1182" s="14">
-        <v>149</v>
+        <v>2265</v>
       </c>
     </row>
     <row r="1183" spans="1:5">
       <c r="A1183" s="6">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B1183" s="11" t="s">
-        <v>2143</v>
+        <v>2144</v>
       </c>
       <c r="C1183" s="9" t="s">
-        <v>2144</v>
+        <v>2147</v>
       </c>
       <c r="D1183" s="8" t="s">
-        <v>2145</v>
+        <v>2148</v>
       </c>
       <c r="E1183" s="14">
-        <v>831</v>
+        <v>2416</v>
       </c>
     </row>
     <row r="1184" spans="1:5">
       <c r="A1184" s="6">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B1184" s="11" t="s">
-        <v>2143</v>
+        <v>2144</v>
       </c>
       <c r="C1184" s="9" t="s">
-        <v>2146</v>
+        <v>2149</v>
       </c>
       <c r="D1184" s="8" t="s">
-        <v>2147</v>
+        <v>2150</v>
       </c>
       <c r="E1184" s="14">
-        <v>1012</v>
+        <v>2567</v>
       </c>
     </row>
     <row r="1185" spans="1:5">
-      <c r="A1185" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E1185" s="14"/>
+      <c r="A1185" s="6">
+        <v>4</v>
+      </c>
+      <c r="B1185" s="11" t="s">
+        <v>2151</v>
+      </c>
+      <c r="C1185" s="9" t="s">
+        <v>2152</v>
+      </c>
+      <c r="D1185" s="8" t="s">
+        <v>2153</v>
+      </c>
+      <c r="E1185" s="14">
+        <v>2492</v>
+      </c>
     </row>
     <row r="1186" spans="1:5">
-      <c r="A1186" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B1186" s="10" t="s">
+      <c r="A1186" s="6">
         <v>5</v>
       </c>
-      <c r="C1186" s="12" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="B1186" s="11" t="s">
+        <v>2151</v>
+      </c>
+      <c r="C1186" s="9" t="s">
+        <v>2154</v>
+      </c>
+      <c r="D1186" s="8" t="s">
+        <v>2155</v>
+      </c>
+      <c r="E1186" s="14">
+        <v>2701</v>
       </c>
     </row>
     <row r="1187" spans="1:5">
       <c r="A1187" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B1187" s="11" t="s">
-        <v>2149</v>
+        <v>2151</v>
       </c>
       <c r="C1187" s="9" t="s">
-        <v>2150</v>
+        <v>2156</v>
       </c>
       <c r="D1187" s="8" t="s">
-        <v>2151</v>
+        <v>2157</v>
       </c>
       <c r="E1187" s="14">
-        <v>2265</v>
+        <v>2718</v>
       </c>
     </row>
     <row r="1188" spans="1:5">
       <c r="A1188" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B1188" s="11" t="s">
-        <v>2149</v>
+        <v>2151</v>
       </c>
       <c r="C1188" s="9" t="s">
-        <v>2152</v>
+        <v>2158</v>
       </c>
       <c r="D1188" s="8" t="s">
-        <v>2153</v>
+        <v>2159</v>
       </c>
       <c r="E1188" s="14">
-        <v>2416</v>
+        <v>3070</v>
       </c>
     </row>
     <row r="1189" spans="1:5">
       <c r="A1189" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B1189" s="11" t="s">
-        <v>2149</v>
+        <v>2151</v>
       </c>
       <c r="C1189" s="9" t="s">
-        <v>2154</v>
+        <v>2160</v>
       </c>
       <c r="D1189" s="8" t="s">
-        <v>2155</v>
+        <v>2161</v>
       </c>
       <c r="E1189" s="14">
-        <v>2567</v>
+        <v>3337</v>
       </c>
     </row>
     <row r="1190" spans="1:5">
       <c r="A1190" s="6">
+        <v>9</v>
+      </c>
+      <c r="B1190" s="11" t="s">
+        <v>2162</v>
+      </c>
+      <c r="C1190" s="9" t="s">
+        <v>2163</v>
+      </c>
+      <c r="D1190" s="8" t="s">
+        <v>2164</v>
+      </c>
+      <c r="E1190" s="14">
+        <v>14345</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:5">
+      <c r="A1191" s="3" t="s">
+        <v>2165</v>
+      </c>
+      <c r="B1191" s="8"/>
+      <c r="C1191" s="9"/>
+      <c r="D1191" s="8"/>
+      <c r="E1191" s="14"/>
+    </row>
+    <row r="1192" spans="1:5">
+      <c r="A1192" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B1190" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A1191" s="6">
+      <c r="B1192" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B1191" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A1192" s="6">
+      <c r="C1192" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B1192" s="11" t="s">
-[...9 lines deleted...]
-        <v>2718</v>
+      <c r="D1192" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E1192" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="1193" spans="1:5">
       <c r="A1193" s="6">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B1193" s="11" t="s">
-        <v>2156</v>
+        <v>2166</v>
       </c>
       <c r="C1193" s="9" t="s">
-        <v>2163</v>
+        <v>2167</v>
       </c>
       <c r="D1193" s="8" t="s">
-        <v>2164</v>
+        <v>2168</v>
       </c>
       <c r="E1193" s="14">
-        <v>3070</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="1194" spans="1:5">
       <c r="A1194" s="6">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B1194" s="11" t="s">
-        <v>2156</v>
+        <v>2169</v>
       </c>
       <c r="C1194" s="9" t="s">
-        <v>2165</v>
+        <v>2170</v>
       </c>
       <c r="D1194" s="8" t="s">
-        <v>2166</v>
+        <v>2171</v>
       </c>
       <c r="E1194" s="14">
-        <v>3337</v>
+        <v>225</v>
       </c>
     </row>
     <row r="1195" spans="1:5">
       <c r="A1195" s="6">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B1195" s="11" t="s">
-        <v>2167</v>
+        <v>2172</v>
       </c>
       <c r="C1195" s="9" t="s">
-        <v>2168</v>
+        <v>2173</v>
       </c>
       <c r="D1195" s="8" t="s">
-        <v>2169</v>
+        <v>2174</v>
       </c>
       <c r="E1195" s="14">
-        <v>14345</v>
+        <v>326</v>
       </c>
     </row>
     <row r="1196" spans="1:5">
       <c r="A1196" s="3" t="s">
-        <v>2170</v>
+        <v>2175</v>
       </c>
       <c r="B1196" s="8"/>
       <c r="C1196" s="9"/>
       <c r="D1196" s="8"/>
       <c r="E1196" s="14"/>
     </row>
     <row r="1197" spans="1:5">
       <c r="A1197" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B1197" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C1197" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D1197" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E1197" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1198" spans="1:5">
       <c r="A1198" s="6">
         <v>1</v>
       </c>
       <c r="B1198" s="11" t="s">
-        <v>2171</v>
+        <v>2176</v>
       </c>
       <c r="C1198" s="9" t="s">
-        <v>2172</v>
+        <v>2177</v>
       </c>
       <c r="D1198" s="8" t="s">
-        <v>2173</v>
+        <v>2178</v>
       </c>
       <c r="E1198" s="14">
-        <v>1333</v>
+        <v>144</v>
       </c>
     </row>
     <row r="1199" spans="1:5">
       <c r="A1199" s="6">
         <v>2</v>
       </c>
       <c r="B1199" s="11" t="s">
-        <v>2174</v>
+        <v>2176</v>
       </c>
       <c r="C1199" s="9" t="s">
-        <v>2175</v>
+        <v>2179</v>
       </c>
       <c r="D1199" s="8" t="s">
-        <v>2176</v>
+        <v>2180</v>
       </c>
       <c r="E1199" s="14">
-        <v>225</v>
+        <v>192</v>
       </c>
     </row>
     <row r="1200" spans="1:5">
       <c r="A1200" s="6">
         <v>3</v>
       </c>
       <c r="B1200" s="11" t="s">
-        <v>2177</v>
+        <v>2176</v>
       </c>
       <c r="C1200" s="9" t="s">
-        <v>2178</v>
+        <v>2181</v>
       </c>
       <c r="D1200" s="8" t="s">
-        <v>2179</v>
+        <v>2182</v>
       </c>
       <c r="E1200" s="14">
-        <v>326</v>
+        <v>311</v>
       </c>
     </row>
     <row r="1201" spans="1:5">
-      <c r="A1201" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E1201" s="14"/>
+      <c r="A1201" s="6">
+        <v>4</v>
+      </c>
+      <c r="B1201" s="11" t="s">
+        <v>2176</v>
+      </c>
+      <c r="C1201" s="9" t="s">
+        <v>2183</v>
+      </c>
+      <c r="D1201" s="8" t="s">
+        <v>2184</v>
+      </c>
+      <c r="E1201" s="14">
+        <v>0</v>
+      </c>
     </row>
     <row r="1202" spans="1:5">
-      <c r="A1202" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B1202" s="10" t="s">
+      <c r="A1202" s="6">
         <v>5</v>
       </c>
-      <c r="C1202" s="12" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="B1202" s="11" t="s">
+        <v>2176</v>
+      </c>
+      <c r="C1202" s="9" t="s">
+        <v>2185</v>
+      </c>
+      <c r="D1202" s="8" t="s">
+        <v>2186</v>
+      </c>
+      <c r="E1202" s="14">
+        <v>0</v>
       </c>
     </row>
     <row r="1203" spans="1:5">
       <c r="A1203" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B1203" s="11" t="s">
-        <v>2181</v>
+        <v>2176</v>
       </c>
       <c r="C1203" s="9" t="s">
-        <v>2182</v>
+        <v>2187</v>
       </c>
       <c r="D1203" s="8" t="s">
-        <v>2183</v>
+        <v>2188</v>
       </c>
       <c r="E1203" s="14">
-        <v>144</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1204" spans="1:5">
       <c r="A1204" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B1204" s="11" t="s">
-        <v>2181</v>
+        <v>2176</v>
       </c>
       <c r="C1204" s="9" t="s">
-        <v>2184</v>
+        <v>2189</v>
       </c>
       <c r="D1204" s="8" t="s">
-        <v>2185</v>
+        <v>2190</v>
       </c>
       <c r="E1204" s="14">
-        <v>192</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1205" spans="1:5">
       <c r="A1205" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B1205" s="11" t="s">
-        <v>2181</v>
+        <v>2176</v>
       </c>
       <c r="C1205" s="9" t="s">
-        <v>2186</v>
+        <v>2191</v>
       </c>
       <c r="D1205" s="8" t="s">
-        <v>2187</v>
+        <v>2192</v>
       </c>
       <c r="E1205" s="14">
-        <v>311</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1206" spans="1:5">
       <c r="A1206" s="6">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B1206" s="11" t="s">
-        <v>2181</v>
+        <v>2176</v>
       </c>
       <c r="C1206" s="9" t="s">
-        <v>2188</v>
+        <v>2193</v>
       </c>
       <c r="D1206" s="8" t="s">
-        <v>2189</v>
+        <v>2194</v>
       </c>
       <c r="E1206" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="1207" spans="1:5">
       <c r="A1207" s="6">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B1207" s="11" t="s">
-        <v>2181</v>
+        <v>2176</v>
       </c>
       <c r="C1207" s="9" t="s">
-        <v>2190</v>
+        <v>2195</v>
       </c>
       <c r="D1207" s="8" t="s">
-        <v>2191</v>
+        <v>2196</v>
       </c>
       <c r="E1207" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="1208" spans="1:5">
       <c r="A1208" s="6">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B1208" s="11" t="s">
-        <v>2181</v>
+        <v>2176</v>
       </c>
       <c r="C1208" s="9" t="s">
-        <v>2192</v>
+        <v>2197</v>
       </c>
       <c r="D1208" s="8" t="s">
-        <v>2193</v>
+        <v>2198</v>
       </c>
       <c r="E1208" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="1209" spans="1:5">
       <c r="A1209" s="6">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B1209" s="11" t="s">
-        <v>2181</v>
+        <v>2176</v>
       </c>
       <c r="C1209" s="9" t="s">
-        <v>2194</v>
+        <v>2199</v>
       </c>
       <c r="D1209" s="8" t="s">
-        <v>2195</v>
+        <v>2200</v>
       </c>
       <c r="E1209" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="1210" spans="1:5">
       <c r="A1210" s="6">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="B1210" s="11" t="s">
-        <v>2181</v>
+        <v>2176</v>
       </c>
       <c r="C1210" s="9" t="s">
-        <v>2196</v>
+        <v>2201</v>
       </c>
       <c r="D1210" s="8" t="s">
-        <v>2197</v>
+        <v>2202</v>
       </c>
       <c r="E1210" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="1211" spans="1:5">
       <c r="A1211" s="6">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B1211" s="11" t="s">
-        <v>2181</v>
+        <v>2176</v>
       </c>
       <c r="C1211" s="9" t="s">
-        <v>2198</v>
+        <v>2203</v>
       </c>
       <c r="D1211" s="8" t="s">
-        <v>2199</v>
+        <v>2204</v>
       </c>
       <c r="E1211" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="1212" spans="1:5">
       <c r="A1212" s="6">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B1212" s="11" t="s">
-        <v>2181</v>
+        <v>2176</v>
       </c>
       <c r="C1212" s="9" t="s">
-        <v>2200</v>
+        <v>2205</v>
       </c>
       <c r="D1212" s="8" t="s">
-        <v>2201</v>
+        <v>2206</v>
       </c>
       <c r="E1212" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="1213" spans="1:5">
       <c r="A1213" s="6">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="B1213" s="11" t="s">
-        <v>2181</v>
+        <v>2176</v>
       </c>
       <c r="C1213" s="9" t="s">
-        <v>2202</v>
+        <v>2207</v>
       </c>
       <c r="D1213" s="8" t="s">
-        <v>2203</v>
+        <v>2208</v>
       </c>
       <c r="E1213" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="1214" spans="1:5">
       <c r="A1214" s="6">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B1214" s="11" t="s">
-        <v>2181</v>
+        <v>346</v>
       </c>
       <c r="C1214" s="9" t="s">
-        <v>2204</v>
+        <v>347</v>
       </c>
       <c r="D1214" s="8" t="s">
-        <v>2205</v>
+        <v>2209</v>
       </c>
       <c r="E1214" s="14">
-        <v>0</v>
+        <v>2176</v>
       </c>
     </row>
     <row r="1215" spans="1:5">
       <c r="A1215" s="6">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="B1215" s="11" t="s">
-        <v>2181</v>
+        <v>2210</v>
       </c>
       <c r="C1215" s="9" t="s">
-        <v>2206</v>
+        <v>2211</v>
       </c>
       <c r="D1215" s="8" t="s">
-        <v>2207</v>
+        <v>2212</v>
       </c>
       <c r="E1215" s="14">
-        <v>0</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="1216" spans="1:5">
       <c r="A1216" s="6">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="B1216" s="11" t="s">
-        <v>2181</v>
+        <v>2213</v>
       </c>
       <c r="C1216" s="9" t="s">
-        <v>2208</v>
+        <v>2214</v>
       </c>
       <c r="D1216" s="8" t="s">
-        <v>2209</v>
+        <v>2215</v>
       </c>
       <c r="E1216" s="14">
-        <v>0</v>
+        <v>6064</v>
       </c>
     </row>
     <row r="1217" spans="1:5">
       <c r="A1217" s="6">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="B1217" s="11" t="s">
-        <v>2181</v>
+        <v>2216</v>
       </c>
       <c r="C1217" s="9" t="s">
-        <v>2210</v>
+        <v>2217</v>
       </c>
       <c r="D1217" s="8" t="s">
-        <v>2211</v>
+        <v>2218</v>
       </c>
       <c r="E1217" s="14">
-        <v>0</v>
+        <v>10303</v>
       </c>
     </row>
     <row r="1218" spans="1:5">
       <c r="A1218" s="6">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="B1218" s="11" t="s">
-        <v>2181</v>
+        <v>2219</v>
       </c>
       <c r="C1218" s="9" t="s">
-        <v>2212</v>
+        <v>2220</v>
       </c>
       <c r="D1218" s="8" t="s">
-        <v>2213</v>
+        <v>2221</v>
       </c>
       <c r="E1218" s="14">
-        <v>0</v>
+        <v>3390</v>
       </c>
     </row>
     <row r="1219" spans="1:5">
       <c r="A1219" s="6">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="B1219" s="11" t="s">
-        <v>352</v>
+        <v>2222</v>
       </c>
       <c r="C1219" s="9" t="s">
-        <v>353</v>
+        <v>2223</v>
       </c>
       <c r="D1219" s="8" t="s">
-        <v>2214</v>
+        <v>2224</v>
       </c>
       <c r="E1219" s="14">
-        <v>2176</v>
+        <v>5735</v>
       </c>
     </row>
     <row r="1220" spans="1:5">
       <c r="A1220" s="6">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="B1220" s="11" t="s">
-        <v>2215</v>
+        <v>361</v>
       </c>
       <c r="C1220" s="9" t="s">
-        <v>2216</v>
+        <v>362</v>
       </c>
       <c r="D1220" s="8" t="s">
-        <v>2217</v>
+        <v>2225</v>
       </c>
       <c r="E1220" s="14">
-        <v>1361</v>
+        <v>2508</v>
       </c>
     </row>
     <row r="1221" spans="1:5">
       <c r="A1221" s="6">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="B1221" s="11" t="s">
-        <v>2218</v>
+        <v>2226</v>
       </c>
       <c r="C1221" s="9" t="s">
-        <v>2219</v>
+        <v>2227</v>
       </c>
       <c r="D1221" s="8" t="s">
-        <v>2220</v>
+        <v>2228</v>
       </c>
       <c r="E1221" s="14">
-        <v>6064</v>
+        <v>2265</v>
       </c>
     </row>
     <row r="1222" spans="1:5">
       <c r="A1222" s="6">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="B1222" s="11" t="s">
-        <v>2221</v>
+        <v>2229</v>
       </c>
       <c r="C1222" s="9" t="s">
-        <v>2222</v>
+        <v>2230</v>
       </c>
       <c r="D1222" s="8" t="s">
-        <v>2223</v>
+        <v>2231</v>
       </c>
       <c r="E1222" s="14">
-        <v>10303</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="1223" spans="1:5">
       <c r="A1223" s="6">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="B1223" s="11" t="s">
-        <v>2224</v>
+        <v>2232</v>
       </c>
       <c r="C1223" s="9" t="s">
-        <v>2225</v>
+        <v>2233</v>
       </c>
       <c r="D1223" s="8" t="s">
-        <v>2226</v>
+        <v>2234</v>
       </c>
       <c r="E1223" s="14">
-        <v>3390</v>
+        <v>3926</v>
       </c>
     </row>
     <row r="1224" spans="1:5">
       <c r="A1224" s="6">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="B1224" s="11" t="s">
-        <v>2227</v>
+        <v>2041</v>
       </c>
       <c r="C1224" s="9" t="s">
-        <v>2228</v>
+        <v>2042</v>
       </c>
       <c r="D1224" s="8" t="s">
-        <v>2229</v>
+        <v>2235</v>
       </c>
       <c r="E1224" s="14">
-        <v>5735</v>
+        <v>16459</v>
       </c>
     </row>
     <row r="1225" spans="1:5">
       <c r="A1225" s="6">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="B1225" s="11" t="s">
-        <v>367</v>
+        <v>2236</v>
       </c>
       <c r="C1225" s="9" t="s">
-        <v>368</v>
+        <v>2237</v>
       </c>
       <c r="D1225" s="8" t="s">
-        <v>2230</v>
+        <v>2238</v>
       </c>
       <c r="E1225" s="14">
-        <v>2508</v>
+        <v>10570</v>
       </c>
     </row>
     <row r="1226" spans="1:5">
       <c r="A1226" s="6">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="B1226" s="11" t="s">
-        <v>2231</v>
+        <v>2239</v>
       </c>
       <c r="C1226" s="9" t="s">
-        <v>2232</v>
+        <v>2240</v>
       </c>
       <c r="D1226" s="8" t="s">
-        <v>2233</v>
+        <v>2241</v>
       </c>
       <c r="E1226" s="14">
-        <v>2265</v>
+        <v>20083</v>
       </c>
     </row>
     <row r="1227" spans="1:5">
       <c r="A1227" s="6">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B1227" s="11" t="s">
-        <v>2234</v>
+        <v>2242</v>
       </c>
       <c r="C1227" s="9" t="s">
-        <v>2235</v>
+        <v>2243</v>
       </c>
       <c r="D1227" s="8" t="s">
-        <v>2236</v>
+        <v>2244</v>
       </c>
       <c r="E1227" s="14">
-        <v>1418</v>
+        <v>785</v>
       </c>
     </row>
     <row r="1228" spans="1:5">
       <c r="A1228" s="6">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="B1228" s="11" t="s">
-        <v>2237</v>
+        <v>2245</v>
       </c>
       <c r="C1228" s="9" t="s">
-        <v>2238</v>
+        <v>2246</v>
       </c>
       <c r="D1228" s="8" t="s">
-        <v>2239</v>
+        <v>2247</v>
       </c>
       <c r="E1228" s="14">
-        <v>3926</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="1229" spans="1:5">
-      <c r="A1229" s="6">
-[...13 lines deleted...]
-      </c>
+      <c r="A1229" s="2" t="s">
+        <v>2248</v>
+      </c>
+      <c r="B1229" s="8"/>
+      <c r="C1229" s="9"/>
+      <c r="D1229" s="8"/>
+      <c r="E1229" s="14"/>
     </row>
     <row r="1230" spans="1:5">
-      <c r="A1230" s="6">
-[...13 lines deleted...]
-      </c>
+      <c r="A1230" s="3" t="s">
+        <v>2249</v>
+      </c>
+      <c r="B1230" s="8"/>
+      <c r="C1230" s="9"/>
+      <c r="D1230" s="8"/>
+      <c r="E1230" s="14"/>
     </row>
     <row r="1231" spans="1:5">
-      <c r="A1231" s="6">
-[...12 lines deleted...]
-        <v>20083</v>
+      <c r="A1231" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1231" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1231" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1231" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E1231" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="1232" spans="1:5">
       <c r="A1232" s="6">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="B1232" s="11" t="s">
-        <v>2247</v>
+        <v>2250</v>
       </c>
       <c r="C1232" s="9" t="s">
-        <v>2248</v>
+        <v>2251</v>
       </c>
       <c r="D1232" s="8" t="s">
-        <v>2249</v>
+        <v>2252</v>
       </c>
       <c r="E1232" s="14">
-        <v>785</v>
+        <v>169</v>
       </c>
     </row>
     <row r="1233" spans="1:5">
       <c r="A1233" s="6">
-        <v>31</v>
+        <v>2</v>
       </c>
       <c r="B1233" s="11" t="s">
-        <v>2250</v>
+        <v>2253</v>
       </c>
       <c r="C1233" s="9" t="s">
-        <v>2251</v>
+        <v>2254</v>
       </c>
       <c r="D1233" s="8" t="s">
-        <v>2252</v>
+        <v>2255</v>
       </c>
       <c r="E1233" s="14">
-        <v>1359</v>
+        <v>412</v>
       </c>
     </row>
     <row r="1234" spans="1:5">
-      <c r="A1234" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E1234" s="14"/>
+      <c r="A1234" s="6">
+        <v>3</v>
+      </c>
+      <c r="B1234" s="11" t="s">
+        <v>2256</v>
+      </c>
+      <c r="C1234" s="9" t="s">
+        <v>2257</v>
+      </c>
+      <c r="D1234" s="8" t="s">
+        <v>2258</v>
+      </c>
+      <c r="E1234" s="14">
+        <v>385</v>
+      </c>
     </row>
     <row r="1235" spans="1:5">
-      <c r="A1235" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E1235" s="14"/>
+      <c r="A1235" s="6">
+        <v>4</v>
+      </c>
+      <c r="B1235" s="11" t="s">
+        <v>2259</v>
+      </c>
+      <c r="C1235" s="9" t="s">
+        <v>2260</v>
+      </c>
+      <c r="D1235" s="8" t="s">
+        <v>2261</v>
+      </c>
+      <c r="E1235" s="14">
+        <v>1366</v>
+      </c>
     </row>
     <row r="1236" spans="1:5">
-      <c r="A1236" s="5" t="s">
+      <c r="A1236" s="6">
+        <v>5</v>
+      </c>
+      <c r="B1236" s="11" t="s">
+        <v>2262</v>
+      </c>
+      <c r="C1236" s="9" t="s">
+        <v>2263</v>
+      </c>
+      <c r="D1236" s="8" t="s">
+        <v>2264</v>
+      </c>
+      <c r="E1236" s="14">
+        <v>1412</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:5">
+      <c r="A1237" s="3" t="s">
+        <v>2265</v>
+      </c>
+      <c r="B1237" s="8"/>
+      <c r="C1237" s="9"/>
+      <c r="D1237" s="8"/>
+      <c r="E1237" s="14"/>
+    </row>
+    <row r="1238" spans="1:5">
+      <c r="A1238" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B1236" s="10" t="s">
+      <c r="B1238" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C1236" s="12" t="s">
+      <c r="C1238" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D1236" s="13" t="s">
+      <c r="D1238" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E1236" s="15" t="s">
+      <c r="E1238" s="15" t="s">
         <v>8</v>
-      </c>
-[...32 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="1239" spans="1:5">
       <c r="A1239" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B1239" s="11" t="s">
-        <v>2261</v>
+        <v>2266</v>
       </c>
       <c r="C1239" s="9" t="s">
-        <v>2262</v>
+        <v>2267</v>
       </c>
       <c r="D1239" s="8" t="s">
-        <v>2263</v>
+        <v>2268</v>
       </c>
       <c r="E1239" s="14">
-        <v>385</v>
+        <v>461</v>
       </c>
     </row>
     <row r="1240" spans="1:5">
       <c r="A1240" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B1240" s="11" t="s">
-        <v>2264</v>
+        <v>2269</v>
       </c>
       <c r="C1240" s="9" t="s">
-        <v>2265</v>
+        <v>2270</v>
       </c>
       <c r="D1240" s="8" t="s">
-        <v>2266</v>
+        <v>2271</v>
       </c>
       <c r="E1240" s="14">
-        <v>1366</v>
+        <v>963</v>
       </c>
     </row>
     <row r="1241" spans="1:5">
       <c r="A1241" s="6">
+        <v>3</v>
+      </c>
+      <c r="B1241" s="11" t="s">
+        <v>2272</v>
+      </c>
+      <c r="C1241" s="9" t="s">
+        <v>2273</v>
+      </c>
+      <c r="D1241" s="8" t="s">
+        <v>2274</v>
+      </c>
+      <c r="E1241" s="14">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:5">
+      <c r="A1242" s="6">
+        <v>4</v>
+      </c>
+      <c r="B1242" s="11" t="s">
+        <v>2275</v>
+      </c>
+      <c r="C1242" s="9" t="s">
+        <v>2276</v>
+      </c>
+      <c r="D1242" s="8" t="s">
+        <v>2277</v>
+      </c>
+      <c r="E1242" s="14">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:5">
+      <c r="A1243" s="6">
         <v>5</v>
       </c>
-      <c r="B1241" s="11" t="s">
-[...22 lines deleted...]
-      <c r="A1243" s="5" t="s">
+      <c r="B1243" s="11" t="s">
+        <v>2278</v>
+      </c>
+      <c r="C1243" s="9" t="s">
+        <v>2279</v>
+      </c>
+      <c r="D1243" s="8" t="s">
+        <v>2280</v>
+      </c>
+      <c r="E1243" s="14">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:5">
+      <c r="A1244" s="2" t="s">
+        <v>2281</v>
+      </c>
+      <c r="B1244" s="8"/>
+      <c r="C1244" s="9"/>
+      <c r="D1244" s="8"/>
+      <c r="E1244" s="14"/>
+    </row>
+    <row r="1245" spans="1:5">
+      <c r="A1245" s="3" t="s">
+        <v>2282</v>
+      </c>
+      <c r="B1245" s="8"/>
+      <c r="C1245" s="9"/>
+      <c r="D1245" s="8"/>
+      <c r="E1245" s="14"/>
+    </row>
+    <row r="1246" spans="1:5">
+      <c r="A1246" s="4" t="s">
+        <v>2283</v>
+      </c>
+      <c r="B1246" s="8"/>
+      <c r="C1246" s="9"/>
+      <c r="D1246" s="8"/>
+      <c r="E1246" s="14"/>
+    </row>
+    <row r="1247" spans="1:5">
+      <c r="A1247" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B1243" s="10" t="s">
+      <c r="B1247" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C1243" s="12" t="s">
+      <c r="C1247" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D1243" s="13" t="s">
+      <c r="D1247" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E1243" s="15" t="s">
+      <c r="E1247" s="15" t="s">
         <v>8</v>
-      </c>
-[...66 lines deleted...]
-        <v>963</v>
       </c>
     </row>
     <row r="1248" spans="1:5">
       <c r="A1248" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B1248" s="11" t="s">
-        <v>2283</v>
+        <v>2284</v>
       </c>
       <c r="C1248" s="9" t="s">
-        <v>2284</v>
+        <v>2285</v>
       </c>
       <c r="D1248" s="8" t="s">
-        <v>2285</v>
+        <v>2286</v>
       </c>
       <c r="E1248" s="14">
-        <v>514</v>
+        <v>300442</v>
       </c>
     </row>
     <row r="1249" spans="1:5">
-      <c r="A1249" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E1249" s="14"/>
+      <c r="A1249" s="6">
+        <v>2</v>
+      </c>
+      <c r="B1249" s="11" t="s">
+        <v>2287</v>
+      </c>
+      <c r="C1249" s="9" t="s">
+        <v>2288</v>
+      </c>
+      <c r="D1249" s="8" t="s">
+        <v>2289</v>
+      </c>
+      <c r="E1249" s="14">
+        <v>500741</v>
+      </c>
     </row>
     <row r="1250" spans="1:5">
-      <c r="A1250" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E1250" s="14"/>
+      <c r="A1250" s="6">
+        <v>3</v>
+      </c>
+      <c r="B1250" s="11" t="s">
+        <v>2290</v>
+      </c>
+      <c r="C1250" s="9" t="s">
+        <v>2291</v>
+      </c>
+      <c r="D1250" s="8" t="s">
+        <v>2292</v>
+      </c>
+      <c r="E1250" s="14">
+        <v>35903</v>
+      </c>
     </row>
     <row r="1251" spans="1:5">
       <c r="A1251" s="4" t="s">
-        <v>2288</v>
+        <v>2293</v>
       </c>
       <c r="B1251" s="8"/>
       <c r="C1251" s="9"/>
       <c r="D1251" s="8"/>
       <c r="E1251" s="14"/>
     </row>
     <row r="1252" spans="1:5">
       <c r="A1252" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B1252" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C1252" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D1252" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E1252" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1253" spans="1:5">
       <c r="A1253" s="6">
         <v>1</v>
       </c>
       <c r="B1253" s="11" t="s">
-        <v>2289</v>
+        <v>2294</v>
       </c>
       <c r="C1253" s="9" t="s">
-        <v>2290</v>
+        <v>2295</v>
       </c>
       <c r="D1253" s="8" t="s">
-        <v>2291</v>
+        <v>2296</v>
       </c>
       <c r="E1253" s="14">
-        <v>300442</v>
+        <v>22943</v>
       </c>
     </row>
     <row r="1254" spans="1:5">
-      <c r="A1254" s="6">
+      <c r="A1254" s="4" t="s">
+        <v>2297</v>
+      </c>
+      <c r="B1254" s="8"/>
+      <c r="C1254" s="9"/>
+      <c r="D1254" s="8"/>
+      <c r="E1254" s="14"/>
+    </row>
+    <row r="1255" spans="1:5">
+      <c r="A1255" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1255" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1255" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1255" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E1255" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1256" spans="1:5">
+      <c r="A1256" s="6">
+        <v>1</v>
+      </c>
+      <c r="B1256" s="11" t="s">
+        <v>2298</v>
+      </c>
+      <c r="C1256" s="9" t="s">
+        <v>2299</v>
+      </c>
+      <c r="D1256" s="8" t="s">
+        <v>2300</v>
+      </c>
+      <c r="E1256" s="14">
+        <v>450666</v>
+      </c>
+    </row>
+    <row r="1257" spans="1:5">
+      <c r="A1257" s="4" t="s">
+        <v>2301</v>
+      </c>
+      <c r="B1257" s="8"/>
+      <c r="C1257" s="9"/>
+      <c r="D1257" s="8"/>
+      <c r="E1257" s="14"/>
+    </row>
+    <row r="1258" spans="1:5">
+      <c r="A1258" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1258" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1258" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1258" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E1258" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1259" spans="1:5">
+      <c r="A1259" s="6">
+        <v>1</v>
+      </c>
+      <c r="B1259" s="11" t="s">
+        <v>2302</v>
+      </c>
+      <c r="C1259" s="9" t="s">
+        <v>2303</v>
+      </c>
+      <c r="D1259" s="8" t="s">
+        <v>2304</v>
+      </c>
+      <c r="E1259" s="14">
+        <v>21024</v>
+      </c>
+    </row>
+    <row r="1260" spans="1:5">
+      <c r="A1260" s="4" t="s">
+        <v>2305</v>
+      </c>
+      <c r="B1260" s="8"/>
+      <c r="C1260" s="9"/>
+      <c r="D1260" s="8"/>
+      <c r="E1260" s="14"/>
+    </row>
+    <row r="1261" spans="1:5">
+      <c r="A1261" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1261" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1261" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1261" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E1261" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1262" spans="1:5">
+      <c r="A1262" s="6">
+        <v>1</v>
+      </c>
+      <c r="B1262" s="11" t="s">
+        <v>2306</v>
+      </c>
+      <c r="C1262" s="9" t="s">
+        <v>2307</v>
+      </c>
+      <c r="D1262" s="8" t="s">
+        <v>2308</v>
+      </c>
+      <c r="E1262" s="14">
+        <v>9035</v>
+      </c>
+    </row>
+    <row r="1263" spans="1:5">
+      <c r="A1263" s="3" t="s">
+        <v>2309</v>
+      </c>
+      <c r="B1263" s="8"/>
+      <c r="C1263" s="9"/>
+      <c r="D1263" s="8"/>
+      <c r="E1263" s="14"/>
+    </row>
+    <row r="1264" spans="1:5">
+      <c r="A1264" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1264" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1264" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1264" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E1264" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1265" spans="1:5">
+      <c r="A1265" s="6">
+        <v>1</v>
+      </c>
+      <c r="B1265" s="11" t="s">
+        <v>2310</v>
+      </c>
+      <c r="C1265" s="9" t="s">
+        <v>2311</v>
+      </c>
+      <c r="D1265" s="8" t="s">
+        <v>2312</v>
+      </c>
+      <c r="E1265" s="14">
+        <v>26028</v>
+      </c>
+    </row>
+    <row r="1266" spans="1:5">
+      <c r="A1266" s="6">
         <v>2</v>
       </c>
-      <c r="B1254" s="11" t="s">
-[...181 lines deleted...]
-        <v>8</v>
+      <c r="B1266" s="11" t="s">
+        <v>2313</v>
+      </c>
+      <c r="C1266" s="9" t="s">
+        <v>2314</v>
+      </c>
+      <c r="D1266" s="8" t="s">
+        <v>2315</v>
+      </c>
+      <c r="E1266" s="14">
+        <v>37905</v>
       </c>
     </row>
     <row r="1267" spans="1:5">
       <c r="A1267" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B1267" s="11" t="s">
-        <v>2311</v>
+        <v>2316</v>
       </c>
       <c r="C1267" s="9" t="s">
-        <v>2312</v>
+        <v>2317</v>
       </c>
       <c r="D1267" s="8" t="s">
-        <v>2313</v>
+        <v>2318</v>
       </c>
       <c r="E1267" s="14">
-        <v>9035</v>
+        <v>68110</v>
       </c>
     </row>
     <row r="1268" spans="1:5">
-      <c r="A1268" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E1268" s="14"/>
+      <c r="A1268" s="6">
+        <v>4</v>
+      </c>
+      <c r="B1268" s="11" t="s">
+        <v>2319</v>
+      </c>
+      <c r="C1268" s="9" t="s">
+        <v>2320</v>
+      </c>
+      <c r="D1268" s="8" t="s">
+        <v>2321</v>
+      </c>
+      <c r="E1268" s="14">
+        <v>70098</v>
+      </c>
     </row>
     <row r="1269" spans="1:5">
-      <c r="A1269" s="5" t="s">
+      <c r="A1269" s="6">
+        <v>5</v>
+      </c>
+      <c r="B1269" s="11" t="s">
+        <v>2322</v>
+      </c>
+      <c r="C1269" s="9" t="s">
+        <v>2323</v>
+      </c>
+      <c r="D1269" s="8" t="s">
+        <v>2324</v>
+      </c>
+      <c r="E1269" s="14">
+        <v>21024</v>
+      </c>
+    </row>
+    <row r="1270" spans="1:5">
+      <c r="A1270" s="3" t="s">
+        <v>2325</v>
+      </c>
+      <c r="B1270" s="8"/>
+      <c r="C1270" s="9"/>
+      <c r="D1270" s="8"/>
+      <c r="E1270" s="14"/>
+    </row>
+    <row r="1271" spans="1:5">
+      <c r="A1271" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B1269" s="10" t="s">
+      <c r="B1271" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C1269" s="12" t="s">
+      <c r="C1271" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D1269" s="13" t="s">
+      <c r="D1271" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E1269" s="15" t="s">
+      <c r="E1271" s="15" t="s">
         <v>8</v>
-      </c>
-[...32 lines deleted...]
-        <v>37905</v>
       </c>
     </row>
     <row r="1272" spans="1:5">
       <c r="A1272" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B1272" s="11" t="s">
-        <v>2321</v>
+        <v>2326</v>
       </c>
       <c r="C1272" s="9" t="s">
-        <v>2322</v>
+        <v>2327</v>
       </c>
       <c r="D1272" s="8" t="s">
-        <v>2323</v>
+        <v>2328</v>
       </c>
       <c r="E1272" s="14">
-        <v>68110</v>
+        <v>12010</v>
       </c>
     </row>
     <row r="1273" spans="1:5">
-      <c r="A1273" s="6">
+      <c r="A1273" s="3" t="s">
+        <v>2329</v>
+      </c>
+      <c r="B1273" s="8"/>
+      <c r="C1273" s="9"/>
+      <c r="D1273" s="8"/>
+      <c r="E1273" s="14"/>
+    </row>
+    <row r="1274" spans="1:5">
+      <c r="A1274" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B1273" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A1274" s="6">
+      <c r="B1274" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B1274" s="11" t="s">
-[...9 lines deleted...]
-        <v>21024</v>
+      <c r="C1274" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1274" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E1274" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="1275" spans="1:5">
-      <c r="A1275" s="3" t="s">
+      <c r="A1275" s="6">
+        <v>1</v>
+      </c>
+      <c r="B1275" s="11" t="s">
         <v>2330</v>
       </c>
-      <c r="B1275" s="8"/>
-[...2 lines deleted...]
-      <c r="E1275" s="14"/>
+      <c r="C1275" s="9" t="s">
+        <v>2331</v>
+      </c>
+      <c r="D1275" s="8" t="s">
+        <v>2332</v>
+      </c>
+      <c r="E1275" s="14">
+        <v>360</v>
+      </c>
     </row>
     <row r="1276" spans="1:5">
-      <c r="A1276" s="5" t="s">
-[...12 lines deleted...]
-        <v>8</v>
+      <c r="A1276" s="6">
+        <v>2</v>
+      </c>
+      <c r="B1276" s="11" t="s">
+        <v>2333</v>
+      </c>
+      <c r="C1276" s="9" t="s">
+        <v>2334</v>
+      </c>
+      <c r="D1276" s="8" t="s">
+        <v>2335</v>
+      </c>
+      <c r="E1276" s="14">
+        <v>360</v>
       </c>
     </row>
     <row r="1277" spans="1:5">
       <c r="A1277" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B1277" s="11" t="s">
-        <v>2331</v>
+        <v>2336</v>
       </c>
       <c r="C1277" s="9" t="s">
-        <v>2332</v>
+        <v>2337</v>
       </c>
       <c r="D1277" s="8" t="s">
-        <v>2333</v>
+        <v>2338</v>
       </c>
       <c r="E1277" s="14">
-        <v>12010</v>
+        <v>360</v>
       </c>
     </row>
     <row r="1278" spans="1:5">
-      <c r="A1278" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E1278" s="14"/>
+      <c r="A1278" s="6">
+        <v>4</v>
+      </c>
+      <c r="B1278" s="11" t="s">
+        <v>2339</v>
+      </c>
+      <c r="C1278" s="9" t="s">
+        <v>2340</v>
+      </c>
+      <c r="D1278" s="8" t="s">
+        <v>2341</v>
+      </c>
+      <c r="E1278" s="14">
+        <v>360</v>
+      </c>
     </row>
     <row r="1279" spans="1:5">
-      <c r="A1279" s="5" t="s">
+      <c r="A1279" s="6">
+        <v>5</v>
+      </c>
+      <c r="B1279" s="11" t="s">
+        <v>2342</v>
+      </c>
+      <c r="C1279" s="9" t="s">
+        <v>2343</v>
+      </c>
+      <c r="D1279" s="8" t="s">
+        <v>2344</v>
+      </c>
+      <c r="E1279" s="14">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="1280" spans="1:5">
+      <c r="A1280" s="2" t="s">
+        <v>2345</v>
+      </c>
+      <c r="B1280" s="8"/>
+      <c r="C1280" s="9"/>
+      <c r="D1280" s="8"/>
+      <c r="E1280" s="14"/>
+    </row>
+    <row r="1281" spans="1:5">
+      <c r="A1281" s="3" t="s">
+        <v>2346</v>
+      </c>
+      <c r="B1281" s="8"/>
+      <c r="C1281" s="9"/>
+      <c r="D1281" s="8"/>
+      <c r="E1281" s="14"/>
+    </row>
+    <row r="1282" spans="1:5">
+      <c r="A1282" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B1279" s="10" t="s">
+      <c r="B1282" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C1279" s="12" t="s">
+      <c r="C1282" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D1279" s="13" t="s">
+      <c r="D1282" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E1279" s="15" t="s">
+      <c r="E1282" s="15" t="s">
         <v>8</v>
-      </c>
-[...49 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="1283" spans="1:5">
       <c r="A1283" s="6">
+        <v>1</v>
+      </c>
+      <c r="B1283" s="11" t="s">
+        <v>2347</v>
+      </c>
+      <c r="C1283" s="9" t="s">
+        <v>2348</v>
+      </c>
+      <c r="D1283" s="8" t="s">
+        <v>2349</v>
+      </c>
+      <c r="E1283" s="14">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="1284" spans="1:5">
+      <c r="A1284" s="3" t="s">
+        <v>2350</v>
+      </c>
+      <c r="B1284" s="8"/>
+      <c r="C1284" s="9"/>
+      <c r="D1284" s="8"/>
+      <c r="E1284" s="14"/>
+    </row>
+    <row r="1285" spans="1:5">
+      <c r="A1285" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B1283" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A1284" s="6">
+      <c r="B1285" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B1284" s="11" t="s">
-[...19 lines deleted...]
-      <c r="E1285" s="14"/>
+      <c r="C1285" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1285" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E1285" s="15" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="1286" spans="1:5">
-      <c r="A1286" s="3" t="s">
+      <c r="A1286" s="6">
+        <v>1</v>
+      </c>
+      <c r="B1286" s="11" t="s">
         <v>2351</v>
       </c>
-      <c r="B1286" s="8"/>
-[...2 lines deleted...]
-      <c r="E1286" s="14"/>
+      <c r="C1286" s="9" t="s">
+        <v>2352</v>
+      </c>
+      <c r="D1286" s="8" t="s">
+        <v>2353</v>
+      </c>
+      <c r="E1286" s="14">
+        <v>4258</v>
+      </c>
     </row>
     <row r="1287" spans="1:5">
-      <c r="A1287" s="5" t="s">
+      <c r="A1287" s="3" t="s">
+        <v>2354</v>
+      </c>
+      <c r="B1287" s="8"/>
+      <c r="C1287" s="9"/>
+      <c r="D1287" s="8"/>
+      <c r="E1287" s="14"/>
+    </row>
+    <row r="1288" spans="1:5">
+      <c r="A1288" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B1287" s="10" t="s">
+      <c r="B1288" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C1287" s="12" t="s">
+      <c r="C1288" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D1287" s="13" t="s">
+      <c r="D1288" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E1287" s="15" t="s">
+      <c r="E1288" s="15" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1288" spans="1:5">
-      <c r="A1288" s="6">
+    <row r="1289" spans="1:5">
+      <c r="A1289" s="6">
         <v>1</v>
       </c>
-      <c r="B1288" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A1289" s="3" t="s">
+      <c r="B1289" s="11" t="s">
         <v>2355</v>
       </c>
-      <c r="B1289" s="8"/>
-[...2 lines deleted...]
-      <c r="E1289" s="14"/>
+      <c r="C1289" s="9" t="s">
+        <v>2356</v>
+      </c>
+      <c r="D1289" s="8" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E1289" s="14">
+        <v>1644</v>
+      </c>
     </row>
     <row r="1290" spans="1:5">
-      <c r="A1290" s="5" t="s">
-[...12 lines deleted...]
-        <v>8</v>
+      <c r="A1290" s="6">
+        <v>2</v>
+      </c>
+      <c r="B1290" s="11" t="s">
+        <v>2358</v>
+      </c>
+      <c r="C1290" s="9" t="s">
+        <v>2359</v>
+      </c>
+      <c r="D1290" s="8" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E1290" s="14">
+        <v>3094</v>
       </c>
     </row>
     <row r="1291" spans="1:5">
       <c r="A1291" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B1291" s="11" t="s">
-        <v>2356</v>
+        <v>2361</v>
       </c>
       <c r="C1291" s="9" t="s">
-        <v>2357</v>
+        <v>2362</v>
       </c>
       <c r="D1291" s="8" t="s">
-        <v>2358</v>
+        <v>2363</v>
       </c>
       <c r="E1291" s="14">
-        <v>4258</v>
+        <v>1937</v>
       </c>
     </row>
     <row r="1292" spans="1:5">
-      <c r="A1292" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E1292" s="14"/>
+      <c r="A1292" s="6">
+        <v>4</v>
+      </c>
+      <c r="B1292" s="11" t="s">
+        <v>2364</v>
+      </c>
+      <c r="C1292" s="9" t="s">
+        <v>2365</v>
+      </c>
+      <c r="D1292" s="8" t="s">
+        <v>2366</v>
+      </c>
+      <c r="E1292" s="14">
+        <v>1866</v>
+      </c>
     </row>
     <row r="1293" spans="1:5">
-      <c r="A1293" s="5" t="s">
+      <c r="A1293" s="6">
+        <v>5</v>
+      </c>
+      <c r="B1293" s="11" t="s">
+        <v>2367</v>
+      </c>
+      <c r="C1293" s="9" t="s">
+        <v>2368</v>
+      </c>
+      <c r="D1293" s="8" t="s">
+        <v>2369</v>
+      </c>
+      <c r="E1293" s="14">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="1294" spans="1:5">
+      <c r="A1294" s="3" t="s">
+        <v>2370</v>
+      </c>
+      <c r="B1294" s="8"/>
+      <c r="C1294" s="9"/>
+      <c r="D1294" s="8"/>
+      <c r="E1294" s="14"/>
+    </row>
+    <row r="1295" spans="1:5">
+      <c r="A1295" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B1293" s="10" t="s">
+      <c r="B1295" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C1293" s="12" t="s">
+      <c r="C1295" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D1293" s="13" t="s">
+      <c r="D1295" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E1293" s="15" t="s">
+      <c r="E1295" s="15" t="s">
         <v>8</v>
-      </c>
-[...32 lines deleted...]
-        <v>3094</v>
       </c>
     </row>
     <row r="1296" spans="1:5">
       <c r="A1296" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B1296" s="11" t="s">
-        <v>2366</v>
+        <v>2371</v>
       </c>
       <c r="C1296" s="9" t="s">
-        <v>2367</v>
+        <v>2372</v>
       </c>
       <c r="D1296" s="8" t="s">
-        <v>2368</v>
+        <v>2373</v>
       </c>
       <c r="E1296" s="14">
-        <v>1937</v>
+        <v>192</v>
       </c>
     </row>
     <row r="1297" spans="1:5">
-      <c r="A1297" s="6">
+      <c r="A1297" s="2" t="s">
+        <v>2374</v>
+      </c>
+      <c r="B1297" s="8"/>
+      <c r="C1297" s="9"/>
+      <c r="D1297" s="8"/>
+      <c r="E1297" s="14"/>
+    </row>
+    <row r="1298" spans="1:5">
+      <c r="A1298" s="3" t="s">
+        <v>2375</v>
+      </c>
+      <c r="B1298" s="8"/>
+      <c r="C1298" s="9"/>
+      <c r="D1298" s="8"/>
+      <c r="E1298" s="14"/>
+    </row>
+    <row r="1299" spans="1:5">
+      <c r="A1299" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B1297" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A1298" s="6">
+      <c r="B1299" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B1298" s="11" t="s">
-[...19 lines deleted...]
-      <c r="E1299" s="14"/>
+      <c r="C1299" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1299" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E1299" s="15" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="1300" spans="1:5">
-      <c r="A1300" s="5" t="s">
-[...12 lines deleted...]
-        <v>8</v>
+      <c r="A1300" s="6">
+        <v>1</v>
+      </c>
+      <c r="B1300" s="11" t="s">
+        <v>367</v>
+      </c>
+      <c r="C1300" s="9" t="s">
+        <v>368</v>
+      </c>
+      <c r="D1300" s="8" t="s">
+        <v>2376</v>
+      </c>
+      <c r="E1300" s="14">
+        <v>6017</v>
       </c>
     </row>
     <row r="1301" spans="1:5">
       <c r="A1301" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B1301" s="11" t="s">
-        <v>2376</v>
+        <v>2377</v>
       </c>
       <c r="C1301" s="9" t="s">
-        <v>2377</v>
+        <v>2378</v>
       </c>
       <c r="D1301" s="8" t="s">
-        <v>2378</v>
+        <v>2379</v>
       </c>
       <c r="E1301" s="14">
-        <v>192</v>
+        <v>7850</v>
       </c>
     </row>
     <row r="1302" spans="1:5">
-      <c r="A1302" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E1302" s="14"/>
+      <c r="A1302" s="6">
+        <v>3</v>
+      </c>
+      <c r="B1302" s="11" t="s">
+        <v>2380</v>
+      </c>
+      <c r="C1302" s="9" t="s">
+        <v>2381</v>
+      </c>
+      <c r="D1302" s="8" t="s">
+        <v>2382</v>
+      </c>
+      <c r="E1302" s="14">
+        <v>423</v>
+      </c>
     </row>
     <row r="1303" spans="1:5">
-      <c r="A1303" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E1303" s="14"/>
+      <c r="A1303" s="6">
+        <v>4</v>
+      </c>
+      <c r="B1303" s="11" t="s">
+        <v>2383</v>
+      </c>
+      <c r="C1303" s="9" t="s">
+        <v>2384</v>
+      </c>
+      <c r="D1303" s="8" t="s">
+        <v>2385</v>
+      </c>
+      <c r="E1303" s="14">
+        <v>1359</v>
+      </c>
     </row>
     <row r="1304" spans="1:5">
-      <c r="A1304" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B1304" s="10" t="s">
+      <c r="A1304" s="6">
         <v>5</v>
       </c>
-      <c r="C1304" s="12" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="B1304" s="11" t="s">
+        <v>2386</v>
+      </c>
+      <c r="C1304" s="9" t="s">
+        <v>2387</v>
+      </c>
+      <c r="D1304" s="8" t="s">
+        <v>2388</v>
+      </c>
+      <c r="E1304" s="14">
+        <v>906</v>
       </c>
     </row>
     <row r="1305" spans="1:5">
       <c r="A1305" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B1305" s="11" t="s">
-        <v>373</v>
+        <v>2389</v>
       </c>
       <c r="C1305" s="9" t="s">
-        <v>374</v>
+        <v>2390</v>
       </c>
       <c r="D1305" s="8" t="s">
-        <v>2381</v>
+        <v>2391</v>
       </c>
       <c r="E1305" s="14">
-        <v>6017</v>
+        <v>521</v>
       </c>
     </row>
     <row r="1306" spans="1:5">
       <c r="A1306" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B1306" s="11" t="s">
-        <v>2382</v>
+        <v>2392</v>
       </c>
       <c r="C1306" s="9" t="s">
-        <v>2383</v>
+        <v>2393</v>
       </c>
       <c r="D1306" s="8" t="s">
-        <v>2384</v>
+        <v>2394</v>
       </c>
       <c r="E1306" s="14">
-        <v>7850</v>
+        <v>916</v>
       </c>
     </row>
     <row r="1307" spans="1:5">
       <c r="A1307" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B1307" s="11" t="s">
-        <v>2385</v>
+        <v>2395</v>
       </c>
       <c r="C1307" s="9" t="s">
-        <v>2386</v>
+        <v>2396</v>
       </c>
       <c r="D1307" s="8" t="s">
-        <v>2387</v>
+        <v>2397</v>
       </c>
       <c r="E1307" s="14">
-        <v>423</v>
+        <v>770</v>
       </c>
     </row>
     <row r="1308" spans="1:5">
       <c r="A1308" s="6">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B1308" s="11" t="s">
-        <v>2388</v>
+        <v>2398</v>
       </c>
       <c r="C1308" s="9" t="s">
-        <v>2389</v>
+        <v>2399</v>
       </c>
       <c r="D1308" s="8" t="s">
-        <v>2390</v>
+        <v>2400</v>
       </c>
       <c r="E1308" s="14">
-        <v>1359</v>
+        <v>593</v>
       </c>
     </row>
     <row r="1309" spans="1:5">
       <c r="A1309" s="6">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B1309" s="11" t="s">
-        <v>2391</v>
+        <v>2401</v>
       </c>
       <c r="C1309" s="9" t="s">
-        <v>2392</v>
+        <v>2402</v>
       </c>
       <c r="D1309" s="8" t="s">
-        <v>2393</v>
+        <v>2403</v>
       </c>
       <c r="E1309" s="14">
-        <v>906</v>
+        <v>2431</v>
       </c>
     </row>
     <row r="1310" spans="1:5">
       <c r="A1310" s="6">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B1310" s="11" t="s">
-        <v>2394</v>
+        <v>2404</v>
       </c>
       <c r="C1310" s="9" t="s">
-        <v>2395</v>
+        <v>2405</v>
       </c>
       <c r="D1310" s="8" t="s">
-        <v>2396</v>
+        <v>2406</v>
       </c>
       <c r="E1310" s="14">
-        <v>521</v>
+        <v>4739</v>
       </c>
     </row>
     <row r="1311" spans="1:5">
       <c r="A1311" s="6">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B1311" s="11" t="s">
-        <v>2397</v>
+        <v>2407</v>
       </c>
       <c r="C1311" s="9" t="s">
-        <v>2398</v>
+        <v>2408</v>
       </c>
       <c r="D1311" s="8" t="s">
-        <v>2399</v>
+        <v>2409</v>
       </c>
       <c r="E1311" s="14">
-        <v>916</v>
+        <v>2310</v>
       </c>
     </row>
     <row r="1312" spans="1:5">
       <c r="A1312" s="6">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="B1312" s="11" t="s">
-        <v>2400</v>
+        <v>2410</v>
       </c>
       <c r="C1312" s="9" t="s">
-        <v>2401</v>
+        <v>2411</v>
       </c>
       <c r="D1312" s="8" t="s">
-        <v>2402</v>
+        <v>2412</v>
       </c>
       <c r="E1312" s="14">
-        <v>770</v>
+        <v>3722</v>
       </c>
     </row>
     <row r="1313" spans="1:5">
       <c r="A1313" s="6">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B1313" s="11" t="s">
-        <v>2403</v>
+        <v>136</v>
       </c>
       <c r="C1313" s="9" t="s">
-        <v>2404</v>
+        <v>137</v>
       </c>
       <c r="D1313" s="8" t="s">
-        <v>2405</v>
+        <v>2413</v>
       </c>
       <c r="E1313" s="14">
-        <v>593</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="1314" spans="1:5">
       <c r="A1314" s="6">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B1314" s="11" t="s">
-        <v>2406</v>
+        <v>2414</v>
       </c>
       <c r="C1314" s="9" t="s">
-        <v>2407</v>
+        <v>2415</v>
       </c>
       <c r="D1314" s="8" t="s">
-        <v>2408</v>
+        <v>2416</v>
       </c>
       <c r="E1314" s="14">
-        <v>2431</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="1315" spans="1:5">
       <c r="A1315" s="6">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="B1315" s="11" t="s">
-        <v>2409</v>
+        <v>2417</v>
       </c>
       <c r="C1315" s="9" t="s">
-        <v>2410</v>
+        <v>2418</v>
       </c>
       <c r="D1315" s="8" t="s">
-        <v>2411</v>
+        <v>2419</v>
       </c>
       <c r="E1315" s="14">
-        <v>4739</v>
+        <v>522</v>
       </c>
     </row>
     <row r="1316" spans="1:5">
       <c r="A1316" s="6">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B1316" s="11" t="s">
-        <v>2412</v>
+        <v>2420</v>
       </c>
       <c r="C1316" s="9" t="s">
-        <v>2413</v>
+        <v>2421</v>
       </c>
       <c r="D1316" s="8" t="s">
-        <v>2414</v>
+        <v>2422</v>
       </c>
       <c r="E1316" s="14">
-        <v>2310</v>
+        <v>827</v>
       </c>
     </row>
     <row r="1317" spans="1:5">
       <c r="A1317" s="6">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="B1317" s="11" t="s">
-        <v>2415</v>
+        <v>102</v>
       </c>
       <c r="C1317" s="9" t="s">
-        <v>2416</v>
+        <v>103</v>
       </c>
       <c r="D1317" s="8" t="s">
-        <v>2417</v>
+        <v>2423</v>
       </c>
       <c r="E1317" s="14">
-        <v>3722</v>
+        <v>7988</v>
       </c>
     </row>
     <row r="1318" spans="1:5">
       <c r="A1318" s="6">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="B1318" s="11" t="s">
-        <v>136</v>
+        <v>2424</v>
       </c>
       <c r="C1318" s="9" t="s">
-        <v>137</v>
+        <v>2425</v>
       </c>
       <c r="D1318" s="8" t="s">
-        <v>2418</v>
+        <v>2426</v>
       </c>
       <c r="E1318" s="14">
-        <v>1536</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="1319" spans="1:5">
       <c r="A1319" s="6">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="B1319" s="11" t="s">
-        <v>2419</v>
+        <v>2427</v>
       </c>
       <c r="C1319" s="9" t="s">
-        <v>2420</v>
+        <v>2428</v>
       </c>
       <c r="D1319" s="8" t="s">
-        <v>2421</v>
+        <v>2429</v>
       </c>
       <c r="E1319" s="14">
-        <v>1040</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="1320" spans="1:5">
-      <c r="A1320" s="6">
-[...13 lines deleted...]
-      </c>
+      <c r="A1320" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="B1320" s="8"/>
+      <c r="C1320" s="9"/>
+      <c r="D1320" s="8"/>
+      <c r="E1320" s="14"/>
     </row>
     <row r="1321" spans="1:5">
-      <c r="A1321" s="6">
-[...12 lines deleted...]
-        <v>827</v>
+      <c r="A1321" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1321" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1321" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1321" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E1321" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="1322" spans="1:5">
       <c r="A1322" s="6">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="B1322" s="11" t="s">
-        <v>102</v>
+        <v>2430</v>
       </c>
       <c r="C1322" s="9" t="s">
-        <v>103</v>
+        <v>2431</v>
       </c>
       <c r="D1322" s="8" t="s">
-        <v>2428</v>
+        <v>2432</v>
       </c>
       <c r="E1322" s="14">
-        <v>7988</v>
+        <v>18072</v>
       </c>
     </row>
     <row r="1323" spans="1:5">
       <c r="A1323" s="6">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="B1323" s="11" t="s">
-        <v>2429</v>
+        <v>375</v>
       </c>
       <c r="C1323" s="9" t="s">
-        <v>2430</v>
+        <v>376</v>
       </c>
       <c r="D1323" s="8" t="s">
-        <v>2431</v>
+        <v>2433</v>
       </c>
       <c r="E1323" s="14">
-        <v>1476</v>
+        <v>18970</v>
       </c>
     </row>
     <row r="1324" spans="1:5">
       <c r="A1324" s="6">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="B1324" s="11" t="s">
-        <v>2432</v>
+        <v>379</v>
       </c>
       <c r="C1324" s="9" t="s">
-        <v>2433</v>
+        <v>380</v>
       </c>
       <c r="D1324" s="8" t="s">
         <v>2434</v>
       </c>
       <c r="E1324" s="14">
-        <v>1355</v>
+        <v>10117</v>
       </c>
     </row>
     <row r="1325" spans="1:5">
-      <c r="A1325" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E1325" s="14"/>
+      <c r="A1325" s="6">
+        <v>4</v>
+      </c>
+      <c r="B1325" s="11" t="s">
+        <v>383</v>
+      </c>
+      <c r="C1325" s="9" t="s">
+        <v>384</v>
+      </c>
+      <c r="D1325" s="8" t="s">
+        <v>2435</v>
+      </c>
+      <c r="E1325" s="14">
+        <v>17516</v>
+      </c>
     </row>
     <row r="1326" spans="1:5">
-      <c r="A1326" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B1326" s="10" t="s">
+      <c r="A1326" s="6">
         <v>5</v>
       </c>
-      <c r="C1326" s="12" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="B1326" s="11" t="s">
+        <v>152</v>
+      </c>
+      <c r="C1326" s="9" t="s">
+        <v>153</v>
+      </c>
+      <c r="D1326" s="8" t="s">
+        <v>2436</v>
+      </c>
+      <c r="E1326" s="14">
+        <v>96199</v>
       </c>
     </row>
     <row r="1327" spans="1:5">
       <c r="A1327" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B1327" s="11" t="s">
-        <v>2435</v>
+        <v>45</v>
       </c>
       <c r="C1327" s="9" t="s">
-        <v>2436</v>
+        <v>46</v>
       </c>
       <c r="D1327" s="8" t="s">
         <v>2437</v>
       </c>
       <c r="E1327" s="14">
-        <v>18072</v>
+        <v>59252</v>
       </c>
     </row>
     <row r="1328" spans="1:5">
-      <c r="A1328" s="6">
-[...8 lines deleted...]
-      <c r="D1328" s="8" t="s">
+      <c r="A1328" s="3" t="s">
         <v>2438</v>
       </c>
-      <c r="E1328" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="B1328" s="8"/>
+      <c r="C1328" s="9"/>
+      <c r="D1328" s="8"/>
+      <c r="E1328" s="14"/>
     </row>
     <row r="1329" spans="1:5">
-      <c r="A1329" s="6">
-[...12 lines deleted...]
-        <v>10117</v>
+      <c r="A1329" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1329" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1329" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1329" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E1329" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="1330" spans="1:5">
       <c r="A1330" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B1330" s="11" t="s">
-        <v>389</v>
+        <v>2439</v>
       </c>
       <c r="C1330" s="9" t="s">
-        <v>390</v>
+        <v>2440</v>
       </c>
       <c r="D1330" s="8" t="s">
-        <v>2440</v>
+        <v>2441</v>
       </c>
       <c r="E1330" s="14">
-        <v>17516</v>
+        <v>12835</v>
       </c>
     </row>
     <row r="1331" spans="1:5">
       <c r="A1331" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B1331" s="11" t="s">
-        <v>152</v>
+        <v>2442</v>
       </c>
       <c r="C1331" s="9" t="s">
-        <v>153</v>
+        <v>2443</v>
       </c>
       <c r="D1331" s="8" t="s">
-        <v>2441</v>
+        <v>2444</v>
       </c>
       <c r="E1331" s="14">
-        <v>96199</v>
+        <v>9060</v>
       </c>
     </row>
     <row r="1332" spans="1:5">
       <c r="A1332" s="6">
+        <v>3</v>
+      </c>
+      <c r="B1332" s="11" t="s">
+        <v>2445</v>
+      </c>
+      <c r="C1332" s="9" t="s">
+        <v>2446</v>
+      </c>
+      <c r="D1332" s="8" t="s">
+        <v>2447</v>
+      </c>
+      <c r="E1332" s="14">
+        <v>15855</v>
+      </c>
+    </row>
+    <row r="1333" spans="1:5">
+      <c r="A1333" s="6">
+        <v>4</v>
+      </c>
+      <c r="B1333" s="11" t="s">
+        <v>143</v>
+      </c>
+      <c r="C1333" s="9" t="s">
+        <v>144</v>
+      </c>
+      <c r="D1333" s="8" t="s">
+        <v>2448</v>
+      </c>
+      <c r="E1333" s="14">
+        <v>12080</v>
+      </c>
+    </row>
+    <row r="1334" spans="1:5">
+      <c r="A1334" s="3" t="s">
+        <v>2449</v>
+      </c>
+      <c r="B1334" s="8"/>
+      <c r="C1334" s="9"/>
+      <c r="D1334" s="8"/>
+      <c r="E1334" s="14"/>
+    </row>
+    <row r="1335" spans="1:5">
+      <c r="A1335" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1335" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1335" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B1332" s="11" t="s">
-[...31 lines deleted...]
-      <c r="D1334" s="13" t="s">
+      <c r="D1335" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E1334" s="15" t="s">
+      <c r="E1335" s="15" t="s">
         <v>8</v>
-      </c>
-[...15 lines deleted...]
-        <v>12835</v>
       </c>
     </row>
     <row r="1336" spans="1:5">
       <c r="A1336" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B1336" s="11" t="s">
-        <v>2447</v>
+        <v>2450</v>
       </c>
       <c r="C1336" s="9" t="s">
-        <v>2448</v>
+        <v>2451</v>
       </c>
       <c r="D1336" s="8" t="s">
-        <v>2449</v>
+        <v>2452</v>
       </c>
       <c r="E1336" s="14">
-        <v>9060</v>
+        <v>773</v>
       </c>
     </row>
     <row r="1337" spans="1:5">
       <c r="A1337" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B1337" s="11" t="s">
-        <v>2450</v>
+        <v>2453</v>
       </c>
       <c r="C1337" s="9" t="s">
-        <v>2451</v>
+        <v>2454</v>
       </c>
       <c r="D1337" s="8" t="s">
-        <v>2452</v>
+        <v>2455</v>
       </c>
       <c r="E1337" s="14">
-        <v>15855</v>
+        <v>719</v>
       </c>
     </row>
     <row r="1338" spans="1:5">
       <c r="A1338" s="6">
+        <v>3</v>
+      </c>
+      <c r="B1338" s="11" t="s">
+        <v>2456</v>
+      </c>
+      <c r="C1338" s="9" t="s">
+        <v>2457</v>
+      </c>
+      <c r="D1338" s="8" t="s">
+        <v>2458</v>
+      </c>
+      <c r="E1338" s="14">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="1339" spans="1:5">
+      <c r="A1339" s="6">
         <v>4</v>
       </c>
-      <c r="B1338" s="11" t="s">
-[...19 lines deleted...]
-      <c r="E1339" s="14"/>
+      <c r="B1339" s="11" t="s">
+        <v>168</v>
+      </c>
+      <c r="C1339" s="9" t="s">
+        <v>169</v>
+      </c>
+      <c r="D1339" s="8" t="s">
+        <v>2459</v>
+      </c>
+      <c r="E1339" s="14">
+        <v>1057</v>
+      </c>
     </row>
     <row r="1340" spans="1:5">
-      <c r="A1340" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B1340" s="10" t="s">
+      <c r="A1340" s="6">
         <v>5</v>
       </c>
-      <c r="C1340" s="12" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="B1340" s="11" t="s">
+        <v>371</v>
+      </c>
+      <c r="C1340" s="9" t="s">
+        <v>372</v>
+      </c>
+      <c r="D1340" s="8" t="s">
+        <v>2460</v>
+      </c>
+      <c r="E1340" s="14">
+        <v>2840</v>
       </c>
     </row>
     <row r="1341" spans="1:5">
       <c r="A1341" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B1341" s="11" t="s">
-        <v>2455</v>
+        <v>2461</v>
       </c>
       <c r="C1341" s="9" t="s">
-        <v>2456</v>
+        <v>2462</v>
       </c>
       <c r="D1341" s="8" t="s">
-        <v>2457</v>
+        <v>2463</v>
       </c>
       <c r="E1341" s="14">
-        <v>773</v>
+        <v>172</v>
       </c>
     </row>
     <row r="1342" spans="1:5">
-      <c r="A1342" s="6">
-[...13 lines deleted...]
-      </c>
+      <c r="A1342" s="3" t="s">
+        <v>2464</v>
+      </c>
+      <c r="B1342" s="8"/>
+      <c r="C1342" s="9"/>
+      <c r="D1342" s="8"/>
+      <c r="E1342" s="14"/>
     </row>
     <row r="1343" spans="1:5">
-      <c r="A1343" s="6">
-[...12 lines deleted...]
-        <v>702</v>
+      <c r="A1343" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1343" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1343" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1343" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E1343" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="1344" spans="1:5">
       <c r="A1344" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B1344" s="11" t="s">
-        <v>168</v>
+        <v>2465</v>
       </c>
       <c r="C1344" s="9" t="s">
-        <v>169</v>
+        <v>2466</v>
       </c>
       <c r="D1344" s="8" t="s">
-        <v>2464</v>
+        <v>2467</v>
       </c>
       <c r="E1344" s="14">
-        <v>1057</v>
+        <v>785</v>
       </c>
     </row>
     <row r="1345" spans="1:5">
       <c r="A1345" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B1345" s="11" t="s">
-        <v>377</v>
+        <v>2468</v>
       </c>
       <c r="C1345" s="9" t="s">
-        <v>378</v>
+        <v>2469</v>
       </c>
       <c r="D1345" s="8" t="s">
-        <v>2465</v>
+        <v>2470</v>
       </c>
       <c r="E1345" s="14">
-        <v>2840</v>
+        <v>829</v>
       </c>
     </row>
     <row r="1346" spans="1:5">
       <c r="A1346" s="6">
+        <v>3</v>
+      </c>
+      <c r="B1346" s="11" t="s">
+        <v>2471</v>
+      </c>
+      <c r="C1346" s="9" t="s">
+        <v>2472</v>
+      </c>
+      <c r="D1346" s="8" t="s">
+        <v>2473</v>
+      </c>
+      <c r="E1346" s="14">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="1347" spans="1:5">
+      <c r="A1347" s="6">
+        <v>4</v>
+      </c>
+      <c r="B1347" s="11" t="s">
+        <v>2474</v>
+      </c>
+      <c r="C1347" s="9" t="s">
+        <v>2475</v>
+      </c>
+      <c r="D1347" s="8" t="s">
+        <v>2476</v>
+      </c>
+      <c r="E1347" s="14">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="1348" spans="1:5">
+      <c r="A1348" s="3" t="s">
+        <v>2477</v>
+      </c>
+      <c r="B1348" s="8"/>
+      <c r="C1348" s="9"/>
+      <c r="D1348" s="8"/>
+      <c r="E1348" s="14"/>
+    </row>
+    <row r="1349" spans="1:5">
+      <c r="A1349" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1349" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1349" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B1346" s="11" t="s">
-[...31 lines deleted...]
-      <c r="D1348" s="13" t="s">
+      <c r="D1349" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E1348" s="15" t="s">
+      <c r="E1349" s="15" t="s">
         <v>8</v>
-      </c>
-[...15 lines deleted...]
-        <v>785</v>
       </c>
     </row>
     <row r="1350" spans="1:5">
       <c r="A1350" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B1350" s="11" t="s">
-        <v>2473</v>
+        <v>2478</v>
       </c>
       <c r="C1350" s="9" t="s">
-        <v>2474</v>
+        <v>2479</v>
       </c>
       <c r="D1350" s="8" t="s">
-        <v>2475</v>
+        <v>2480</v>
       </c>
       <c r="E1350" s="14">
-        <v>829</v>
+        <v>98</v>
       </c>
     </row>
     <row r="1351" spans="1:5">
       <c r="A1351" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B1351" s="11" t="s">
-        <v>2476</v>
+        <v>2481</v>
       </c>
       <c r="C1351" s="9" t="s">
-        <v>2477</v>
+        <v>2482</v>
       </c>
       <c r="D1351" s="8" t="s">
-        <v>2478</v>
+        <v>2483</v>
       </c>
       <c r="E1351" s="14">
-        <v>959</v>
+        <v>190</v>
       </c>
     </row>
     <row r="1352" spans="1:5">
       <c r="A1352" s="6">
+        <v>3</v>
+      </c>
+      <c r="B1352" s="11" t="s">
+        <v>2484</v>
+      </c>
+      <c r="C1352" s="9" t="s">
+        <v>2485</v>
+      </c>
+      <c r="D1352" s="8" t="s">
+        <v>2486</v>
+      </c>
+      <c r="E1352" s="14">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="1353" spans="1:5">
+      <c r="A1353" s="6">
         <v>4</v>
       </c>
-      <c r="B1352" s="11" t="s">
-[...19 lines deleted...]
-      <c r="E1353" s="14"/>
+      <c r="B1353" s="11" t="s">
+        <v>2487</v>
+      </c>
+      <c r="C1353" s="9" t="s">
+        <v>2488</v>
+      </c>
+      <c r="D1353" s="8" t="s">
+        <v>2489</v>
+      </c>
+      <c r="E1353" s="14">
+        <v>128</v>
+      </c>
     </row>
     <row r="1354" spans="1:5">
-      <c r="A1354" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B1354" s="10" t="s">
+      <c r="A1354" s="6">
         <v>5</v>
       </c>
-      <c r="C1354" s="12" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="B1354" s="11" t="s">
+        <v>2490</v>
+      </c>
+      <c r="C1354" s="9" t="s">
+        <v>2491</v>
+      </c>
+      <c r="D1354" s="8" t="s">
+        <v>2492</v>
+      </c>
+      <c r="E1354" s="14">
+        <v>207</v>
       </c>
     </row>
     <row r="1355" spans="1:5">
       <c r="A1355" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B1355" s="11" t="s">
-        <v>2483</v>
+        <v>2493</v>
       </c>
       <c r="C1355" s="9" t="s">
-        <v>2484</v>
+        <v>2494</v>
       </c>
       <c r="D1355" s="8" t="s">
-        <v>2485</v>
+        <v>2495</v>
       </c>
       <c r="E1355" s="14">
-        <v>98</v>
+        <v>405</v>
       </c>
     </row>
     <row r="1356" spans="1:5">
       <c r="A1356" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B1356" s="11" t="s">
-        <v>2486</v>
+        <v>2496</v>
       </c>
       <c r="C1356" s="9" t="s">
-        <v>2487</v>
+        <v>2497</v>
       </c>
       <c r="D1356" s="8" t="s">
-        <v>2488</v>
+        <v>2498</v>
       </c>
       <c r="E1356" s="14">
-        <v>190</v>
+        <v>680</v>
       </c>
     </row>
     <row r="1357" spans="1:5">
-      <c r="A1357" s="6">
-[...13 lines deleted...]
-      </c>
+      <c r="A1357" s="3" t="s">
+        <v>2499</v>
+      </c>
+      <c r="B1357" s="8"/>
+      <c r="C1357" s="9"/>
+      <c r="D1357" s="8"/>
+      <c r="E1357" s="14"/>
     </row>
     <row r="1358" spans="1:5">
-      <c r="A1358" s="6">
+      <c r="A1358" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B1358" s="11" t="s">
-[...9 lines deleted...]
-        <v>128</v>
+      <c r="B1358" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1358" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1358" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E1358" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="1359" spans="1:5">
       <c r="A1359" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B1359" s="11" t="s">
-        <v>2495</v>
+        <v>2500</v>
       </c>
       <c r="C1359" s="9" t="s">
-        <v>2496</v>
+        <v>2501</v>
       </c>
       <c r="D1359" s="8" t="s">
-        <v>2497</v>
+        <v>2502</v>
       </c>
       <c r="E1359" s="14">
-        <v>207</v>
+        <v>133</v>
       </c>
     </row>
     <row r="1360" spans="1:5">
       <c r="A1360" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B1360" s="11" t="s">
-        <v>2498</v>
+        <v>2500</v>
       </c>
       <c r="C1360" s="9" t="s">
-        <v>2499</v>
+        <v>2503</v>
       </c>
       <c r="D1360" s="8" t="s">
-        <v>2500</v>
+        <v>2504</v>
       </c>
       <c r="E1360" s="14">
-        <v>405</v>
+        <v>100</v>
       </c>
     </row>
     <row r="1361" spans="1:5">
       <c r="A1361" s="6">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B1361" s="11" t="s">
-        <v>2501</v>
+        <v>2500</v>
       </c>
       <c r="C1361" s="9" t="s">
-        <v>2502</v>
+        <v>2505</v>
       </c>
       <c r="D1361" s="8" t="s">
-        <v>2503</v>
+        <v>2506</v>
       </c>
       <c r="E1361" s="14">
-        <v>680</v>
+        <v>136</v>
       </c>
     </row>
     <row r="1362" spans="1:5">
-      <c r="A1362" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E1362" s="14"/>
+      <c r="A1362" s="6">
+        <v>4</v>
+      </c>
+      <c r="B1362" s="11" t="s">
+        <v>2500</v>
+      </c>
+      <c r="C1362" s="9" t="s">
+        <v>2507</v>
+      </c>
+      <c r="D1362" s="8" t="s">
+        <v>2508</v>
+      </c>
+      <c r="E1362" s="14">
+        <v>104</v>
+      </c>
     </row>
     <row r="1363" spans="1:5">
-      <c r="A1363" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B1363" s="10" t="s">
+      <c r="A1363" s="6">
         <v>5</v>
       </c>
-      <c r="C1363" s="12" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="B1363" s="11" t="s">
+        <v>2500</v>
+      </c>
+      <c r="C1363" s="9" t="s">
+        <v>2509</v>
+      </c>
+      <c r="D1363" s="8" t="s">
+        <v>2510</v>
+      </c>
+      <c r="E1363" s="14">
+        <v>146</v>
       </c>
     </row>
     <row r="1364" spans="1:5">
       <c r="A1364" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B1364" s="11" t="s">
-        <v>2505</v>
+        <v>2500</v>
       </c>
       <c r="C1364" s="9" t="s">
-        <v>2506</v>
+        <v>2511</v>
       </c>
       <c r="D1364" s="8" t="s">
-        <v>2507</v>
+        <v>2512</v>
       </c>
       <c r="E1364" s="14">
-        <v>133</v>
+        <v>109</v>
       </c>
     </row>
     <row r="1365" spans="1:5">
       <c r="A1365" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B1365" s="11" t="s">
-        <v>2505</v>
+        <v>2500</v>
       </c>
       <c r="C1365" s="9" t="s">
-        <v>2508</v>
+        <v>2513</v>
       </c>
       <c r="D1365" s="8" t="s">
-        <v>2509</v>
+        <v>2514</v>
       </c>
       <c r="E1365" s="14">
-        <v>100</v>
+        <v>115</v>
       </c>
     </row>
     <row r="1366" spans="1:5">
       <c r="A1366" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B1366" s="11" t="s">
-        <v>2505</v>
+        <v>2500</v>
       </c>
       <c r="C1366" s="9" t="s">
-        <v>2510</v>
+        <v>2515</v>
       </c>
       <c r="D1366" s="8" t="s">
-        <v>2511</v>
+        <v>2516</v>
       </c>
       <c r="E1366" s="14">
-        <v>136</v>
+        <v>168</v>
       </c>
     </row>
     <row r="1367" spans="1:5">
       <c r="A1367" s="6">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B1367" s="11" t="s">
-        <v>2505</v>
+        <v>2500</v>
       </c>
       <c r="C1367" s="9" t="s">
-        <v>2512</v>
+        <v>2517</v>
       </c>
       <c r="D1367" s="8" t="s">
-        <v>2513</v>
+        <v>2518</v>
       </c>
       <c r="E1367" s="14">
-        <v>104</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1368" spans="1:5">
       <c r="A1368" s="6">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B1368" s="11" t="s">
-        <v>2505</v>
+        <v>2519</v>
       </c>
       <c r="C1368" s="9" t="s">
-        <v>2514</v>
+        <v>2520</v>
       </c>
       <c r="D1368" s="8" t="s">
-        <v>2515</v>
+        <v>2521</v>
       </c>
       <c r="E1368" s="14">
-        <v>146</v>
+        <v>287</v>
       </c>
     </row>
     <row r="1369" spans="1:5">
       <c r="A1369" s="6">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B1369" s="11" t="s">
-        <v>2505</v>
+        <v>2519</v>
       </c>
       <c r="C1369" s="9" t="s">
-        <v>2516</v>
+        <v>2522</v>
       </c>
       <c r="D1369" s="8" t="s">
-        <v>2517</v>
+        <v>2523</v>
       </c>
       <c r="E1369" s="14">
-        <v>109</v>
+        <v>302</v>
       </c>
     </row>
     <row r="1370" spans="1:5">
       <c r="A1370" s="6">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B1370" s="11" t="s">
-        <v>2505</v>
+        <v>2519</v>
       </c>
       <c r="C1370" s="9" t="s">
-        <v>2518</v>
+        <v>2524</v>
       </c>
       <c r="D1370" s="8" t="s">
-        <v>2519</v>
+        <v>2525</v>
       </c>
       <c r="E1370" s="14">
-        <v>115</v>
+        <v>340</v>
       </c>
     </row>
     <row r="1371" spans="1:5">
       <c r="A1371" s="6">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="B1371" s="11" t="s">
-        <v>2505</v>
+        <v>2526</v>
       </c>
       <c r="C1371" s="9" t="s">
-        <v>2520</v>
+        <v>2527</v>
       </c>
       <c r="D1371" s="8" t="s">
-        <v>2521</v>
+        <v>2528</v>
       </c>
       <c r="E1371" s="14">
-        <v>168</v>
+        <v>423</v>
       </c>
     </row>
     <row r="1372" spans="1:5">
       <c r="A1372" s="6">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B1372" s="11" t="s">
-        <v>2505</v>
+        <v>2529</v>
       </c>
       <c r="C1372" s="9" t="s">
-        <v>2522</v>
+        <v>2530</v>
       </c>
       <c r="D1372" s="8" t="s">
-        <v>2523</v>
+        <v>2531</v>
       </c>
       <c r="E1372" s="14">
-        <v>0</v>
+        <v>453</v>
       </c>
     </row>
     <row r="1373" spans="1:5">
       <c r="A1373" s="6">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B1373" s="11" t="s">
-        <v>2524</v>
+        <v>2532</v>
       </c>
       <c r="C1373" s="9" t="s">
-        <v>2525</v>
+        <v>2533</v>
       </c>
       <c r="D1373" s="8" t="s">
-        <v>2526</v>
+        <v>2534</v>
       </c>
       <c r="E1373" s="14">
-        <v>287</v>
+        <v>453</v>
       </c>
     </row>
     <row r="1374" spans="1:5">
       <c r="A1374" s="6">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="B1374" s="11" t="s">
-        <v>2524</v>
+        <v>2535</v>
       </c>
       <c r="C1374" s="9" t="s">
-        <v>2527</v>
+        <v>2536</v>
       </c>
       <c r="D1374" s="8" t="s">
-        <v>2528</v>
+        <v>2537</v>
       </c>
       <c r="E1374" s="14">
-        <v>302</v>
+        <v>468</v>
       </c>
     </row>
     <row r="1375" spans="1:5">
       <c r="A1375" s="6">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B1375" s="11" t="s">
-        <v>2524</v>
+        <v>2538</v>
       </c>
       <c r="C1375" s="9" t="s">
-        <v>2529</v>
+        <v>2539</v>
       </c>
       <c r="D1375" s="8" t="s">
-        <v>2530</v>
+        <v>2540</v>
       </c>
       <c r="E1375" s="14">
-        <v>340</v>
+        <v>498</v>
       </c>
     </row>
     <row r="1376" spans="1:5">
       <c r="A1376" s="6">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="B1376" s="11" t="s">
-        <v>2531</v>
+        <v>2541</v>
       </c>
       <c r="C1376" s="9" t="s">
-        <v>2532</v>
+        <v>2542</v>
       </c>
       <c r="D1376" s="8" t="s">
-        <v>2533</v>
+        <v>2543</v>
       </c>
       <c r="E1376" s="14">
-        <v>423</v>
+        <v>498</v>
       </c>
     </row>
     <row r="1377" spans="1:5">
       <c r="A1377" s="6">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="B1377" s="11" t="s">
-        <v>2534</v>
+        <v>2544</v>
       </c>
       <c r="C1377" s="9" t="s">
-        <v>2535</v>
+        <v>2545</v>
       </c>
       <c r="D1377" s="8" t="s">
-        <v>2536</v>
+        <v>2546</v>
       </c>
       <c r="E1377" s="14">
-        <v>453</v>
+        <v>529</v>
       </c>
     </row>
     <row r="1378" spans="1:5">
       <c r="A1378" s="6">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="B1378" s="11" t="s">
-        <v>2537</v>
+        <v>2547</v>
       </c>
       <c r="C1378" s="9" t="s">
-        <v>2538</v>
+        <v>2548</v>
       </c>
       <c r="D1378" s="8" t="s">
-        <v>2539</v>
+        <v>2549</v>
       </c>
       <c r="E1378" s="14">
-        <v>453</v>
+        <v>423</v>
       </c>
     </row>
     <row r="1379" spans="1:5">
       <c r="A1379" s="6">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="B1379" s="11" t="s">
-        <v>2540</v>
+        <v>2550</v>
       </c>
       <c r="C1379" s="9" t="s">
-        <v>2541</v>
+        <v>2551</v>
       </c>
       <c r="D1379" s="8" t="s">
-        <v>2542</v>
+        <v>2552</v>
       </c>
       <c r="E1379" s="14">
-        <v>468</v>
+        <v>559</v>
       </c>
     </row>
     <row r="1380" spans="1:5">
       <c r="A1380" s="6">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="B1380" s="11" t="s">
-        <v>2543</v>
+        <v>2553</v>
       </c>
       <c r="C1380" s="9" t="s">
-        <v>2544</v>
+        <v>2554</v>
       </c>
       <c r="D1380" s="8" t="s">
-        <v>2545</v>
+        <v>2555</v>
       </c>
       <c r="E1380" s="14">
-        <v>498</v>
+        <v>695</v>
       </c>
     </row>
     <row r="1381" spans="1:5">
       <c r="A1381" s="6">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="B1381" s="11" t="s">
-        <v>2546</v>
+        <v>2556</v>
       </c>
       <c r="C1381" s="9" t="s">
-        <v>2547</v>
+        <v>2557</v>
       </c>
       <c r="D1381" s="8" t="s">
-        <v>2548</v>
+        <v>2558</v>
       </c>
       <c r="E1381" s="14">
-        <v>498</v>
+        <v>710</v>
       </c>
     </row>
     <row r="1382" spans="1:5">
       <c r="A1382" s="6">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="B1382" s="11" t="s">
-        <v>2549</v>
+        <v>2559</v>
       </c>
       <c r="C1382" s="9" t="s">
-        <v>2550</v>
+        <v>2560</v>
       </c>
       <c r="D1382" s="8" t="s">
-        <v>2551</v>
+        <v>2561</v>
       </c>
       <c r="E1382" s="14">
-        <v>529</v>
+        <v>785</v>
       </c>
     </row>
     <row r="1383" spans="1:5">
       <c r="A1383" s="6">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="B1383" s="11" t="s">
-        <v>2552</v>
+        <v>2562</v>
       </c>
       <c r="C1383" s="9" t="s">
-        <v>2553</v>
+        <v>2563</v>
       </c>
       <c r="D1383" s="8" t="s">
-        <v>2554</v>
+        <v>2564</v>
       </c>
       <c r="E1383" s="14">
-        <v>423</v>
+        <v>755</v>
       </c>
     </row>
     <row r="1384" spans="1:5">
       <c r="A1384" s="6">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="B1384" s="11" t="s">
-        <v>2555</v>
+        <v>2565</v>
       </c>
       <c r="C1384" s="9" t="s">
-        <v>2556</v>
+        <v>2566</v>
       </c>
       <c r="D1384" s="8" t="s">
-        <v>2557</v>
+        <v>2567</v>
       </c>
       <c r="E1384" s="14">
-        <v>559</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="1385" spans="1:5">
       <c r="A1385" s="6">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="B1385" s="11" t="s">
-        <v>2558</v>
+        <v>2568</v>
       </c>
       <c r="C1385" s="9" t="s">
-        <v>2559</v>
+        <v>2569</v>
       </c>
       <c r="D1385" s="8" t="s">
-        <v>2560</v>
+        <v>2570</v>
       </c>
       <c r="E1385" s="14">
-        <v>695</v>
+        <v>453</v>
       </c>
     </row>
     <row r="1386" spans="1:5">
       <c r="A1386" s="6">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="B1386" s="11" t="s">
-        <v>2561</v>
+        <v>2571</v>
       </c>
       <c r="C1386" s="9" t="s">
-        <v>2562</v>
+        <v>2572</v>
       </c>
       <c r="D1386" s="8" t="s">
-        <v>2563</v>
+        <v>2573</v>
       </c>
       <c r="E1386" s="14">
-        <v>710</v>
+        <v>483</v>
       </c>
     </row>
     <row r="1387" spans="1:5">
       <c r="A1387" s="6">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="B1387" s="11" t="s">
-        <v>2564</v>
+        <v>2574</v>
       </c>
       <c r="C1387" s="9" t="s">
-        <v>2565</v>
+        <v>2575</v>
       </c>
       <c r="D1387" s="8" t="s">
-        <v>2566</v>
+        <v>2576</v>
       </c>
       <c r="E1387" s="14">
-        <v>785</v>
+        <v>378</v>
       </c>
     </row>
     <row r="1388" spans="1:5">
       <c r="A1388" s="6">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B1388" s="11" t="s">
-        <v>2567</v>
+        <v>2574</v>
       </c>
       <c r="C1388" s="9" t="s">
-        <v>2568</v>
+        <v>2577</v>
       </c>
       <c r="D1388" s="8" t="s">
-        <v>2569</v>
+        <v>2578</v>
       </c>
       <c r="E1388" s="14">
-        <v>755</v>
+        <v>453</v>
       </c>
     </row>
     <row r="1389" spans="1:5">
       <c r="A1389" s="6">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="B1389" s="11" t="s">
-        <v>2570</v>
+        <v>2574</v>
       </c>
       <c r="C1389" s="9" t="s">
-        <v>2571</v>
+        <v>2579</v>
       </c>
       <c r="D1389" s="8" t="s">
-        <v>2572</v>
+        <v>2580</v>
       </c>
       <c r="E1389" s="14">
-        <v>1057</v>
+        <v>513</v>
       </c>
     </row>
     <row r="1390" spans="1:5">
       <c r="A1390" s="6">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="B1390" s="11" t="s">
-        <v>2573</v>
+        <v>2574</v>
       </c>
       <c r="C1390" s="9" t="s">
-        <v>2574</v>
+        <v>2581</v>
       </c>
       <c r="D1390" s="8" t="s">
-        <v>2575</v>
+        <v>2582</v>
       </c>
       <c r="E1390" s="14">
-        <v>453</v>
+        <v>725</v>
       </c>
     </row>
     <row r="1391" spans="1:5">
       <c r="A1391" s="6">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="B1391" s="11" t="s">
-        <v>2576</v>
+        <v>69</v>
       </c>
       <c r="C1391" s="9" t="s">
-        <v>2577</v>
+        <v>70</v>
       </c>
       <c r="D1391" s="8" t="s">
-        <v>2578</v>
+        <v>2583</v>
       </c>
       <c r="E1391" s="14">
-        <v>483</v>
+        <v>423</v>
       </c>
     </row>
     <row r="1392" spans="1:5">
       <c r="A1392" s="6">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="B1392" s="11" t="s">
-        <v>2579</v>
+        <v>69</v>
       </c>
       <c r="C1392" s="9" t="s">
-        <v>2580</v>
+        <v>72</v>
       </c>
       <c r="D1392" s="8" t="s">
-        <v>2581</v>
+        <v>2584</v>
       </c>
       <c r="E1392" s="14">
-        <v>378</v>
+        <v>483</v>
       </c>
     </row>
     <row r="1393" spans="1:5">
       <c r="A1393" s="6">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="B1393" s="11" t="s">
-        <v>2579</v>
+        <v>69</v>
       </c>
       <c r="C1393" s="9" t="s">
-        <v>2582</v>
+        <v>74</v>
       </c>
       <c r="D1393" s="8" t="s">
-        <v>2583</v>
+        <v>2585</v>
       </c>
       <c r="E1393" s="14">
-        <v>453</v>
+        <v>529</v>
       </c>
     </row>
     <row r="1394" spans="1:5">
       <c r="A1394" s="6">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="B1394" s="11" t="s">
-        <v>2579</v>
+        <v>69</v>
       </c>
       <c r="C1394" s="9" t="s">
-        <v>2584</v>
+        <v>76</v>
       </c>
       <c r="D1394" s="8" t="s">
-        <v>2585</v>
+        <v>2586</v>
       </c>
       <c r="E1394" s="14">
-        <v>513</v>
+        <v>747</v>
       </c>
     </row>
     <row r="1395" spans="1:5">
       <c r="A1395" s="6">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="B1395" s="11" t="s">
-        <v>2579</v>
+        <v>2587</v>
       </c>
       <c r="C1395" s="9" t="s">
-        <v>2586</v>
+        <v>2588</v>
       </c>
       <c r="D1395" s="8" t="s">
-        <v>2587</v>
+        <v>2589</v>
       </c>
       <c r="E1395" s="14">
-        <v>725</v>
+        <v>559</v>
       </c>
     </row>
     <row r="1396" spans="1:5">
-      <c r="A1396" s="6">
-[...13 lines deleted...]
-      </c>
+      <c r="A1396" s="3" t="s">
+        <v>2590</v>
+      </c>
+      <c r="B1396" s="8"/>
+      <c r="C1396" s="9"/>
+      <c r="D1396" s="8"/>
+      <c r="E1396" s="14"/>
     </row>
     <row r="1397" spans="1:5">
-      <c r="A1397" s="6">
-[...12 lines deleted...]
-        <v>483</v>
+      <c r="A1397" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1397" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1397" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1397" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E1397" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="1398" spans="1:5">
       <c r="A1398" s="6">
-        <v>35</v>
+        <v>1</v>
       </c>
       <c r="B1398" s="11" t="s">
-        <v>69</v>
+        <v>2591</v>
       </c>
       <c r="C1398" s="9" t="s">
-        <v>74</v>
+        <v>2592</v>
       </c>
       <c r="D1398" s="8" t="s">
-        <v>2590</v>
+        <v>2593</v>
       </c>
       <c r="E1398" s="14">
-        <v>529</v>
+        <v>257</v>
       </c>
     </row>
     <row r="1399" spans="1:5">
       <c r="A1399" s="6">
-        <v>36</v>
+        <v>2</v>
       </c>
       <c r="B1399" s="11" t="s">
-        <v>69</v>
+        <v>2591</v>
       </c>
       <c r="C1399" s="9" t="s">
-        <v>76</v>
+        <v>2594</v>
       </c>
       <c r="D1399" s="8" t="s">
-        <v>2591</v>
+        <v>2595</v>
       </c>
       <c r="E1399" s="14">
-        <v>747</v>
+        <v>438</v>
       </c>
     </row>
     <row r="1400" spans="1:5">
       <c r="A1400" s="6">
-        <v>37</v>
+        <v>3</v>
       </c>
       <c r="B1400" s="11" t="s">
-        <v>2592</v>
+        <v>2591</v>
       </c>
       <c r="C1400" s="9" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="D1400" s="8" t="s">
-        <v>2594</v>
+        <v>2597</v>
       </c>
       <c r="E1400" s="14">
-        <v>559</v>
+        <v>639</v>
       </c>
     </row>
     <row r="1401" spans="1:5">
-      <c r="A1401" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E1401" s="14"/>
+      <c r="A1401" s="6">
+        <v>4</v>
+      </c>
+      <c r="B1401" s="11" t="s">
+        <v>2591</v>
+      </c>
+      <c r="C1401" s="9" t="s">
+        <v>2598</v>
+      </c>
+      <c r="D1401" s="8" t="s">
+        <v>2599</v>
+      </c>
+      <c r="E1401" s="14">
+        <v>831</v>
+      </c>
     </row>
     <row r="1402" spans="1:5">
-      <c r="A1402" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B1402" s="10" t="s">
+      <c r="A1402" s="6">
         <v>5</v>
       </c>
-      <c r="C1402" s="12" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="B1402" s="11" t="s">
+        <v>2591</v>
+      </c>
+      <c r="C1402" s="9" t="s">
+        <v>2600</v>
+      </c>
+      <c r="D1402" s="8" t="s">
+        <v>2601</v>
+      </c>
+      <c r="E1402" s="14">
+        <v>1057</v>
       </c>
     </row>
     <row r="1403" spans="1:5">
       <c r="A1403" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B1403" s="11" t="s">
-        <v>2596</v>
+        <v>2591</v>
       </c>
       <c r="C1403" s="9" t="s">
-        <v>2597</v>
+        <v>2602</v>
       </c>
       <c r="D1403" s="8" t="s">
-        <v>2598</v>
+        <v>2603</v>
       </c>
       <c r="E1403" s="14">
-        <v>257</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="1404" spans="1:5">
       <c r="A1404" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B1404" s="11" t="s">
-        <v>2596</v>
+        <v>2591</v>
       </c>
       <c r="C1404" s="9" t="s">
-        <v>2599</v>
+        <v>2604</v>
       </c>
       <c r="D1404" s="8" t="s">
-        <v>2600</v>
+        <v>2605</v>
       </c>
       <c r="E1404" s="14">
-        <v>438</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="1405" spans="1:5">
       <c r="A1405" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B1405" s="11" t="s">
-        <v>2596</v>
+        <v>2591</v>
       </c>
       <c r="C1405" s="9" t="s">
-        <v>2601</v>
+        <v>2606</v>
       </c>
       <c r="D1405" s="8" t="s">
-        <v>2602</v>
+        <v>2607</v>
       </c>
       <c r="E1405" s="14">
-        <v>639</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="1406" spans="1:5">
       <c r="A1406" s="6">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B1406" s="11" t="s">
-        <v>2596</v>
+        <v>2591</v>
       </c>
       <c r="C1406" s="9" t="s">
-        <v>2603</v>
+        <v>2608</v>
       </c>
       <c r="D1406" s="8" t="s">
-        <v>2604</v>
+        <v>2609</v>
       </c>
       <c r="E1406" s="14">
-        <v>831</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1407" spans="1:5">
       <c r="A1407" s="6">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B1407" s="11" t="s">
-        <v>2596</v>
+        <v>2591</v>
       </c>
       <c r="C1407" s="9" t="s">
-        <v>2605</v>
+        <v>2610</v>
       </c>
       <c r="D1407" s="8" t="s">
-        <v>2606</v>
+        <v>2611</v>
       </c>
       <c r="E1407" s="14">
-        <v>1057</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1408" spans="1:5">
       <c r="A1408" s="6">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B1408" s="11" t="s">
-        <v>2596</v>
+        <v>2612</v>
       </c>
       <c r="C1408" s="9" t="s">
-        <v>2607</v>
+        <v>2613</v>
       </c>
       <c r="D1408" s="8" t="s">
-        <v>2608</v>
+        <v>2614</v>
       </c>
       <c r="E1408" s="14">
-        <v>1208</v>
+        <v>705</v>
       </c>
     </row>
     <row r="1409" spans="1:5">
       <c r="A1409" s="6">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B1409" s="11" t="s">
-        <v>2596</v>
+        <v>2612</v>
       </c>
       <c r="C1409" s="9" t="s">
-        <v>2609</v>
+        <v>2615</v>
       </c>
       <c r="D1409" s="8" t="s">
-        <v>2610</v>
+        <v>2616</v>
       </c>
       <c r="E1409" s="14">
-        <v>1586</v>
+        <v>920</v>
       </c>
     </row>
     <row r="1410" spans="1:5">
       <c r="A1410" s="6">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="B1410" s="11" t="s">
-        <v>2596</v>
+        <v>2612</v>
       </c>
       <c r="C1410" s="9" t="s">
-        <v>2611</v>
+        <v>2617</v>
       </c>
       <c r="D1410" s="8" t="s">
-        <v>2612</v>
+        <v>2618</v>
       </c>
       <c r="E1410" s="14">
-        <v>1963</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="1411" spans="1:5">
       <c r="A1411" s="6">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B1411" s="11" t="s">
-        <v>2596</v>
+        <v>2612</v>
       </c>
       <c r="C1411" s="9" t="s">
-        <v>2613</v>
+        <v>2619</v>
       </c>
       <c r="D1411" s="8" t="s">
-        <v>2614</v>
+        <v>2620</v>
       </c>
       <c r="E1411" s="14">
-        <v>0</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="1412" spans="1:5">
       <c r="A1412" s="6">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B1412" s="11" t="s">
-        <v>2596</v>
+        <v>2612</v>
       </c>
       <c r="C1412" s="9" t="s">
-        <v>2615</v>
+        <v>2621</v>
       </c>
       <c r="D1412" s="8" t="s">
-        <v>2616</v>
+        <v>2622</v>
       </c>
       <c r="E1412" s="14">
-        <v>0</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="1413" spans="1:5">
       <c r="A1413" s="6">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="B1413" s="11" t="s">
-        <v>2617</v>
+        <v>2612</v>
       </c>
       <c r="C1413" s="9" t="s">
-        <v>2618</v>
+        <v>2623</v>
       </c>
       <c r="D1413" s="8" t="s">
-        <v>2619</v>
+        <v>2624</v>
       </c>
       <c r="E1413" s="14">
-        <v>705</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="1414" spans="1:5">
       <c r="A1414" s="6">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B1414" s="11" t="s">
-        <v>2617</v>
+        <v>2612</v>
       </c>
       <c r="C1414" s="9" t="s">
-        <v>2620</v>
+        <v>2625</v>
       </c>
       <c r="D1414" s="8" t="s">
-        <v>2621</v>
+        <v>2626</v>
       </c>
       <c r="E1414" s="14">
-        <v>920</v>
+        <v>2498</v>
       </c>
     </row>
     <row r="1415" spans="1:5">
       <c r="A1415" s="6">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="B1415" s="11" t="s">
-        <v>2617</v>
+        <v>2612</v>
       </c>
       <c r="C1415" s="9" t="s">
-        <v>2622</v>
+        <v>2627</v>
       </c>
       <c r="D1415" s="8" t="s">
-        <v>2623</v>
+        <v>2628</v>
       </c>
       <c r="E1415" s="14">
-        <v>1003</v>
+        <v>3556</v>
       </c>
     </row>
     <row r="1416" spans="1:5">
       <c r="A1416" s="6">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="B1416" s="11" t="s">
-        <v>2617</v>
+        <v>2612</v>
       </c>
       <c r="C1416" s="9" t="s">
-        <v>2624</v>
+        <v>2627</v>
       </c>
       <c r="D1416" s="8" t="s">
-        <v>2625</v>
+        <v>2629</v>
       </c>
       <c r="E1416" s="14">
-        <v>1184</v>
+        <v>3556</v>
       </c>
     </row>
     <row r="1417" spans="1:5">
       <c r="A1417" s="6">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="B1417" s="11" t="s">
-        <v>2617</v>
+        <v>2612</v>
       </c>
       <c r="C1417" s="9" t="s">
-        <v>2626</v>
+        <v>2625</v>
       </c>
       <c r="D1417" s="8" t="s">
-        <v>2627</v>
+        <v>2630</v>
       </c>
       <c r="E1417" s="14">
-        <v>1546</v>
+        <v>2498</v>
       </c>
     </row>
     <row r="1418" spans="1:5">
-      <c r="A1418" s="6">
-[...13 lines deleted...]
-      </c>
+      <c r="A1418" s="3" t="s">
+        <v>2631</v>
+      </c>
+      <c r="B1418" s="8"/>
+      <c r="C1418" s="9"/>
+      <c r="D1418" s="8"/>
+      <c r="E1418" s="14"/>
     </row>
     <row r="1419" spans="1:5">
-      <c r="A1419" s="6">
-[...12 lines deleted...]
-        <v>2498</v>
+      <c r="A1419" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1419" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1419" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1419" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E1419" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="1420" spans="1:5">
       <c r="A1420" s="6">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="B1420" s="11" t="s">
-        <v>2617</v>
+        <v>118</v>
       </c>
       <c r="C1420" s="9" t="s">
+        <v>119</v>
+      </c>
+      <c r="D1420" s="8" t="s">
         <v>2632</v>
       </c>
-      <c r="D1420" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1420" s="14">
-        <v>3556</v>
+        <v>831</v>
       </c>
     </row>
     <row r="1421" spans="1:5">
       <c r="A1421" s="6">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="B1421" s="11" t="s">
-        <v>2617</v>
+        <v>118</v>
       </c>
       <c r="C1421" s="9" t="s">
-        <v>2632</v>
+        <v>121</v>
       </c>
       <c r="D1421" s="8" t="s">
-        <v>2634</v>
+        <v>2633</v>
       </c>
       <c r="E1421" s="14">
-        <v>3556</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="1422" spans="1:5">
       <c r="A1422" s="6">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="B1422" s="11" t="s">
-        <v>2617</v>
+        <v>118</v>
       </c>
       <c r="C1422" s="9" t="s">
-        <v>2630</v>
+        <v>123</v>
       </c>
       <c r="D1422" s="8" t="s">
+        <v>2634</v>
+      </c>
+      <c r="E1422" s="14">
+        <v>1419</v>
+      </c>
+    </row>
+    <row r="1423" spans="1:5">
+      <c r="A1423" s="6">
+        <v>4</v>
+      </c>
+      <c r="B1423" s="11" t="s">
+        <v>118</v>
+      </c>
+      <c r="C1423" s="9" t="s">
+        <v>125</v>
+      </c>
+      <c r="D1423" s="8" t="s">
         <v>2635</v>
       </c>
-      <c r="E1422" s="14">
-[...4 lines deleted...]
-      <c r="A1423" s="3" t="s">
+      <c r="E1423" s="14">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="1424" spans="1:5">
+      <c r="A1424" s="6">
+        <v>5</v>
+      </c>
+      <c r="B1424" s="11" t="s">
+        <v>118</v>
+      </c>
+      <c r="C1424" s="9" t="s">
+        <v>127</v>
+      </c>
+      <c r="D1424" s="8" t="s">
         <v>2636</v>
       </c>
-      <c r="B1423" s="8"/>
-[...18 lines deleted...]
-        <v>8</v>
+      <c r="E1424" s="14">
+        <v>2039</v>
       </c>
     </row>
     <row r="1425" spans="1:5">
       <c r="A1425" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B1425" s="11" t="s">
         <v>118</v>
       </c>
       <c r="C1425" s="9" t="s">
-        <v>119</v>
+        <v>129</v>
       </c>
       <c r="D1425" s="8" t="s">
         <v>2637</v>
       </c>
       <c r="E1425" s="14">
-        <v>831</v>
+        <v>2295</v>
       </c>
     </row>
     <row r="1426" spans="1:5">
       <c r="A1426" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B1426" s="11" t="s">
         <v>118</v>
       </c>
       <c r="C1426" s="9" t="s">
-        <v>121</v>
+        <v>131</v>
       </c>
       <c r="D1426" s="8" t="s">
         <v>2638</v>
       </c>
       <c r="E1426" s="14">
-        <v>1133</v>
+        <v>2597</v>
       </c>
     </row>
     <row r="1427" spans="1:5">
       <c r="A1427" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B1427" s="11" t="s">
         <v>118</v>
       </c>
       <c r="C1427" s="9" t="s">
-        <v>123</v>
+        <v>133</v>
       </c>
       <c r="D1427" s="8" t="s">
         <v>2639</v>
       </c>
       <c r="E1427" s="14">
-        <v>1419</v>
+        <v>2884</v>
       </c>
     </row>
     <row r="1428" spans="1:5">
       <c r="A1428" s="6">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B1428" s="11" t="s">
-        <v>118</v>
+        <v>2640</v>
       </c>
       <c r="C1428" s="9" t="s">
-        <v>125</v>
+        <v>2641</v>
       </c>
       <c r="D1428" s="8" t="s">
-        <v>2640</v>
+        <v>2642</v>
       </c>
       <c r="E1428" s="14">
-        <v>1706</v>
+        <v>121</v>
       </c>
     </row>
     <row r="1429" spans="1:5">
       <c r="A1429" s="6">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B1429" s="11" t="s">
-        <v>118</v>
+        <v>2640</v>
       </c>
       <c r="C1429" s="9" t="s">
-        <v>127</v>
+        <v>2643</v>
       </c>
       <c r="D1429" s="8" t="s">
-        <v>2641</v>
+        <v>2644</v>
       </c>
       <c r="E1429" s="14">
-        <v>2039</v>
+        <v>128</v>
       </c>
     </row>
     <row r="1430" spans="1:5">
       <c r="A1430" s="6">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B1430" s="11" t="s">
-        <v>118</v>
+        <v>2640</v>
       </c>
       <c r="C1430" s="9" t="s">
-        <v>129</v>
+        <v>2645</v>
       </c>
       <c r="D1430" s="8" t="s">
-        <v>2642</v>
+        <v>2646</v>
       </c>
       <c r="E1430" s="14">
-        <v>2295</v>
+        <v>154</v>
       </c>
     </row>
     <row r="1431" spans="1:5">
       <c r="A1431" s="6">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B1431" s="11" t="s">
-        <v>118</v>
+        <v>2640</v>
       </c>
       <c r="C1431" s="9" t="s">
-        <v>131</v>
+        <v>2647</v>
       </c>
       <c r="D1431" s="8" t="s">
-        <v>2643</v>
+        <v>2648</v>
       </c>
       <c r="E1431" s="14">
-        <v>2597</v>
+        <v>168</v>
       </c>
     </row>
     <row r="1432" spans="1:5">
       <c r="A1432" s="6">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="B1432" s="11" t="s">
-        <v>118</v>
+        <v>2640</v>
       </c>
       <c r="C1432" s="9" t="s">
-        <v>133</v>
+        <v>2649</v>
       </c>
       <c r="D1432" s="8" t="s">
-        <v>2644</v>
+        <v>2650</v>
       </c>
       <c r="E1432" s="14">
-        <v>2884</v>
+        <v>174</v>
       </c>
     </row>
     <row r="1433" spans="1:5">
       <c r="A1433" s="6">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B1433" s="11" t="s">
-        <v>2645</v>
+        <v>2640</v>
       </c>
       <c r="C1433" s="9" t="s">
-        <v>2646</v>
+        <v>2651</v>
       </c>
       <c r="D1433" s="8" t="s">
-        <v>2647</v>
+        <v>2652</v>
       </c>
       <c r="E1433" s="14">
-        <v>121</v>
+        <v>181</v>
       </c>
     </row>
     <row r="1434" spans="1:5">
       <c r="A1434" s="6">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B1434" s="11" t="s">
-        <v>2645</v>
+        <v>2653</v>
       </c>
       <c r="C1434" s="9" t="s">
-        <v>2648</v>
+        <v>2654</v>
       </c>
       <c r="D1434" s="8" t="s">
-        <v>2649</v>
+        <v>2655</v>
       </c>
       <c r="E1434" s="14">
-        <v>128</v>
+        <v>71</v>
       </c>
     </row>
     <row r="1435" spans="1:5">
       <c r="A1435" s="6">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="B1435" s="11" t="s">
-        <v>2645</v>
+        <v>2653</v>
       </c>
       <c r="C1435" s="9" t="s">
-        <v>2650</v>
+        <v>2656</v>
       </c>
       <c r="D1435" s="8" t="s">
-        <v>2651</v>
+        <v>2657</v>
       </c>
       <c r="E1435" s="14">
-        <v>154</v>
+        <v>74</v>
       </c>
     </row>
     <row r="1436" spans="1:5">
       <c r="A1436" s="6">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B1436" s="11" t="s">
-        <v>2645</v>
+        <v>2653</v>
       </c>
       <c r="C1436" s="9" t="s">
-        <v>2652</v>
+        <v>2658</v>
       </c>
       <c r="D1436" s="8" t="s">
-        <v>2653</v>
+        <v>2659</v>
       </c>
       <c r="E1436" s="14">
-        <v>168</v>
+        <v>77</v>
       </c>
     </row>
     <row r="1437" spans="1:5">
       <c r="A1437" s="6">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="B1437" s="11" t="s">
-        <v>2645</v>
+        <v>2653</v>
       </c>
       <c r="C1437" s="9" t="s">
-        <v>2654</v>
+        <v>2660</v>
       </c>
       <c r="D1437" s="8" t="s">
-        <v>2655</v>
+        <v>2661</v>
       </c>
       <c r="E1437" s="14">
-        <v>174</v>
+        <v>77</v>
       </c>
     </row>
     <row r="1438" spans="1:5">
       <c r="A1438" s="6">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="B1438" s="11" t="s">
-        <v>2645</v>
+        <v>2653</v>
       </c>
       <c r="C1438" s="9" t="s">
-        <v>2656</v>
+        <v>2662</v>
       </c>
       <c r="D1438" s="8" t="s">
-        <v>2657</v>
+        <v>2663</v>
       </c>
       <c r="E1438" s="14">
-        <v>181</v>
+        <v>80</v>
       </c>
     </row>
     <row r="1439" spans="1:5">
       <c r="A1439" s="6">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="B1439" s="11" t="s">
-        <v>2658</v>
+        <v>2653</v>
       </c>
       <c r="C1439" s="9" t="s">
-        <v>2659</v>
+        <v>2664</v>
       </c>
       <c r="D1439" s="8" t="s">
-        <v>2660</v>
+        <v>2665</v>
       </c>
       <c r="E1439" s="14">
-        <v>71</v>
+        <v>82</v>
       </c>
     </row>
     <row r="1440" spans="1:5">
       <c r="A1440" s="6">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="B1440" s="11" t="s">
-        <v>2658</v>
+        <v>2653</v>
       </c>
       <c r="C1440" s="9" t="s">
-        <v>2661</v>
+        <v>2666</v>
       </c>
       <c r="D1440" s="8" t="s">
-        <v>2662</v>
+        <v>2667</v>
       </c>
       <c r="E1440" s="14">
-        <v>74</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1441" spans="1:5">
-      <c r="A1441" s="6">
-[...13 lines deleted...]
-      </c>
+      <c r="A1441" s="3" t="s">
+        <v>2668</v>
+      </c>
+      <c r="B1441" s="8"/>
+      <c r="C1441" s="9"/>
+      <c r="D1441" s="8"/>
+      <c r="E1441" s="14"/>
     </row>
     <row r="1442" spans="1:5">
-      <c r="A1442" s="6">
-[...12 lines deleted...]
-        <v>77</v>
+      <c r="A1442" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1442" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1442" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1442" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E1442" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="1443" spans="1:5">
       <c r="A1443" s="6">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="B1443" s="11" t="s">
-        <v>2658</v>
+        <v>114</v>
       </c>
       <c r="C1443" s="9" t="s">
-        <v>2667</v>
+        <v>115</v>
       </c>
       <c r="D1443" s="8" t="s">
-        <v>2668</v>
+        <v>116</v>
       </c>
       <c r="E1443" s="14">
-        <v>80</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="1444" spans="1:5">
-      <c r="A1444" s="6">
-[...5 lines deleted...]
-      <c r="C1444" s="9" t="s">
+      <c r="A1444" s="2" t="s">
         <v>2669</v>
       </c>
-      <c r="D1444" s="8" t="s">
+      <c r="B1444" s="8"/>
+      <c r="C1444" s="9"/>
+      <c r="D1444" s="8"/>
+      <c r="E1444" s="14"/>
+    </row>
+    <row r="1445" spans="1:5">
+      <c r="A1445" s="3" t="s">
         <v>2670</v>
       </c>
-      <c r="E1444" s="14">
-[...10 lines deleted...]
-      <c r="C1445" s="9" t="s">
+      <c r="B1445" s="8"/>
+      <c r="C1445" s="9"/>
+      <c r="D1445" s="8"/>
+      <c r="E1445" s="14"/>
+    </row>
+    <row r="1446" spans="1:5">
+      <c r="A1446" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1446" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1446" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1446" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E1446" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1447" spans="1:5">
+      <c r="A1447" s="6">
+        <v>1</v>
+      </c>
+      <c r="B1447" s="11" t="s">
         <v>2671</v>
       </c>
-      <c r="D1445" s="8" t="s">
+      <c r="C1447" s="9" t="s">
         <v>2672</v>
       </c>
-      <c r="E1445" s="14">
-[...4 lines deleted...]
-      <c r="A1446" s="3" t="s">
+      <c r="D1447" s="8" t="s">
         <v>2673</v>
       </c>
-      <c r="B1446" s="8"/>
-[...5 lines deleted...]
-      <c r="A1447" s="5" t="s">
+      <c r="E1447" s="14">
+        <v>36263</v>
+      </c>
+    </row>
+    <row r="1448" spans="1:5">
+      <c r="A1448" s="3" t="s">
+        <v>2674</v>
+      </c>
+      <c r="B1448" s="8"/>
+      <c r="C1448" s="9"/>
+      <c r="D1448" s="8"/>
+      <c r="E1448" s="14"/>
+    </row>
+    <row r="1449" spans="1:5">
+      <c r="A1449" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B1447" s="10" t="s">
+      <c r="B1449" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C1447" s="12" t="s">
+      <c r="C1449" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D1447" s="13" t="s">
+      <c r="D1449" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E1447" s="15" t="s">
+      <c r="E1449" s="15" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1448" spans="1:5">
-      <c r="A1448" s="6">
+    <row r="1450" spans="1:5">
+      <c r="A1450" s="6">
         <v>1</v>
       </c>
-      <c r="B1448" s="11" t="s">
-[...22 lines deleted...]
-      <c r="A1450" s="3" t="s">
+      <c r="B1450" s="11" t="s">
         <v>2675</v>
       </c>
-      <c r="B1450" s="8"/>
-[...2 lines deleted...]
-      <c r="E1450" s="14"/>
+      <c r="C1450" s="9" t="s">
+        <v>2676</v>
+      </c>
+      <c r="D1450" s="8" t="s">
+        <v>2677</v>
+      </c>
+      <c r="E1450" s="14">
+        <v>91</v>
+      </c>
     </row>
     <row r="1451" spans="1:5">
-      <c r="A1451" s="5" t="s">
-[...12 lines deleted...]
-        <v>8</v>
+      <c r="A1451" s="6">
+        <v>2</v>
+      </c>
+      <c r="B1451" s="11" t="s">
+        <v>2678</v>
+      </c>
+      <c r="C1451" s="9" t="s">
+        <v>2679</v>
+      </c>
+      <c r="D1451" s="8" t="s">
+        <v>2680</v>
+      </c>
+      <c r="E1451" s="14">
+        <v>1333</v>
       </c>
     </row>
     <row r="1452" spans="1:5">
       <c r="A1452" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B1452" s="11" t="s">
-        <v>2676</v>
+        <v>2681</v>
       </c>
       <c r="C1452" s="9" t="s">
-        <v>2677</v>
+        <v>2682</v>
       </c>
       <c r="D1452" s="8" t="s">
-        <v>2678</v>
+        <v>2683</v>
       </c>
       <c r="E1452" s="14">
-        <v>36263</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="1453" spans="1:5">
-      <c r="A1453" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E1453" s="14"/>
+      <c r="A1453" s="6">
+        <v>4</v>
+      </c>
+      <c r="B1453" s="11" t="s">
+        <v>2684</v>
+      </c>
+      <c r="C1453" s="9" t="s">
+        <v>2685</v>
+      </c>
+      <c r="D1453" s="8" t="s">
+        <v>2686</v>
+      </c>
+      <c r="E1453" s="14">
+        <v>1311</v>
+      </c>
     </row>
     <row r="1454" spans="1:5">
-      <c r="A1454" s="5" t="s">
+      <c r="A1454" s="2" t="s">
+        <v>2687</v>
+      </c>
+      <c r="B1454" s="8"/>
+      <c r="C1454" s="9"/>
+      <c r="D1454" s="8"/>
+      <c r="E1454" s="14"/>
+    </row>
+    <row r="1455" spans="1:5">
+      <c r="A1455" s="3" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B1455" s="8"/>
+      <c r="C1455" s="9"/>
+      <c r="D1455" s="8"/>
+      <c r="E1455" s="14"/>
+    </row>
+    <row r="1456" spans="1:5">
+      <c r="A1456" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B1454" s="10" t="s">
+      <c r="B1456" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C1454" s="12" t="s">
+      <c r="C1456" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D1454" s="13" t="s">
+      <c r="D1456" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E1454" s="15" t="s">
+      <c r="E1456" s="15" t="s">
         <v>8</v>
-      </c>
-[...32 lines deleted...]
-        <v>1333</v>
       </c>
     </row>
     <row r="1457" spans="1:5">
       <c r="A1457" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B1457" s="11" t="s">
-        <v>2686</v>
+        <v>2688</v>
       </c>
       <c r="C1457" s="9" t="s">
-        <v>2687</v>
+        <v>2689</v>
       </c>
       <c r="D1457" s="8" t="s">
-        <v>2688</v>
+        <v>2690</v>
       </c>
       <c r="E1457" s="14">
-        <v>1357</v>
+        <v>13516</v>
       </c>
     </row>
     <row r="1458" spans="1:5">
       <c r="A1458" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B1458" s="11" t="s">
-        <v>2689</v>
+        <v>2691</v>
       </c>
       <c r="C1458" s="9" t="s">
-        <v>2690</v>
+        <v>2692</v>
       </c>
       <c r="D1458" s="8" t="s">
-        <v>2691</v>
+        <v>2693</v>
       </c>
       <c r="E1458" s="14">
-        <v>1311</v>
+        <v>21593</v>
       </c>
     </row>
     <row r="1459" spans="1:5">
-      <c r="A1459" s="2" t="s">
-        <v>2692</v>
+      <c r="A1459" s="3" t="s">
+        <v>1052</v>
       </c>
       <c r="B1459" s="8"/>
       <c r="C1459" s="9"/>
       <c r="D1459" s="8"/>
       <c r="E1459" s="14"/>
     </row>
     <row r="1460" spans="1:5">
-      <c r="A1460" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E1460" s="14"/>
+      <c r="A1460" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1460" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1460" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1460" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E1460" s="15" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="1461" spans="1:5">
-      <c r="A1461" s="5" t="s">
-[...12 lines deleted...]
-        <v>8</v>
+      <c r="A1461" s="6">
+        <v>1</v>
+      </c>
+      <c r="B1461" s="11" t="s">
+        <v>2694</v>
+      </c>
+      <c r="C1461" s="9" t="s">
+        <v>2695</v>
+      </c>
+      <c r="D1461" s="8" t="s">
+        <v>2696</v>
+      </c>
+      <c r="E1461" s="14">
+        <v>4983</v>
       </c>
     </row>
     <row r="1462" spans="1:5">
       <c r="A1462" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B1462" s="11" t="s">
-        <v>2693</v>
+        <v>2697</v>
       </c>
       <c r="C1462" s="9" t="s">
-        <v>2694</v>
+        <v>2698</v>
       </c>
       <c r="D1462" s="8" t="s">
-        <v>2695</v>
+        <v>2699</v>
       </c>
       <c r="E1462" s="14">
-        <v>13516</v>
+        <v>6720</v>
       </c>
     </row>
     <row r="1463" spans="1:5">
       <c r="A1463" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B1463" s="11" t="s">
-        <v>2696</v>
+        <v>2700</v>
       </c>
       <c r="C1463" s="9" t="s">
-        <v>2697</v>
+        <v>2701</v>
       </c>
       <c r="D1463" s="8" t="s">
-        <v>2698</v>
+        <v>2702</v>
       </c>
       <c r="E1463" s="14">
-        <v>21593</v>
+        <v>4077</v>
       </c>
     </row>
     <row r="1464" spans="1:5">
-      <c r="A1464" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E1464" s="14"/>
+      <c r="A1464" s="6">
+        <v>4</v>
+      </c>
+      <c r="B1464" s="11" t="s">
+        <v>2703</v>
+      </c>
+      <c r="C1464" s="9" t="s">
+        <v>2704</v>
+      </c>
+      <c r="D1464" s="8" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E1464" s="14">
+        <v>9060</v>
+      </c>
     </row>
     <row r="1465" spans="1:5">
-      <c r="A1465" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B1465" s="10" t="s">
+      <c r="A1465" s="6">
         <v>5</v>
       </c>
-      <c r="C1465" s="12" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="B1465" s="11" t="s">
+        <v>2706</v>
+      </c>
+      <c r="C1465" s="9" t="s">
+        <v>2707</v>
+      </c>
+      <c r="D1465" s="8" t="s">
+        <v>2708</v>
+      </c>
+      <c r="E1465" s="14">
+        <v>9060</v>
       </c>
     </row>
     <row r="1466" spans="1:5">
       <c r="A1466" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B1466" s="11" t="s">
-        <v>2699</v>
+        <v>2709</v>
       </c>
       <c r="C1466" s="9" t="s">
-        <v>2700</v>
+        <v>2710</v>
       </c>
       <c r="D1466" s="8" t="s">
-        <v>2701</v>
+        <v>2711</v>
       </c>
       <c r="E1466" s="14">
-        <v>4983</v>
+        <v>302</v>
       </c>
     </row>
     <row r="1467" spans="1:5">
-      <c r="A1467" s="6">
-[...13 lines deleted...]
-      </c>
+      <c r="A1467" s="3" t="s">
+        <v>2712</v>
+      </c>
+      <c r="B1467" s="8"/>
+      <c r="C1467" s="9"/>
+      <c r="D1467" s="8"/>
+      <c r="E1467" s="14"/>
     </row>
     <row r="1468" spans="1:5">
-      <c r="A1468" s="6">
-[...12 lines deleted...]
-        <v>4077</v>
+      <c r="A1468" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1468" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1468" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1468" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E1468" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="1469" spans="1:5">
       <c r="A1469" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B1469" s="11" t="s">
-        <v>2708</v>
+        <v>2713</v>
       </c>
       <c r="C1469" s="9" t="s">
-        <v>2709</v>
+        <v>2714</v>
       </c>
       <c r="D1469" s="8" t="s">
-        <v>2710</v>
+        <v>2715</v>
       </c>
       <c r="E1469" s="14">
-        <v>9060</v>
+        <v>48</v>
       </c>
     </row>
     <row r="1470" spans="1:5">
       <c r="A1470" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B1470" s="11" t="s">
-        <v>2711</v>
+        <v>2716</v>
       </c>
       <c r="C1470" s="9" t="s">
-        <v>2712</v>
+        <v>2717</v>
       </c>
       <c r="D1470" s="8" t="s">
-        <v>2713</v>
+        <v>2718</v>
       </c>
       <c r="E1470" s="14">
-        <v>9060</v>
+        <v>3087</v>
       </c>
     </row>
     <row r="1471" spans="1:5">
       <c r="A1471" s="6">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B1471" s="11" t="s">
-        <v>2714</v>
+        <v>2719</v>
       </c>
       <c r="C1471" s="9" t="s">
-        <v>2715</v>
+        <v>2720</v>
       </c>
       <c r="D1471" s="8" t="s">
-        <v>2716</v>
+        <v>2721</v>
       </c>
       <c r="E1471" s="14">
-        <v>302</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="1472" spans="1:5">
-      <c r="A1472" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E1472" s="14"/>
+      <c r="A1472" s="6">
+        <v>4</v>
+      </c>
+      <c r="B1472" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="C1472" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D1472" s="8" t="s">
+        <v>2722</v>
+      </c>
+      <c r="E1472" s="14">
+        <v>1063</v>
+      </c>
     </row>
     <row r="1473" spans="1:5">
-      <c r="A1473" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B1473" s="10" t="s">
+      <c r="A1473" s="6">
         <v>5</v>
       </c>
-      <c r="C1473" s="12" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="B1473" s="11" t="s">
+        <v>202</v>
+      </c>
+      <c r="C1473" s="9" t="s">
+        <v>203</v>
+      </c>
+      <c r="D1473" s="8" t="s">
+        <v>2723</v>
+      </c>
+      <c r="E1473" s="14">
+        <v>755</v>
       </c>
     </row>
     <row r="1474" spans="1:5">
       <c r="A1474" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B1474" s="11" t="s">
-        <v>2718</v>
+        <v>2724</v>
       </c>
       <c r="C1474" s="9" t="s">
-        <v>2719</v>
+        <v>2725</v>
       </c>
       <c r="D1474" s="8" t="s">
-        <v>2720</v>
+        <v>2726</v>
       </c>
       <c r="E1474" s="14">
-        <v>48</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="1475" spans="1:5">
       <c r="A1475" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B1475" s="11" t="s">
-        <v>2721</v>
+        <v>2727</v>
       </c>
       <c r="C1475" s="9" t="s">
-        <v>2722</v>
+        <v>2728</v>
       </c>
       <c r="D1475" s="8" t="s">
-        <v>2723</v>
+        <v>2729</v>
       </c>
       <c r="E1475" s="14">
-        <v>3087</v>
+        <v>14499</v>
       </c>
     </row>
     <row r="1476" spans="1:5">
       <c r="A1476" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B1476" s="11" t="s">
-        <v>2724</v>
+        <v>2730</v>
       </c>
       <c r="C1476" s="9" t="s">
-        <v>2725</v>
+        <v>2731</v>
       </c>
       <c r="D1476" s="8" t="s">
-        <v>2726</v>
+        <v>2732</v>
       </c>
       <c r="E1476" s="14">
-        <v>1388</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="1477" spans="1:5">
       <c r="A1477" s="6">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B1477" s="11" t="s">
-        <v>40</v>
+        <v>2733</v>
       </c>
       <c r="C1477" s="9" t="s">
-        <v>41</v>
+        <v>2734</v>
       </c>
       <c r="D1477" s="8" t="s">
-        <v>2727</v>
+        <v>2735</v>
       </c>
       <c r="E1477" s="14">
-        <v>1063</v>
+        <v>2660</v>
       </c>
     </row>
     <row r="1478" spans="1:5">
       <c r="A1478" s="6">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B1478" s="11" t="s">
-        <v>202</v>
+        <v>2736</v>
       </c>
       <c r="C1478" s="9" t="s">
-        <v>203</v>
+        <v>2737</v>
       </c>
       <c r="D1478" s="8" t="s">
-        <v>2728</v>
+        <v>2738</v>
       </c>
       <c r="E1478" s="14">
-        <v>755</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="1479" spans="1:5">
       <c r="A1479" s="6">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B1479" s="11" t="s">
-        <v>2729</v>
+        <v>2739</v>
       </c>
       <c r="C1479" s="9" t="s">
-        <v>2730</v>
+        <v>2740</v>
       </c>
       <c r="D1479" s="8" t="s">
-        <v>2731</v>
+        <v>2741</v>
       </c>
       <c r="E1479" s="14">
-        <v>1261</v>
+        <v>521</v>
       </c>
     </row>
     <row r="1480" spans="1:5">
       <c r="A1480" s="6">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B1480" s="11" t="s">
-        <v>2732</v>
+        <v>2742</v>
       </c>
       <c r="C1480" s="9" t="s">
-        <v>2733</v>
+        <v>2743</v>
       </c>
       <c r="D1480" s="8" t="s">
-        <v>2734</v>
+        <v>2744</v>
       </c>
       <c r="E1480" s="14">
-        <v>14499</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1481" spans="1:5">
       <c r="A1481" s="6">
+        <v>13</v>
+      </c>
+      <c r="B1481" s="11" t="s">
+        <v>2745</v>
+      </c>
+      <c r="C1481" s="9" t="s">
+        <v>2746</v>
+      </c>
+      <c r="D1481" s="8" t="s">
+        <v>2747</v>
+      </c>
+      <c r="E1481" s="14">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="1482" spans="1:5">
+      <c r="A1482" s="3" t="s">
+        <v>700</v>
+      </c>
+      <c r="B1482" s="8"/>
+      <c r="C1482" s="9"/>
+      <c r="D1482" s="8"/>
+      <c r="E1482" s="14"/>
+    </row>
+    <row r="1483" spans="1:5">
+      <c r="A1483" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1483" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1483" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1483" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E1483" s="15" t="s">
         <v>8</v>
-      </c>
-[...44 lines deleted...]
-        <v>1993</v>
       </c>
     </row>
     <row r="1484" spans="1:5">
       <c r="A1484" s="6">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B1484" s="11" t="s">
-        <v>2744</v>
+        <v>2748</v>
       </c>
       <c r="C1484" s="9" t="s">
-        <v>2745</v>
+        <v>2749</v>
       </c>
       <c r="D1484" s="8" t="s">
-        <v>2746</v>
+        <v>2750</v>
       </c>
       <c r="E1484" s="14">
-        <v>521</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="1485" spans="1:5">
       <c r="A1485" s="6">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="B1485" s="11" t="s">
-        <v>2747</v>
+        <v>2751</v>
       </c>
       <c r="C1485" s="9" t="s">
-        <v>2748</v>
+        <v>2752</v>
       </c>
       <c r="D1485" s="8" t="s">
-        <v>2749</v>
+        <v>2753</v>
       </c>
       <c r="E1485" s="14">
-        <v>812</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="1486" spans="1:5">
       <c r="A1486" s="6">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="B1486" s="11" t="s">
-        <v>2750</v>
+        <v>2754</v>
       </c>
       <c r="C1486" s="9" t="s">
-        <v>2751</v>
+        <v>2755</v>
       </c>
       <c r="D1486" s="8" t="s">
-        <v>2752</v>
+        <v>2756</v>
       </c>
       <c r="E1486" s="14">
-        <v>675</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="1487" spans="1:5">
-      <c r="A1487" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E1487" s="14"/>
+      <c r="A1487" s="6">
+        <v>4</v>
+      </c>
+      <c r="B1487" s="11" t="s">
+        <v>2757</v>
+      </c>
+      <c r="C1487" s="9" t="s">
+        <v>2758</v>
+      </c>
+      <c r="D1487" s="8" t="s">
+        <v>2759</v>
+      </c>
+      <c r="E1487" s="14">
+        <v>1349</v>
+      </c>
     </row>
     <row r="1488" spans="1:5">
-      <c r="A1488" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B1488" s="10" t="s">
+      <c r="A1488" s="6">
         <v>5</v>
       </c>
-      <c r="C1488" s="12" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="B1488" s="11" t="s">
+        <v>2760</v>
+      </c>
+      <c r="C1488" s="9" t="s">
+        <v>2761</v>
+      </c>
+      <c r="D1488" s="8" t="s">
+        <v>2762</v>
+      </c>
+      <c r="E1488" s="14">
+        <v>1737</v>
       </c>
     </row>
     <row r="1489" spans="1:5">
       <c r="A1489" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B1489" s="11" t="s">
-        <v>2753</v>
+        <v>35</v>
       </c>
       <c r="C1489" s="9" t="s">
-        <v>2754</v>
+        <v>36</v>
       </c>
       <c r="D1489" s="8" t="s">
-        <v>2755</v>
+        <v>2763</v>
       </c>
       <c r="E1489" s="14">
-        <v>1308</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="1490" spans="1:5">
       <c r="A1490" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B1490" s="11" t="s">
-        <v>2756</v>
+        <v>2764</v>
       </c>
       <c r="C1490" s="9" t="s">
-        <v>2757</v>
+        <v>2765</v>
       </c>
       <c r="D1490" s="8" t="s">
-        <v>2758</v>
+        <v>2766</v>
       </c>
       <c r="E1490" s="14">
-        <v>1349</v>
+        <v>2319</v>
       </c>
     </row>
     <row r="1491" spans="1:5">
       <c r="A1491" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B1491" s="11" t="s">
-        <v>2759</v>
+        <v>2767</v>
       </c>
       <c r="C1491" s="9" t="s">
-        <v>2760</v>
+        <v>2768</v>
       </c>
       <c r="D1491" s="8" t="s">
-        <v>2761</v>
+        <v>2769</v>
       </c>
       <c r="E1491" s="14">
-        <v>1349</v>
+        <v>2141</v>
       </c>
     </row>
     <row r="1492" spans="1:5">
       <c r="A1492" s="6">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B1492" s="11" t="s">
-        <v>2762</v>
+        <v>2770</v>
       </c>
       <c r="C1492" s="9" t="s">
-        <v>2763</v>
+        <v>2771</v>
       </c>
       <c r="D1492" s="8" t="s">
-        <v>2764</v>
+        <v>2772</v>
       </c>
       <c r="E1492" s="14">
-        <v>1349</v>
+        <v>1926</v>
       </c>
     </row>
     <row r="1493" spans="1:5">
       <c r="A1493" s="6">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B1493" s="11" t="s">
-        <v>2765</v>
+        <v>2773</v>
       </c>
       <c r="C1493" s="9" t="s">
-        <v>2766</v>
+        <v>2774</v>
       </c>
       <c r="D1493" s="8" t="s">
-        <v>2767</v>
+        <v>2775</v>
       </c>
       <c r="E1493" s="14">
-        <v>1737</v>
+        <v>2319</v>
       </c>
     </row>
     <row r="1494" spans="1:5">
       <c r="A1494" s="6">
+        <v>11</v>
+      </c>
+      <c r="B1494" s="11" t="s">
+        <v>2776</v>
+      </c>
+      <c r="C1494" s="9" t="s">
+        <v>2777</v>
+      </c>
+      <c r="D1494" s="8" t="s">
+        <v>2778</v>
+      </c>
+      <c r="E1494" s="14">
+        <v>2209</v>
+      </c>
+    </row>
+    <row r="1495" spans="1:5">
+      <c r="A1495" s="3" t="s">
+        <v>2779</v>
+      </c>
+      <c r="B1495" s="8"/>
+      <c r="C1495" s="9"/>
+      <c r="D1495" s="8"/>
+      <c r="E1495" s="14"/>
+    </row>
+    <row r="1496" spans="1:5">
+      <c r="A1496" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1496" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1496" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B1494" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A1495" s="6">
+      <c r="D1496" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B1495" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A1496" s="6">
+      <c r="E1496" s="15" t="s">
         <v>8</v>
-      </c>
-[...10 lines deleted...]
-        <v>2141</v>
       </c>
     </row>
     <row r="1497" spans="1:5">
       <c r="A1497" s="6">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B1497" s="11" t="s">
-        <v>2775</v>
+        <v>2780</v>
       </c>
       <c r="C1497" s="9" t="s">
-        <v>2776</v>
+        <v>2781</v>
       </c>
       <c r="D1497" s="8" t="s">
-        <v>2777</v>
+        <v>2782</v>
       </c>
       <c r="E1497" s="14">
-        <v>1926</v>
+        <v>347</v>
       </c>
     </row>
     <row r="1498" spans="1:5">
       <c r="A1498" s="6">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B1498" s="11" t="s">
-        <v>2778</v>
+        <v>2783</v>
       </c>
       <c r="C1498" s="9" t="s">
-        <v>2779</v>
+        <v>2784</v>
       </c>
       <c r="D1498" s="8" t="s">
-        <v>2780</v>
+        <v>2785</v>
       </c>
       <c r="E1498" s="14">
-        <v>2319</v>
+        <v>579</v>
       </c>
     </row>
     <row r="1499" spans="1:5">
       <c r="A1499" s="6">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B1499" s="11" t="s">
-        <v>2781</v>
+        <v>2786</v>
       </c>
       <c r="C1499" s="9" t="s">
-        <v>2782</v>
+        <v>2787</v>
       </c>
       <c r="D1499" s="8" t="s">
-        <v>2783</v>
+        <v>2788</v>
       </c>
       <c r="E1499" s="14">
-        <v>2209</v>
+        <v>903</v>
       </c>
     </row>
     <row r="1500" spans="1:5">
-      <c r="A1500" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E1500" s="14"/>
+      <c r="A1500" s="6">
+        <v>4</v>
+      </c>
+      <c r="B1500" s="11" t="s">
+        <v>2789</v>
+      </c>
+      <c r="C1500" s="9" t="s">
+        <v>2790</v>
+      </c>
+      <c r="D1500" s="8" t="s">
+        <v>2791</v>
+      </c>
+      <c r="E1500" s="14">
+        <v>1347</v>
+      </c>
     </row>
     <row r="1501" spans="1:5">
-      <c r="A1501" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B1501" s="10" t="s">
+      <c r="A1501" s="6">
         <v>5</v>
       </c>
-      <c r="C1501" s="12" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="B1501" s="11" t="s">
+        <v>2792</v>
+      </c>
+      <c r="C1501" s="9" t="s">
+        <v>2793</v>
+      </c>
+      <c r="D1501" s="8" t="s">
+        <v>2794</v>
+      </c>
+      <c r="E1501" s="14">
+        <v>16685</v>
       </c>
     </row>
     <row r="1502" spans="1:5">
       <c r="A1502" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B1502" s="11" t="s">
-        <v>2785</v>
+        <v>2795</v>
       </c>
       <c r="C1502" s="9" t="s">
-        <v>2786</v>
+        <v>2796</v>
       </c>
       <c r="D1502" s="8" t="s">
-        <v>2787</v>
+        <v>2797</v>
       </c>
       <c r="E1502" s="14">
-        <v>347</v>
+        <v>513</v>
       </c>
     </row>
     <row r="1503" spans="1:5">
-      <c r="A1503" s="6">
-[...13 lines deleted...]
-      </c>
+      <c r="A1503" s="3" t="s">
+        <v>736</v>
+      </c>
+      <c r="B1503" s="8"/>
+      <c r="C1503" s="9"/>
+      <c r="D1503" s="8"/>
+      <c r="E1503" s="14"/>
     </row>
     <row r="1504" spans="1:5">
-      <c r="A1504" s="6">
-[...12 lines deleted...]
-        <v>903</v>
+      <c r="A1504" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1504" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1504" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1504" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E1504" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="1505" spans="1:5">
       <c r="A1505" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B1505" s="11" t="s">
-        <v>2794</v>
+        <v>2798</v>
       </c>
       <c r="C1505" s="9" t="s">
-        <v>2795</v>
+        <v>2799</v>
       </c>
       <c r="D1505" s="8" t="s">
-        <v>2796</v>
+        <v>2800</v>
       </c>
       <c r="E1505" s="14">
-        <v>1347</v>
+        <v>488</v>
       </c>
     </row>
     <row r="1506" spans="1:5">
       <c r="A1506" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B1506" s="11" t="s">
-        <v>2797</v>
+        <v>2801</v>
       </c>
       <c r="C1506" s="9" t="s">
-        <v>2798</v>
+        <v>2802</v>
       </c>
       <c r="D1506" s="8" t="s">
-        <v>2799</v>
+        <v>2803</v>
       </c>
       <c r="E1506" s="14">
-        <v>16685</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="1507" spans="1:5">
-      <c r="A1507" s="6">
-[...13 lines deleted...]
-      </c>
+      <c r="A1507" s="2" t="s">
+        <v>2804</v>
+      </c>
+      <c r="B1507" s="8"/>
+      <c r="C1507" s="9"/>
+      <c r="D1507" s="8"/>
+      <c r="E1507" s="14"/>
     </row>
     <row r="1508" spans="1:5">
       <c r="A1508" s="3" t="s">
-        <v>742</v>
+        <v>1125</v>
       </c>
       <c r="B1508" s="8"/>
       <c r="C1508" s="9"/>
       <c r="D1508" s="8"/>
       <c r="E1508" s="14"/>
     </row>
     <row r="1509" spans="1:5">
       <c r="A1509" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B1509" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C1509" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D1509" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E1509" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1510" spans="1:5">
       <c r="A1510" s="6">
         <v>1</v>
       </c>
       <c r="B1510" s="11" t="s">
-        <v>2803</v>
+        <v>2805</v>
       </c>
       <c r="C1510" s="9" t="s">
-        <v>2804</v>
+        <v>2806</v>
       </c>
       <c r="D1510" s="8" t="s">
-        <v>2805</v>
+        <v>2807</v>
       </c>
       <c r="E1510" s="14">
-        <v>488</v>
+        <v>20536</v>
       </c>
     </row>
     <row r="1511" spans="1:5">
-      <c r="A1511" s="6">
+      <c r="A1511" s="3" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B1511" s="8"/>
+      <c r="C1511" s="9"/>
+      <c r="D1511" s="8"/>
+      <c r="E1511" s="14"/>
+    </row>
+    <row r="1512" spans="1:5">
+      <c r="A1512" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1512" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1512" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1512" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E1512" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1513" spans="1:5">
+      <c r="A1513" s="6">
+        <v>1</v>
+      </c>
+      <c r="B1513" s="11" t="s">
+        <v>2808</v>
+      </c>
+      <c r="C1513" s="9" t="s">
+        <v>2809</v>
+      </c>
+      <c r="D1513" s="8" t="s">
+        <v>2810</v>
+      </c>
+      <c r="E1513" s="14">
+        <v>4757</v>
+      </c>
+    </row>
+    <row r="1514" spans="1:5">
+      <c r="A1514" s="6">
         <v>2</v>
       </c>
-      <c r="B1511" s="11" t="s">
-[...44 lines deleted...]
-        <v>8</v>
+      <c r="B1514" s="11" t="s">
+        <v>2811</v>
+      </c>
+      <c r="C1514" s="9" t="s">
+        <v>2812</v>
+      </c>
+      <c r="D1514" s="8" t="s">
+        <v>2813</v>
+      </c>
+      <c r="E1514" s="14">
+        <v>9664</v>
       </c>
     </row>
     <row r="1515" spans="1:5">
       <c r="A1515" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B1515" s="11" t="s">
-        <v>2810</v>
+        <v>2814</v>
       </c>
       <c r="C1515" s="9" t="s">
-        <v>2811</v>
+        <v>2815</v>
       </c>
       <c r="D1515" s="8" t="s">
-        <v>2812</v>
+        <v>2816</v>
       </c>
       <c r="E1515" s="14">
-        <v>20536</v>
+        <v>2794</v>
       </c>
     </row>
     <row r="1516" spans="1:5">
       <c r="A1516" s="3" t="s">
-        <v>1057</v>
+        <v>2817</v>
       </c>
       <c r="B1516" s="8"/>
       <c r="C1516" s="9"/>
       <c r="D1516" s="8"/>
       <c r="E1516" s="14"/>
     </row>
     <row r="1517" spans="1:5">
       <c r="A1517" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B1517" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C1517" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D1517" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E1517" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1518" spans="1:5">
       <c r="A1518" s="6">
         <v>1</v>
       </c>
       <c r="B1518" s="11" t="s">
-        <v>2813</v>
+        <v>400</v>
       </c>
       <c r="C1518" s="9" t="s">
-        <v>2814</v>
+        <v>401</v>
       </c>
       <c r="D1518" s="8" t="s">
-        <v>2815</v>
+        <v>2818</v>
       </c>
       <c r="E1518" s="14">
-        <v>4757</v>
+        <v>113</v>
       </c>
     </row>
     <row r="1519" spans="1:5">
       <c r="A1519" s="6">
         <v>2</v>
       </c>
       <c r="B1519" s="11" t="s">
-        <v>2816</v>
+        <v>403</v>
       </c>
       <c r="C1519" s="9" t="s">
-        <v>2817</v>
+        <v>404</v>
       </c>
       <c r="D1519" s="8" t="s">
-        <v>2818</v>
+        <v>2819</v>
       </c>
       <c r="E1519" s="14">
-        <v>9664</v>
-[...75 lines deleted...]
-      <c r="E1524" s="14">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="C5:C1523"/>
+  <autoFilter ref="C5:C1518"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A10:E10"/>
     <mergeCell ref="A11:E11"/>
     <mergeCell ref="A14:E14"/>
     <mergeCell ref="A19:E19"/>
     <mergeCell ref="A22:E22"/>
     <mergeCell ref="A25:E25"/>
     <mergeCell ref="A28:E28"/>
     <mergeCell ref="A31:E31"/>
     <mergeCell ref="A32:E32"/>
     <mergeCell ref="A35:E35"/>
     <mergeCell ref="A36:E36"/>
     <mergeCell ref="A39:E39"/>
     <mergeCell ref="A40:E40"/>
     <mergeCell ref="A41:E41"/>
     <mergeCell ref="A46:E46"/>
     <mergeCell ref="A49:E49"/>
     <mergeCell ref="A55:E55"/>
     <mergeCell ref="A60:E60"/>
     <mergeCell ref="A63:E63"/>
     <mergeCell ref="A66:E66"/>
@@ -32732,237 +32640,236 @@
     <mergeCell ref="A175:E175"/>
     <mergeCell ref="A178:E178"/>
     <mergeCell ref="A181:E181"/>
     <mergeCell ref="A184:E184"/>
     <mergeCell ref="A185:E185"/>
     <mergeCell ref="A186:E186"/>
     <mergeCell ref="A189:E189"/>
     <mergeCell ref="A190:E190"/>
     <mergeCell ref="A193:E193"/>
     <mergeCell ref="A196:E196"/>
     <mergeCell ref="A199:E199"/>
     <mergeCell ref="A202:E202"/>
     <mergeCell ref="A205:E205"/>
     <mergeCell ref="A208:E208"/>
     <mergeCell ref="A211:E211"/>
     <mergeCell ref="A214:E214"/>
     <mergeCell ref="A217:E217"/>
     <mergeCell ref="A222:E222"/>
     <mergeCell ref="A230:E230"/>
     <mergeCell ref="A234:E234"/>
     <mergeCell ref="A237:E237"/>
     <mergeCell ref="A240:E240"/>
     <mergeCell ref="A243:E243"/>
     <mergeCell ref="A246:E246"/>
     <mergeCell ref="A249:E249"/>
-    <mergeCell ref="A253:E253"/>
-[...1 lines deleted...]
-    <mergeCell ref="A259:E259"/>
+    <mergeCell ref="A252:E252"/>
+    <mergeCell ref="A255:E255"/>
+    <mergeCell ref="A258:E258"/>
+    <mergeCell ref="A261:E261"/>
     <mergeCell ref="A262:E262"/>
-    <mergeCell ref="A265:E265"/>
-    <mergeCell ref="A266:E266"/>
+    <mergeCell ref="A263:E263"/>
+    <mergeCell ref="A264:E264"/>
     <mergeCell ref="A267:E267"/>
     <mergeCell ref="A268:E268"/>
-    <mergeCell ref="A271:E271"/>
-[...2 lines deleted...]
-    <mergeCell ref="A285:E285"/>
+    <mergeCell ref="A278:E278"/>
+    <mergeCell ref="A281:E281"/>
+    <mergeCell ref="A284:E284"/>
     <mergeCell ref="A288:E288"/>
-    <mergeCell ref="A292:E292"/>
-[...6 lines deleted...]
-    <mergeCell ref="A318:E318"/>
+    <mergeCell ref="A291:E291"/>
+    <mergeCell ref="A294:E294"/>
+    <mergeCell ref="A302:E302"/>
+    <mergeCell ref="A305:E305"/>
+    <mergeCell ref="A308:E308"/>
+    <mergeCell ref="A311:E311"/>
+    <mergeCell ref="A314:E314"/>
+    <mergeCell ref="A317:E317"/>
+    <mergeCell ref="A320:E320"/>
     <mergeCell ref="A321:E321"/>
-    <mergeCell ref="A324:E324"/>
+    <mergeCell ref="A322:E322"/>
     <mergeCell ref="A325:E325"/>
     <mergeCell ref="A326:E326"/>
     <mergeCell ref="A329:E329"/>
-    <mergeCell ref="A330:E330"/>
-    <mergeCell ref="A333:E333"/>
+    <mergeCell ref="A332:E332"/>
     <mergeCell ref="A336:E336"/>
-    <mergeCell ref="A340:E340"/>
-    <mergeCell ref="A341:E341"/>
+    <mergeCell ref="A337:E337"/>
+    <mergeCell ref="A343:E343"/>
+    <mergeCell ref="A344:E344"/>
     <mergeCell ref="A347:E347"/>
-    <mergeCell ref="A348:E348"/>
-[...3 lines deleted...]
-    <mergeCell ref="A379:E379"/>
+    <mergeCell ref="A353:E353"/>
+    <mergeCell ref="A354:E354"/>
+    <mergeCell ref="A375:E375"/>
+    <mergeCell ref="A384:E384"/>
     <mergeCell ref="A388:E388"/>
-    <mergeCell ref="A392:E392"/>
-[...1 lines deleted...]
-    <mergeCell ref="A425:E425"/>
+    <mergeCell ref="A411:E411"/>
+    <mergeCell ref="A421:E421"/>
+    <mergeCell ref="A426:E426"/>
+    <mergeCell ref="A429:E429"/>
     <mergeCell ref="A430:E430"/>
-    <mergeCell ref="A433:E433"/>
-[...12 lines deleted...]
-    <mergeCell ref="A531:E531"/>
+    <mergeCell ref="A436:E436"/>
+    <mergeCell ref="A441:E441"/>
+    <mergeCell ref="A446:E446"/>
+    <mergeCell ref="A447:E447"/>
+    <mergeCell ref="A458:E458"/>
+    <mergeCell ref="A469:E469"/>
+    <mergeCell ref="A485:E485"/>
+    <mergeCell ref="A499:E499"/>
+    <mergeCell ref="A500:E500"/>
+    <mergeCell ref="A506:E506"/>
+    <mergeCell ref="A514:E514"/>
+    <mergeCell ref="A527:E527"/>
+    <mergeCell ref="A537:E537"/>
+    <mergeCell ref="A538:E538"/>
     <mergeCell ref="A541:E541"/>
-    <mergeCell ref="A542:E542"/>
-[...3 lines deleted...]
-    <mergeCell ref="A556:E556"/>
+    <mergeCell ref="A546:E546"/>
+    <mergeCell ref="A551:E551"/>
+    <mergeCell ref="A552:E552"/>
+    <mergeCell ref="A557:E557"/>
     <mergeCell ref="A561:E561"/>
     <mergeCell ref="A565:E565"/>
-    <mergeCell ref="A569:E569"/>
-[...16 lines deleted...]
-    <mergeCell ref="A699:E699"/>
+    <mergeCell ref="A566:E566"/>
+    <mergeCell ref="A582:E582"/>
+    <mergeCell ref="A598:E598"/>
+    <mergeCell ref="A601:E601"/>
+    <mergeCell ref="A607:E607"/>
+    <mergeCell ref="A610:E610"/>
+    <mergeCell ref="A621:E621"/>
+    <mergeCell ref="A622:E622"/>
+    <mergeCell ref="A629:E629"/>
+    <mergeCell ref="A641:E641"/>
+    <mergeCell ref="A653:E653"/>
+    <mergeCell ref="A662:E662"/>
+    <mergeCell ref="A663:E663"/>
+    <mergeCell ref="A669:E669"/>
+    <mergeCell ref="A677:E677"/>
+    <mergeCell ref="A688:E688"/>
+    <mergeCell ref="A694:E694"/>
+    <mergeCell ref="A703:E703"/>
     <mergeCell ref="A708:E708"/>
-    <mergeCell ref="A713:E713"/>
-[...1 lines deleted...]
-    <mergeCell ref="A721:E721"/>
+    <mergeCell ref="A709:E709"/>
+    <mergeCell ref="A716:E716"/>
+    <mergeCell ref="A723:E723"/>
     <mergeCell ref="A728:E728"/>
-    <mergeCell ref="A733:E733"/>
-[...22 lines deleted...]
-    <mergeCell ref="A979:E979"/>
+    <mergeCell ref="A729:E729"/>
+    <mergeCell ref="A735:E735"/>
+    <mergeCell ref="A749:E749"/>
+    <mergeCell ref="A763:E763"/>
+    <mergeCell ref="A769:E769"/>
+    <mergeCell ref="A776:E776"/>
+    <mergeCell ref="A783:E783"/>
+    <mergeCell ref="A792:E792"/>
+    <mergeCell ref="A805:E805"/>
+    <mergeCell ref="A843:E843"/>
+    <mergeCell ref="A857:E857"/>
+    <mergeCell ref="A861:E861"/>
+    <mergeCell ref="A869:E869"/>
+    <mergeCell ref="A872:E872"/>
+    <mergeCell ref="A873:E873"/>
+    <mergeCell ref="A888:E888"/>
+    <mergeCell ref="A913:E913"/>
+    <mergeCell ref="A940:E940"/>
+    <mergeCell ref="A950:E950"/>
+    <mergeCell ref="A957:E957"/>
+    <mergeCell ref="A958:E958"/>
+    <mergeCell ref="A964:E964"/>
+    <mergeCell ref="A974:E974"/>
+    <mergeCell ref="A978:E978"/>
+    <mergeCell ref="A982:E982"/>
     <mergeCell ref="A983:E983"/>
-    <mergeCell ref="A987:E987"/>
     <mergeCell ref="A988:E988"/>
-    <mergeCell ref="A993:E993"/>
-[...3 lines deleted...]
-    <mergeCell ref="A1024:E1024"/>
+    <mergeCell ref="A992:E992"/>
+    <mergeCell ref="A1001:E1001"/>
+    <mergeCell ref="A1009:E1009"/>
+    <mergeCell ref="A1019:E1019"/>
+    <mergeCell ref="A1020:E1020"/>
     <mergeCell ref="A1025:E1025"/>
-    <mergeCell ref="A1030:E1030"/>
-    <mergeCell ref="A1031:E1031"/>
+    <mergeCell ref="A1026:E1026"/>
+    <mergeCell ref="A1029:E1029"/>
+    <mergeCell ref="A1033:E1033"/>
     <mergeCell ref="A1034:E1034"/>
-    <mergeCell ref="A1038:E1038"/>
-    <mergeCell ref="A1039:E1039"/>
+    <mergeCell ref="A1043:E1043"/>
     <mergeCell ref="A1048:E1048"/>
-    <mergeCell ref="A1053:E1053"/>
-[...5 lines deleted...]
-    <mergeCell ref="A1100:E1100"/>
+    <mergeCell ref="A1049:E1049"/>
+    <mergeCell ref="A1060:E1060"/>
+    <mergeCell ref="A1061:E1061"/>
+    <mergeCell ref="A1070:E1070"/>
+    <mergeCell ref="A1082:E1082"/>
+    <mergeCell ref="A1095:E1095"/>
+    <mergeCell ref="A1096:E1096"/>
     <mergeCell ref="A1101:E1101"/>
-    <mergeCell ref="A1106:E1106"/>
-[...6 lines deleted...]
-    <mergeCell ref="A1185:E1185"/>
+    <mergeCell ref="A1120:E1120"/>
+    <mergeCell ref="A1131:E1131"/>
+    <mergeCell ref="A1132:E1132"/>
+    <mergeCell ref="A1138:E1138"/>
+    <mergeCell ref="A1152:E1152"/>
+    <mergeCell ref="A1167:E1167"/>
+    <mergeCell ref="A1180:E1180"/>
+    <mergeCell ref="A1191:E1191"/>
     <mergeCell ref="A1196:E1196"/>
-    <mergeCell ref="A1201:E1201"/>
-[...4 lines deleted...]
-    <mergeCell ref="A1250:E1250"/>
+    <mergeCell ref="A1229:E1229"/>
+    <mergeCell ref="A1230:E1230"/>
+    <mergeCell ref="A1237:E1237"/>
+    <mergeCell ref="A1244:E1244"/>
+    <mergeCell ref="A1245:E1245"/>
+    <mergeCell ref="A1246:E1246"/>
     <mergeCell ref="A1251:E1251"/>
-    <mergeCell ref="A1256:E1256"/>
-[...24 lines deleted...]
-    <mergeCell ref="A1453:E1453"/>
+    <mergeCell ref="A1254:E1254"/>
+    <mergeCell ref="A1257:E1257"/>
+    <mergeCell ref="A1260:E1260"/>
+    <mergeCell ref="A1263:E1263"/>
+    <mergeCell ref="A1270:E1270"/>
+    <mergeCell ref="A1273:E1273"/>
+    <mergeCell ref="A1280:E1280"/>
+    <mergeCell ref="A1281:E1281"/>
+    <mergeCell ref="A1284:E1284"/>
+    <mergeCell ref="A1287:E1287"/>
+    <mergeCell ref="A1294:E1294"/>
+    <mergeCell ref="A1297:E1297"/>
+    <mergeCell ref="A1298:E1298"/>
+    <mergeCell ref="A1320:E1320"/>
+    <mergeCell ref="A1328:E1328"/>
+    <mergeCell ref="A1334:E1334"/>
+    <mergeCell ref="A1342:E1342"/>
+    <mergeCell ref="A1348:E1348"/>
+    <mergeCell ref="A1357:E1357"/>
+    <mergeCell ref="A1396:E1396"/>
+    <mergeCell ref="A1418:E1418"/>
+    <mergeCell ref="A1441:E1441"/>
+    <mergeCell ref="A1444:E1444"/>
+    <mergeCell ref="A1445:E1445"/>
+    <mergeCell ref="A1448:E1448"/>
+    <mergeCell ref="A1454:E1454"/>
+    <mergeCell ref="A1455:E1455"/>
     <mergeCell ref="A1459:E1459"/>
-    <mergeCell ref="A1460:E1460"/>
-[...3 lines deleted...]
-    <mergeCell ref="A1500:E1500"/>
+    <mergeCell ref="A1467:E1467"/>
+    <mergeCell ref="A1482:E1482"/>
+    <mergeCell ref="A1495:E1495"/>
+    <mergeCell ref="A1503:E1503"/>
+    <mergeCell ref="A1507:E1507"/>
     <mergeCell ref="A1508:E1508"/>
-    <mergeCell ref="A1512:E1512"/>
-    <mergeCell ref="A1513:E1513"/>
+    <mergeCell ref="A1511:E1511"/>
     <mergeCell ref="A1516:E1516"/>
-    <mergeCell ref="A1521:E1521"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D54" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D57" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D58" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D59" r:id="rId_hyperlink_23"/>
@@ -33019,987 +32926,984 @@
     <hyperlink ref="D195" r:id="rId_hyperlink_74"/>
     <hyperlink ref="D198" r:id="rId_hyperlink_75"/>
     <hyperlink ref="D201" r:id="rId_hyperlink_76"/>
     <hyperlink ref="D204" r:id="rId_hyperlink_77"/>
     <hyperlink ref="D207" r:id="rId_hyperlink_78"/>
     <hyperlink ref="D210" r:id="rId_hyperlink_79"/>
     <hyperlink ref="D213" r:id="rId_hyperlink_80"/>
     <hyperlink ref="D216" r:id="rId_hyperlink_81"/>
     <hyperlink ref="D219" r:id="rId_hyperlink_82"/>
     <hyperlink ref="D220" r:id="rId_hyperlink_83"/>
     <hyperlink ref="D221" r:id="rId_hyperlink_84"/>
     <hyperlink ref="D224" r:id="rId_hyperlink_85"/>
     <hyperlink ref="D225" r:id="rId_hyperlink_86"/>
     <hyperlink ref="D226" r:id="rId_hyperlink_87"/>
     <hyperlink ref="D227" r:id="rId_hyperlink_88"/>
     <hyperlink ref="D228" r:id="rId_hyperlink_89"/>
     <hyperlink ref="D229" r:id="rId_hyperlink_90"/>
     <hyperlink ref="D232" r:id="rId_hyperlink_91"/>
     <hyperlink ref="D233" r:id="rId_hyperlink_92"/>
     <hyperlink ref="D236" r:id="rId_hyperlink_93"/>
     <hyperlink ref="D239" r:id="rId_hyperlink_94"/>
     <hyperlink ref="D242" r:id="rId_hyperlink_95"/>
     <hyperlink ref="D245" r:id="rId_hyperlink_96"/>
     <hyperlink ref="D248" r:id="rId_hyperlink_97"/>
     <hyperlink ref="D251" r:id="rId_hyperlink_98"/>
-    <hyperlink ref="D252" r:id="rId_hyperlink_99"/>
-[...10 lines deleted...]
-    <hyperlink ref="D279" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="D254" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="D257" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="D260" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="D266" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="D270" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="D271" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="D272" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="D273" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="D274" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="D275" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="D276" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="D277" r:id="rId_hyperlink_110"/>
     <hyperlink ref="D280" r:id="rId_hyperlink_111"/>
-    <hyperlink ref="D281" r:id="rId_hyperlink_112"/>
-    <hyperlink ref="D284" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="D283" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="D286" r:id="rId_hyperlink_113"/>
     <hyperlink ref="D287" r:id="rId_hyperlink_114"/>
     <hyperlink ref="D290" r:id="rId_hyperlink_115"/>
-    <hyperlink ref="D291" r:id="rId_hyperlink_116"/>
-    <hyperlink ref="D294" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="D293" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="D296" r:id="rId_hyperlink_117"/>
     <hyperlink ref="D297" r:id="rId_hyperlink_118"/>
-    <hyperlink ref="D300" r:id="rId_hyperlink_119"/>
-[...2 lines deleted...]
-    <hyperlink ref="D303" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="D298" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="D299" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="D300" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="D301" r:id="rId_hyperlink_122"/>
     <hyperlink ref="D304" r:id="rId_hyperlink_123"/>
-    <hyperlink ref="D305" r:id="rId_hyperlink_124"/>
-[...7 lines deleted...]
-    <hyperlink ref="D332" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="D307" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="D310" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="D313" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="D316" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="D319" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="D324" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="D328" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="D331" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="D334" r:id="rId_hyperlink_132"/>
     <hyperlink ref="D335" r:id="rId_hyperlink_133"/>
-    <hyperlink ref="D338" r:id="rId_hyperlink_134"/>
-[...4 lines deleted...]
-    <hyperlink ref="D346" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="D339" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="D340" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="D341" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="D342" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="D346" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="D349" r:id="rId_hyperlink_139"/>
     <hyperlink ref="D350" r:id="rId_hyperlink_140"/>
-    <hyperlink ref="D353" r:id="rId_hyperlink_141"/>
-[...19 lines deleted...]
-    <hyperlink ref="D376" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="D351" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="D352" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="D356" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="D357" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="D358" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="D359" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="D360" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="D361" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="D362" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="D363" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="D364" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="D365" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="D366" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="D367" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="D368" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="D369" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="D370" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="D371" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="D372" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="D373" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="D374" r:id="rId_hyperlink_161"/>
     <hyperlink ref="D377" r:id="rId_hyperlink_162"/>
     <hyperlink ref="D378" r:id="rId_hyperlink_163"/>
-    <hyperlink ref="D381" r:id="rId_hyperlink_164"/>
-[...3 lines deleted...]
-    <hyperlink ref="D385" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="D379" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="D380" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="D381" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="D382" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="D383" r:id="rId_hyperlink_168"/>
     <hyperlink ref="D386" r:id="rId_hyperlink_169"/>
     <hyperlink ref="D387" r:id="rId_hyperlink_170"/>
     <hyperlink ref="D390" r:id="rId_hyperlink_171"/>
     <hyperlink ref="D391" r:id="rId_hyperlink_172"/>
-    <hyperlink ref="D394" r:id="rId_hyperlink_173"/>
-[...17 lines deleted...]
-    <hyperlink ref="D412" r:id="rId_hyperlink_191"/>
+    <hyperlink ref="D392" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="D393" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="D394" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="D395" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="D396" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="D397" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="D398" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="D399" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="D400" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="D401" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="D402" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="D403" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="D404" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="D405" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="D406" r:id="rId_hyperlink_187"/>
+    <hyperlink ref="D407" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="D408" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="D409" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="D410" r:id="rId_hyperlink_191"/>
     <hyperlink ref="D413" r:id="rId_hyperlink_192"/>
     <hyperlink ref="D414" r:id="rId_hyperlink_193"/>
-    <hyperlink ref="D417" r:id="rId_hyperlink_194"/>
-[...4 lines deleted...]
-    <hyperlink ref="D422" r:id="rId_hyperlink_199"/>
+    <hyperlink ref="D415" r:id="rId_hyperlink_194"/>
+    <hyperlink ref="D416" r:id="rId_hyperlink_195"/>
+    <hyperlink ref="D417" r:id="rId_hyperlink_196"/>
+    <hyperlink ref="D418" r:id="rId_hyperlink_197"/>
+    <hyperlink ref="D419" r:id="rId_hyperlink_198"/>
+    <hyperlink ref="D420" r:id="rId_hyperlink_199"/>
     <hyperlink ref="D423" r:id="rId_hyperlink_200"/>
     <hyperlink ref="D424" r:id="rId_hyperlink_201"/>
-    <hyperlink ref="D427" r:id="rId_hyperlink_202"/>
+    <hyperlink ref="D425" r:id="rId_hyperlink_202"/>
     <hyperlink ref="D428" r:id="rId_hyperlink_203"/>
-    <hyperlink ref="D429" r:id="rId_hyperlink_204"/>
-[...2 lines deleted...]
-    <hyperlink ref="D437" r:id="rId_hyperlink_207"/>
+    <hyperlink ref="D432" r:id="rId_hyperlink_204"/>
+    <hyperlink ref="D433" r:id="rId_hyperlink_205"/>
+    <hyperlink ref="D434" r:id="rId_hyperlink_206"/>
+    <hyperlink ref="D435" r:id="rId_hyperlink_207"/>
     <hyperlink ref="D438" r:id="rId_hyperlink_208"/>
     <hyperlink ref="D439" r:id="rId_hyperlink_209"/>
-    <hyperlink ref="D442" r:id="rId_hyperlink_210"/>
+    <hyperlink ref="D440" r:id="rId_hyperlink_210"/>
     <hyperlink ref="D443" r:id="rId_hyperlink_211"/>
     <hyperlink ref="D444" r:id="rId_hyperlink_212"/>
-    <hyperlink ref="D447" r:id="rId_hyperlink_213"/>
-[...8 lines deleted...]
-    <hyperlink ref="D459" r:id="rId_hyperlink_222"/>
+    <hyperlink ref="D445" r:id="rId_hyperlink_213"/>
+    <hyperlink ref="D449" r:id="rId_hyperlink_214"/>
+    <hyperlink ref="D450" r:id="rId_hyperlink_215"/>
+    <hyperlink ref="D451" r:id="rId_hyperlink_216"/>
+    <hyperlink ref="D452" r:id="rId_hyperlink_217"/>
+    <hyperlink ref="D453" r:id="rId_hyperlink_218"/>
+    <hyperlink ref="D454" r:id="rId_hyperlink_219"/>
+    <hyperlink ref="D455" r:id="rId_hyperlink_220"/>
+    <hyperlink ref="D456" r:id="rId_hyperlink_221"/>
+    <hyperlink ref="D457" r:id="rId_hyperlink_222"/>
     <hyperlink ref="D460" r:id="rId_hyperlink_223"/>
     <hyperlink ref="D461" r:id="rId_hyperlink_224"/>
-    <hyperlink ref="D464" r:id="rId_hyperlink_225"/>
-[...5 lines deleted...]
-    <hyperlink ref="D470" r:id="rId_hyperlink_231"/>
+    <hyperlink ref="D462" r:id="rId_hyperlink_225"/>
+    <hyperlink ref="D463" r:id="rId_hyperlink_226"/>
+    <hyperlink ref="D464" r:id="rId_hyperlink_227"/>
+    <hyperlink ref="D465" r:id="rId_hyperlink_228"/>
+    <hyperlink ref="D466" r:id="rId_hyperlink_229"/>
+    <hyperlink ref="D467" r:id="rId_hyperlink_230"/>
+    <hyperlink ref="D468" r:id="rId_hyperlink_231"/>
     <hyperlink ref="D471" r:id="rId_hyperlink_232"/>
     <hyperlink ref="D472" r:id="rId_hyperlink_233"/>
-    <hyperlink ref="D475" r:id="rId_hyperlink_234"/>
-[...10 lines deleted...]
-    <hyperlink ref="D486" r:id="rId_hyperlink_245"/>
+    <hyperlink ref="D473" r:id="rId_hyperlink_234"/>
+    <hyperlink ref="D474" r:id="rId_hyperlink_235"/>
+    <hyperlink ref="D475" r:id="rId_hyperlink_236"/>
+    <hyperlink ref="D476" r:id="rId_hyperlink_237"/>
+    <hyperlink ref="D477" r:id="rId_hyperlink_238"/>
+    <hyperlink ref="D478" r:id="rId_hyperlink_239"/>
+    <hyperlink ref="D479" r:id="rId_hyperlink_240"/>
+    <hyperlink ref="D480" r:id="rId_hyperlink_241"/>
+    <hyperlink ref="D481" r:id="rId_hyperlink_242"/>
+    <hyperlink ref="D482" r:id="rId_hyperlink_243"/>
+    <hyperlink ref="D483" r:id="rId_hyperlink_244"/>
+    <hyperlink ref="D484" r:id="rId_hyperlink_245"/>
     <hyperlink ref="D487" r:id="rId_hyperlink_246"/>
     <hyperlink ref="D488" r:id="rId_hyperlink_247"/>
-    <hyperlink ref="D491" r:id="rId_hyperlink_248"/>
-[...12 lines deleted...]
-    <hyperlink ref="D507" r:id="rId_hyperlink_261"/>
+    <hyperlink ref="D489" r:id="rId_hyperlink_248"/>
+    <hyperlink ref="D490" r:id="rId_hyperlink_249"/>
+    <hyperlink ref="D491" r:id="rId_hyperlink_250"/>
+    <hyperlink ref="D492" r:id="rId_hyperlink_251"/>
+    <hyperlink ref="D493" r:id="rId_hyperlink_252"/>
+    <hyperlink ref="D494" r:id="rId_hyperlink_253"/>
+    <hyperlink ref="D495" r:id="rId_hyperlink_254"/>
+    <hyperlink ref="D496" r:id="rId_hyperlink_255"/>
+    <hyperlink ref="D497" r:id="rId_hyperlink_256"/>
+    <hyperlink ref="D498" r:id="rId_hyperlink_257"/>
+    <hyperlink ref="D502" r:id="rId_hyperlink_258"/>
+    <hyperlink ref="D503" r:id="rId_hyperlink_259"/>
+    <hyperlink ref="D504" r:id="rId_hyperlink_260"/>
+    <hyperlink ref="D505" r:id="rId_hyperlink_261"/>
     <hyperlink ref="D508" r:id="rId_hyperlink_262"/>
     <hyperlink ref="D509" r:id="rId_hyperlink_263"/>
-    <hyperlink ref="D512" r:id="rId_hyperlink_264"/>
-[...2 lines deleted...]
-    <hyperlink ref="D515" r:id="rId_hyperlink_267"/>
+    <hyperlink ref="D510" r:id="rId_hyperlink_264"/>
+    <hyperlink ref="D511" r:id="rId_hyperlink_265"/>
+    <hyperlink ref="D512" r:id="rId_hyperlink_266"/>
+    <hyperlink ref="D513" r:id="rId_hyperlink_267"/>
     <hyperlink ref="D516" r:id="rId_hyperlink_268"/>
     <hyperlink ref="D517" r:id="rId_hyperlink_269"/>
-    <hyperlink ref="D520" r:id="rId_hyperlink_270"/>
-[...7 lines deleted...]
-    <hyperlink ref="D528" r:id="rId_hyperlink_278"/>
+    <hyperlink ref="D518" r:id="rId_hyperlink_270"/>
+    <hyperlink ref="D519" r:id="rId_hyperlink_271"/>
+    <hyperlink ref="D520" r:id="rId_hyperlink_272"/>
+    <hyperlink ref="D521" r:id="rId_hyperlink_273"/>
+    <hyperlink ref="D522" r:id="rId_hyperlink_274"/>
+    <hyperlink ref="D523" r:id="rId_hyperlink_275"/>
+    <hyperlink ref="D524" r:id="rId_hyperlink_276"/>
+    <hyperlink ref="D525" r:id="rId_hyperlink_277"/>
+    <hyperlink ref="D526" r:id="rId_hyperlink_278"/>
     <hyperlink ref="D529" r:id="rId_hyperlink_279"/>
     <hyperlink ref="D530" r:id="rId_hyperlink_280"/>
-    <hyperlink ref="D533" r:id="rId_hyperlink_281"/>
-[...6 lines deleted...]
-    <hyperlink ref="D540" r:id="rId_hyperlink_288"/>
+    <hyperlink ref="D531" r:id="rId_hyperlink_281"/>
+    <hyperlink ref="D532" r:id="rId_hyperlink_282"/>
+    <hyperlink ref="D533" r:id="rId_hyperlink_283"/>
+    <hyperlink ref="D534" r:id="rId_hyperlink_284"/>
+    <hyperlink ref="D535" r:id="rId_hyperlink_285"/>
+    <hyperlink ref="D536" r:id="rId_hyperlink_286"/>
+    <hyperlink ref="D540" r:id="rId_hyperlink_287"/>
+    <hyperlink ref="D543" r:id="rId_hyperlink_288"/>
     <hyperlink ref="D544" r:id="rId_hyperlink_289"/>
-    <hyperlink ref="D547" r:id="rId_hyperlink_290"/>
+    <hyperlink ref="D545" r:id="rId_hyperlink_290"/>
     <hyperlink ref="D548" r:id="rId_hyperlink_291"/>
     <hyperlink ref="D549" r:id="rId_hyperlink_292"/>
-    <hyperlink ref="D552" r:id="rId_hyperlink_293"/>
-[...2 lines deleted...]
-    <hyperlink ref="D558" r:id="rId_hyperlink_296"/>
+    <hyperlink ref="D550" r:id="rId_hyperlink_293"/>
+    <hyperlink ref="D554" r:id="rId_hyperlink_294"/>
+    <hyperlink ref="D555" r:id="rId_hyperlink_295"/>
+    <hyperlink ref="D556" r:id="rId_hyperlink_296"/>
     <hyperlink ref="D559" r:id="rId_hyperlink_297"/>
     <hyperlink ref="D560" r:id="rId_hyperlink_298"/>
     <hyperlink ref="D563" r:id="rId_hyperlink_299"/>
     <hyperlink ref="D564" r:id="rId_hyperlink_300"/>
-    <hyperlink ref="D567" r:id="rId_hyperlink_301"/>
-[...12 lines deleted...]
-    <hyperlink ref="D583" r:id="rId_hyperlink_314"/>
+    <hyperlink ref="D568" r:id="rId_hyperlink_301"/>
+    <hyperlink ref="D569" r:id="rId_hyperlink_302"/>
+    <hyperlink ref="D570" r:id="rId_hyperlink_303"/>
+    <hyperlink ref="D571" r:id="rId_hyperlink_304"/>
+    <hyperlink ref="D572" r:id="rId_hyperlink_305"/>
+    <hyperlink ref="D573" r:id="rId_hyperlink_306"/>
+    <hyperlink ref="D574" r:id="rId_hyperlink_307"/>
+    <hyperlink ref="D575" r:id="rId_hyperlink_308"/>
+    <hyperlink ref="D576" r:id="rId_hyperlink_309"/>
+    <hyperlink ref="D577" r:id="rId_hyperlink_310"/>
+    <hyperlink ref="D578" r:id="rId_hyperlink_311"/>
+    <hyperlink ref="D579" r:id="rId_hyperlink_312"/>
+    <hyperlink ref="D580" r:id="rId_hyperlink_313"/>
+    <hyperlink ref="D581" r:id="rId_hyperlink_314"/>
     <hyperlink ref="D584" r:id="rId_hyperlink_315"/>
     <hyperlink ref="D585" r:id="rId_hyperlink_316"/>
-    <hyperlink ref="D588" r:id="rId_hyperlink_317"/>
-[...10 lines deleted...]
-    <hyperlink ref="D599" r:id="rId_hyperlink_328"/>
+    <hyperlink ref="D586" r:id="rId_hyperlink_317"/>
+    <hyperlink ref="D587" r:id="rId_hyperlink_318"/>
+    <hyperlink ref="D588" r:id="rId_hyperlink_319"/>
+    <hyperlink ref="D589" r:id="rId_hyperlink_320"/>
+    <hyperlink ref="D590" r:id="rId_hyperlink_321"/>
+    <hyperlink ref="D591" r:id="rId_hyperlink_322"/>
+    <hyperlink ref="D592" r:id="rId_hyperlink_323"/>
+    <hyperlink ref="D593" r:id="rId_hyperlink_324"/>
+    <hyperlink ref="D594" r:id="rId_hyperlink_325"/>
+    <hyperlink ref="D595" r:id="rId_hyperlink_326"/>
+    <hyperlink ref="D596" r:id="rId_hyperlink_327"/>
+    <hyperlink ref="D597" r:id="rId_hyperlink_328"/>
     <hyperlink ref="D600" r:id="rId_hyperlink_329"/>
-    <hyperlink ref="D601" r:id="rId_hyperlink_330"/>
+    <hyperlink ref="D603" r:id="rId_hyperlink_330"/>
     <hyperlink ref="D604" r:id="rId_hyperlink_331"/>
-    <hyperlink ref="D607" r:id="rId_hyperlink_332"/>
-    <hyperlink ref="D608" r:id="rId_hyperlink_333"/>
+    <hyperlink ref="D605" r:id="rId_hyperlink_332"/>
+    <hyperlink ref="D606" r:id="rId_hyperlink_333"/>
     <hyperlink ref="D609" r:id="rId_hyperlink_334"/>
-    <hyperlink ref="D610" r:id="rId_hyperlink_335"/>
+    <hyperlink ref="D612" r:id="rId_hyperlink_335"/>
     <hyperlink ref="D613" r:id="rId_hyperlink_336"/>
-    <hyperlink ref="D616" r:id="rId_hyperlink_337"/>
-[...10 lines deleted...]
-    <hyperlink ref="D630" r:id="rId_hyperlink_348"/>
+    <hyperlink ref="D614" r:id="rId_hyperlink_337"/>
+    <hyperlink ref="D615" r:id="rId_hyperlink_338"/>
+    <hyperlink ref="D616" r:id="rId_hyperlink_339"/>
+    <hyperlink ref="D617" r:id="rId_hyperlink_340"/>
+    <hyperlink ref="D618" r:id="rId_hyperlink_341"/>
+    <hyperlink ref="D619" r:id="rId_hyperlink_342"/>
+    <hyperlink ref="D620" r:id="rId_hyperlink_343"/>
+    <hyperlink ref="D624" r:id="rId_hyperlink_344"/>
+    <hyperlink ref="D625" r:id="rId_hyperlink_345"/>
+    <hyperlink ref="D626" r:id="rId_hyperlink_346"/>
+    <hyperlink ref="D627" r:id="rId_hyperlink_347"/>
+    <hyperlink ref="D628" r:id="rId_hyperlink_348"/>
     <hyperlink ref="D631" r:id="rId_hyperlink_349"/>
     <hyperlink ref="D632" r:id="rId_hyperlink_350"/>
     <hyperlink ref="D633" r:id="rId_hyperlink_351"/>
-    <hyperlink ref="D636" r:id="rId_hyperlink_352"/>
-[...5 lines deleted...]
-    <hyperlink ref="D642" r:id="rId_hyperlink_358"/>
+    <hyperlink ref="D634" r:id="rId_hyperlink_352"/>
+    <hyperlink ref="D635" r:id="rId_hyperlink_353"/>
+    <hyperlink ref="D636" r:id="rId_hyperlink_354"/>
+    <hyperlink ref="D637" r:id="rId_hyperlink_355"/>
+    <hyperlink ref="D638" r:id="rId_hyperlink_356"/>
+    <hyperlink ref="D639" r:id="rId_hyperlink_357"/>
+    <hyperlink ref="D640" r:id="rId_hyperlink_358"/>
     <hyperlink ref="D643" r:id="rId_hyperlink_359"/>
     <hyperlink ref="D644" r:id="rId_hyperlink_360"/>
     <hyperlink ref="D645" r:id="rId_hyperlink_361"/>
-    <hyperlink ref="D648" r:id="rId_hyperlink_362"/>
-[...5 lines deleted...]
-    <hyperlink ref="D654" r:id="rId_hyperlink_368"/>
+    <hyperlink ref="D646" r:id="rId_hyperlink_362"/>
+    <hyperlink ref="D647" r:id="rId_hyperlink_363"/>
+    <hyperlink ref="D648" r:id="rId_hyperlink_364"/>
+    <hyperlink ref="D649" r:id="rId_hyperlink_365"/>
+    <hyperlink ref="D650" r:id="rId_hyperlink_366"/>
+    <hyperlink ref="D651" r:id="rId_hyperlink_367"/>
+    <hyperlink ref="D652" r:id="rId_hyperlink_368"/>
     <hyperlink ref="D655" r:id="rId_hyperlink_369"/>
     <hyperlink ref="D656" r:id="rId_hyperlink_370"/>
     <hyperlink ref="D657" r:id="rId_hyperlink_371"/>
-    <hyperlink ref="D660" r:id="rId_hyperlink_372"/>
-[...6 lines deleted...]
-    <hyperlink ref="D670" r:id="rId_hyperlink_379"/>
+    <hyperlink ref="D658" r:id="rId_hyperlink_372"/>
+    <hyperlink ref="D659" r:id="rId_hyperlink_373"/>
+    <hyperlink ref="D660" r:id="rId_hyperlink_374"/>
+    <hyperlink ref="D661" r:id="rId_hyperlink_375"/>
+    <hyperlink ref="D665" r:id="rId_hyperlink_376"/>
+    <hyperlink ref="D666" r:id="rId_hyperlink_377"/>
+    <hyperlink ref="D667" r:id="rId_hyperlink_378"/>
+    <hyperlink ref="D668" r:id="rId_hyperlink_379"/>
     <hyperlink ref="D671" r:id="rId_hyperlink_380"/>
     <hyperlink ref="D672" r:id="rId_hyperlink_381"/>
     <hyperlink ref="D673" r:id="rId_hyperlink_382"/>
-    <hyperlink ref="D676" r:id="rId_hyperlink_383"/>
-[...1 lines deleted...]
-    <hyperlink ref="D678" r:id="rId_hyperlink_385"/>
+    <hyperlink ref="D674" r:id="rId_hyperlink_383"/>
+    <hyperlink ref="D675" r:id="rId_hyperlink_384"/>
+    <hyperlink ref="D676" r:id="rId_hyperlink_385"/>
     <hyperlink ref="D679" r:id="rId_hyperlink_386"/>
     <hyperlink ref="D680" r:id="rId_hyperlink_387"/>
     <hyperlink ref="D681" r:id="rId_hyperlink_388"/>
-    <hyperlink ref="D684" r:id="rId_hyperlink_389"/>
-[...4 lines deleted...]
-    <hyperlink ref="D689" r:id="rId_hyperlink_394"/>
+    <hyperlink ref="D682" r:id="rId_hyperlink_389"/>
+    <hyperlink ref="D683" r:id="rId_hyperlink_390"/>
+    <hyperlink ref="D684" r:id="rId_hyperlink_391"/>
+    <hyperlink ref="D685" r:id="rId_hyperlink_392"/>
+    <hyperlink ref="D686" r:id="rId_hyperlink_393"/>
+    <hyperlink ref="D687" r:id="rId_hyperlink_394"/>
     <hyperlink ref="D690" r:id="rId_hyperlink_395"/>
     <hyperlink ref="D691" r:id="rId_hyperlink_396"/>
     <hyperlink ref="D692" r:id="rId_hyperlink_397"/>
-    <hyperlink ref="D695" r:id="rId_hyperlink_398"/>
+    <hyperlink ref="D693" r:id="rId_hyperlink_398"/>
     <hyperlink ref="D696" r:id="rId_hyperlink_399"/>
     <hyperlink ref="D697" r:id="rId_hyperlink_400"/>
     <hyperlink ref="D698" r:id="rId_hyperlink_401"/>
-    <hyperlink ref="D701" r:id="rId_hyperlink_402"/>
-[...2 lines deleted...]
-    <hyperlink ref="D704" r:id="rId_hyperlink_405"/>
+    <hyperlink ref="D699" r:id="rId_hyperlink_402"/>
+    <hyperlink ref="D700" r:id="rId_hyperlink_403"/>
+    <hyperlink ref="D701" r:id="rId_hyperlink_404"/>
+    <hyperlink ref="D702" r:id="rId_hyperlink_405"/>
     <hyperlink ref="D705" r:id="rId_hyperlink_406"/>
     <hyperlink ref="D706" r:id="rId_hyperlink_407"/>
     <hyperlink ref="D707" r:id="rId_hyperlink_408"/>
-    <hyperlink ref="D710" r:id="rId_hyperlink_409"/>
-[...3 lines deleted...]
-    <hyperlink ref="D717" r:id="rId_hyperlink_413"/>
+    <hyperlink ref="D711" r:id="rId_hyperlink_409"/>
+    <hyperlink ref="D712" r:id="rId_hyperlink_410"/>
+    <hyperlink ref="D713" r:id="rId_hyperlink_411"/>
+    <hyperlink ref="D714" r:id="rId_hyperlink_412"/>
+    <hyperlink ref="D715" r:id="rId_hyperlink_413"/>
     <hyperlink ref="D718" r:id="rId_hyperlink_414"/>
     <hyperlink ref="D719" r:id="rId_hyperlink_415"/>
     <hyperlink ref="D720" r:id="rId_hyperlink_416"/>
-    <hyperlink ref="D723" r:id="rId_hyperlink_417"/>
-    <hyperlink ref="D724" r:id="rId_hyperlink_418"/>
+    <hyperlink ref="D721" r:id="rId_hyperlink_417"/>
+    <hyperlink ref="D722" r:id="rId_hyperlink_418"/>
     <hyperlink ref="D725" r:id="rId_hyperlink_419"/>
     <hyperlink ref="D726" r:id="rId_hyperlink_420"/>
     <hyperlink ref="D727" r:id="rId_hyperlink_421"/>
-    <hyperlink ref="D730" r:id="rId_hyperlink_422"/>
-[...2 lines deleted...]
-    <hyperlink ref="D736" r:id="rId_hyperlink_425"/>
+    <hyperlink ref="D731" r:id="rId_hyperlink_422"/>
+    <hyperlink ref="D732" r:id="rId_hyperlink_423"/>
+    <hyperlink ref="D733" r:id="rId_hyperlink_424"/>
+    <hyperlink ref="D734" r:id="rId_hyperlink_425"/>
     <hyperlink ref="D737" r:id="rId_hyperlink_426"/>
     <hyperlink ref="D738" r:id="rId_hyperlink_427"/>
     <hyperlink ref="D739" r:id="rId_hyperlink_428"/>
-    <hyperlink ref="D742" r:id="rId_hyperlink_429"/>
-[...7 lines deleted...]
-    <hyperlink ref="D750" r:id="rId_hyperlink_437"/>
+    <hyperlink ref="D740" r:id="rId_hyperlink_429"/>
+    <hyperlink ref="D741" r:id="rId_hyperlink_430"/>
+    <hyperlink ref="D742" r:id="rId_hyperlink_431"/>
+    <hyperlink ref="D743" r:id="rId_hyperlink_432"/>
+    <hyperlink ref="D744" r:id="rId_hyperlink_433"/>
+    <hyperlink ref="D745" r:id="rId_hyperlink_434"/>
+    <hyperlink ref="D746" r:id="rId_hyperlink_435"/>
+    <hyperlink ref="D747" r:id="rId_hyperlink_436"/>
+    <hyperlink ref="D748" r:id="rId_hyperlink_437"/>
     <hyperlink ref="D751" r:id="rId_hyperlink_438"/>
     <hyperlink ref="D752" r:id="rId_hyperlink_439"/>
     <hyperlink ref="D753" r:id="rId_hyperlink_440"/>
-    <hyperlink ref="D756" r:id="rId_hyperlink_441"/>
-[...7 lines deleted...]
-    <hyperlink ref="D764" r:id="rId_hyperlink_449"/>
+    <hyperlink ref="D754" r:id="rId_hyperlink_441"/>
+    <hyperlink ref="D755" r:id="rId_hyperlink_442"/>
+    <hyperlink ref="D756" r:id="rId_hyperlink_443"/>
+    <hyperlink ref="D757" r:id="rId_hyperlink_444"/>
+    <hyperlink ref="D758" r:id="rId_hyperlink_445"/>
+    <hyperlink ref="D759" r:id="rId_hyperlink_446"/>
+    <hyperlink ref="D760" r:id="rId_hyperlink_447"/>
+    <hyperlink ref="D761" r:id="rId_hyperlink_448"/>
+    <hyperlink ref="D762" r:id="rId_hyperlink_449"/>
     <hyperlink ref="D765" r:id="rId_hyperlink_450"/>
     <hyperlink ref="D766" r:id="rId_hyperlink_451"/>
     <hyperlink ref="D767" r:id="rId_hyperlink_452"/>
-    <hyperlink ref="D770" r:id="rId_hyperlink_453"/>
+    <hyperlink ref="D768" r:id="rId_hyperlink_453"/>
     <hyperlink ref="D771" r:id="rId_hyperlink_454"/>
     <hyperlink ref="D772" r:id="rId_hyperlink_455"/>
     <hyperlink ref="D773" r:id="rId_hyperlink_456"/>
-    <hyperlink ref="D776" r:id="rId_hyperlink_457"/>
-    <hyperlink ref="D777" r:id="rId_hyperlink_458"/>
+    <hyperlink ref="D774" r:id="rId_hyperlink_457"/>
+    <hyperlink ref="D775" r:id="rId_hyperlink_458"/>
     <hyperlink ref="D778" r:id="rId_hyperlink_459"/>
     <hyperlink ref="D779" r:id="rId_hyperlink_460"/>
     <hyperlink ref="D780" r:id="rId_hyperlink_461"/>
-    <hyperlink ref="D783" r:id="rId_hyperlink_462"/>
-    <hyperlink ref="D784" r:id="rId_hyperlink_463"/>
+    <hyperlink ref="D781" r:id="rId_hyperlink_462"/>
+    <hyperlink ref="D782" r:id="rId_hyperlink_463"/>
     <hyperlink ref="D785" r:id="rId_hyperlink_464"/>
     <hyperlink ref="D786" r:id="rId_hyperlink_465"/>
     <hyperlink ref="D787" r:id="rId_hyperlink_466"/>
-    <hyperlink ref="D790" r:id="rId_hyperlink_467"/>
-[...2 lines deleted...]
-    <hyperlink ref="D793" r:id="rId_hyperlink_470"/>
+    <hyperlink ref="D788" r:id="rId_hyperlink_467"/>
+    <hyperlink ref="D789" r:id="rId_hyperlink_468"/>
+    <hyperlink ref="D790" r:id="rId_hyperlink_469"/>
+    <hyperlink ref="D791" r:id="rId_hyperlink_470"/>
     <hyperlink ref="D794" r:id="rId_hyperlink_471"/>
     <hyperlink ref="D795" r:id="rId_hyperlink_472"/>
     <hyperlink ref="D796" r:id="rId_hyperlink_473"/>
-    <hyperlink ref="D799" r:id="rId_hyperlink_474"/>
-[...6 lines deleted...]
-    <hyperlink ref="D806" r:id="rId_hyperlink_481"/>
+    <hyperlink ref="D797" r:id="rId_hyperlink_474"/>
+    <hyperlink ref="D798" r:id="rId_hyperlink_475"/>
+    <hyperlink ref="D799" r:id="rId_hyperlink_476"/>
+    <hyperlink ref="D800" r:id="rId_hyperlink_477"/>
+    <hyperlink ref="D801" r:id="rId_hyperlink_478"/>
+    <hyperlink ref="D802" r:id="rId_hyperlink_479"/>
+    <hyperlink ref="D803" r:id="rId_hyperlink_480"/>
+    <hyperlink ref="D804" r:id="rId_hyperlink_481"/>
     <hyperlink ref="D807" r:id="rId_hyperlink_482"/>
     <hyperlink ref="D808" r:id="rId_hyperlink_483"/>
     <hyperlink ref="D809" r:id="rId_hyperlink_484"/>
-    <hyperlink ref="D812" r:id="rId_hyperlink_485"/>
-[...31 lines deleted...]
-    <hyperlink ref="D844" r:id="rId_hyperlink_517"/>
+    <hyperlink ref="D810" r:id="rId_hyperlink_485"/>
+    <hyperlink ref="D811" r:id="rId_hyperlink_486"/>
+    <hyperlink ref="D812" r:id="rId_hyperlink_487"/>
+    <hyperlink ref="D813" r:id="rId_hyperlink_488"/>
+    <hyperlink ref="D814" r:id="rId_hyperlink_489"/>
+    <hyperlink ref="D815" r:id="rId_hyperlink_490"/>
+    <hyperlink ref="D816" r:id="rId_hyperlink_491"/>
+    <hyperlink ref="D817" r:id="rId_hyperlink_492"/>
+    <hyperlink ref="D818" r:id="rId_hyperlink_493"/>
+    <hyperlink ref="D819" r:id="rId_hyperlink_494"/>
+    <hyperlink ref="D820" r:id="rId_hyperlink_495"/>
+    <hyperlink ref="D821" r:id="rId_hyperlink_496"/>
+    <hyperlink ref="D822" r:id="rId_hyperlink_497"/>
+    <hyperlink ref="D823" r:id="rId_hyperlink_498"/>
+    <hyperlink ref="D824" r:id="rId_hyperlink_499"/>
+    <hyperlink ref="D825" r:id="rId_hyperlink_500"/>
+    <hyperlink ref="D826" r:id="rId_hyperlink_501"/>
+    <hyperlink ref="D827" r:id="rId_hyperlink_502"/>
+    <hyperlink ref="D828" r:id="rId_hyperlink_503"/>
+    <hyperlink ref="D829" r:id="rId_hyperlink_504"/>
+    <hyperlink ref="D830" r:id="rId_hyperlink_505"/>
+    <hyperlink ref="D831" r:id="rId_hyperlink_506"/>
+    <hyperlink ref="D832" r:id="rId_hyperlink_507"/>
+    <hyperlink ref="D833" r:id="rId_hyperlink_508"/>
+    <hyperlink ref="D834" r:id="rId_hyperlink_509"/>
+    <hyperlink ref="D835" r:id="rId_hyperlink_510"/>
+    <hyperlink ref="D836" r:id="rId_hyperlink_511"/>
+    <hyperlink ref="D837" r:id="rId_hyperlink_512"/>
+    <hyperlink ref="D838" r:id="rId_hyperlink_513"/>
+    <hyperlink ref="D839" r:id="rId_hyperlink_514"/>
+    <hyperlink ref="D840" r:id="rId_hyperlink_515"/>
+    <hyperlink ref="D841" r:id="rId_hyperlink_516"/>
+    <hyperlink ref="D842" r:id="rId_hyperlink_517"/>
     <hyperlink ref="D845" r:id="rId_hyperlink_518"/>
     <hyperlink ref="D846" r:id="rId_hyperlink_519"/>
     <hyperlink ref="D847" r:id="rId_hyperlink_520"/>
-    <hyperlink ref="D850" r:id="rId_hyperlink_521"/>
-[...7 lines deleted...]
-    <hyperlink ref="D858" r:id="rId_hyperlink_529"/>
+    <hyperlink ref="D848" r:id="rId_hyperlink_521"/>
+    <hyperlink ref="D849" r:id="rId_hyperlink_522"/>
+    <hyperlink ref="D850" r:id="rId_hyperlink_523"/>
+    <hyperlink ref="D851" r:id="rId_hyperlink_524"/>
+    <hyperlink ref="D852" r:id="rId_hyperlink_525"/>
+    <hyperlink ref="D853" r:id="rId_hyperlink_526"/>
+    <hyperlink ref="D854" r:id="rId_hyperlink_527"/>
+    <hyperlink ref="D855" r:id="rId_hyperlink_528"/>
+    <hyperlink ref="D856" r:id="rId_hyperlink_529"/>
     <hyperlink ref="D859" r:id="rId_hyperlink_530"/>
     <hyperlink ref="D860" r:id="rId_hyperlink_531"/>
-    <hyperlink ref="D861" r:id="rId_hyperlink_532"/>
+    <hyperlink ref="D863" r:id="rId_hyperlink_532"/>
     <hyperlink ref="D864" r:id="rId_hyperlink_533"/>
     <hyperlink ref="D865" r:id="rId_hyperlink_534"/>
-    <hyperlink ref="D868" r:id="rId_hyperlink_535"/>
-[...1 lines deleted...]
-    <hyperlink ref="D870" r:id="rId_hyperlink_537"/>
+    <hyperlink ref="D866" r:id="rId_hyperlink_535"/>
+    <hyperlink ref="D867" r:id="rId_hyperlink_536"/>
+    <hyperlink ref="D868" r:id="rId_hyperlink_537"/>
     <hyperlink ref="D871" r:id="rId_hyperlink_538"/>
-    <hyperlink ref="D872" r:id="rId_hyperlink_539"/>
-[...11 lines deleted...]
-    <hyperlink ref="D889" r:id="rId_hyperlink_551"/>
+    <hyperlink ref="D875" r:id="rId_hyperlink_539"/>
+    <hyperlink ref="D876" r:id="rId_hyperlink_540"/>
+    <hyperlink ref="D877" r:id="rId_hyperlink_541"/>
+    <hyperlink ref="D878" r:id="rId_hyperlink_542"/>
+    <hyperlink ref="D879" r:id="rId_hyperlink_543"/>
+    <hyperlink ref="D880" r:id="rId_hyperlink_544"/>
+    <hyperlink ref="D881" r:id="rId_hyperlink_545"/>
+    <hyperlink ref="D882" r:id="rId_hyperlink_546"/>
+    <hyperlink ref="D883" r:id="rId_hyperlink_547"/>
+    <hyperlink ref="D884" r:id="rId_hyperlink_548"/>
+    <hyperlink ref="D885" r:id="rId_hyperlink_549"/>
+    <hyperlink ref="D886" r:id="rId_hyperlink_550"/>
+    <hyperlink ref="D887" r:id="rId_hyperlink_551"/>
     <hyperlink ref="D890" r:id="rId_hyperlink_552"/>
     <hyperlink ref="D891" r:id="rId_hyperlink_553"/>
     <hyperlink ref="D892" r:id="rId_hyperlink_554"/>
-    <hyperlink ref="D895" r:id="rId_hyperlink_555"/>
-[...18 lines deleted...]
-    <hyperlink ref="D914" r:id="rId_hyperlink_574"/>
+    <hyperlink ref="D893" r:id="rId_hyperlink_555"/>
+    <hyperlink ref="D894" r:id="rId_hyperlink_556"/>
+    <hyperlink ref="D895" r:id="rId_hyperlink_557"/>
+    <hyperlink ref="D896" r:id="rId_hyperlink_558"/>
+    <hyperlink ref="D897" r:id="rId_hyperlink_559"/>
+    <hyperlink ref="D898" r:id="rId_hyperlink_560"/>
+    <hyperlink ref="D899" r:id="rId_hyperlink_561"/>
+    <hyperlink ref="D900" r:id="rId_hyperlink_562"/>
+    <hyperlink ref="D901" r:id="rId_hyperlink_563"/>
+    <hyperlink ref="D902" r:id="rId_hyperlink_564"/>
+    <hyperlink ref="D903" r:id="rId_hyperlink_565"/>
+    <hyperlink ref="D904" r:id="rId_hyperlink_566"/>
+    <hyperlink ref="D905" r:id="rId_hyperlink_567"/>
+    <hyperlink ref="D906" r:id="rId_hyperlink_568"/>
+    <hyperlink ref="D907" r:id="rId_hyperlink_569"/>
+    <hyperlink ref="D908" r:id="rId_hyperlink_570"/>
+    <hyperlink ref="D909" r:id="rId_hyperlink_571"/>
+    <hyperlink ref="D910" r:id="rId_hyperlink_572"/>
+    <hyperlink ref="D911" r:id="rId_hyperlink_573"/>
+    <hyperlink ref="D912" r:id="rId_hyperlink_574"/>
     <hyperlink ref="D915" r:id="rId_hyperlink_575"/>
     <hyperlink ref="D916" r:id="rId_hyperlink_576"/>
     <hyperlink ref="D917" r:id="rId_hyperlink_577"/>
-    <hyperlink ref="D920" r:id="rId_hyperlink_578"/>
-[...20 lines deleted...]
-    <hyperlink ref="D941" r:id="rId_hyperlink_599"/>
+    <hyperlink ref="D918" r:id="rId_hyperlink_578"/>
+    <hyperlink ref="D919" r:id="rId_hyperlink_579"/>
+    <hyperlink ref="D920" r:id="rId_hyperlink_580"/>
+    <hyperlink ref="D921" r:id="rId_hyperlink_581"/>
+    <hyperlink ref="D922" r:id="rId_hyperlink_582"/>
+    <hyperlink ref="D923" r:id="rId_hyperlink_583"/>
+    <hyperlink ref="D924" r:id="rId_hyperlink_584"/>
+    <hyperlink ref="D925" r:id="rId_hyperlink_585"/>
+    <hyperlink ref="D926" r:id="rId_hyperlink_586"/>
+    <hyperlink ref="D927" r:id="rId_hyperlink_587"/>
+    <hyperlink ref="D928" r:id="rId_hyperlink_588"/>
+    <hyperlink ref="D929" r:id="rId_hyperlink_589"/>
+    <hyperlink ref="D930" r:id="rId_hyperlink_590"/>
+    <hyperlink ref="D931" r:id="rId_hyperlink_591"/>
+    <hyperlink ref="D932" r:id="rId_hyperlink_592"/>
+    <hyperlink ref="D933" r:id="rId_hyperlink_593"/>
+    <hyperlink ref="D934" r:id="rId_hyperlink_594"/>
+    <hyperlink ref="D935" r:id="rId_hyperlink_595"/>
+    <hyperlink ref="D936" r:id="rId_hyperlink_596"/>
+    <hyperlink ref="D937" r:id="rId_hyperlink_597"/>
+    <hyperlink ref="D938" r:id="rId_hyperlink_598"/>
+    <hyperlink ref="D939" r:id="rId_hyperlink_599"/>
     <hyperlink ref="D942" r:id="rId_hyperlink_600"/>
     <hyperlink ref="D943" r:id="rId_hyperlink_601"/>
     <hyperlink ref="D944" r:id="rId_hyperlink_602"/>
-    <hyperlink ref="D947" r:id="rId_hyperlink_603"/>
-[...3 lines deleted...]
-    <hyperlink ref="D951" r:id="rId_hyperlink_607"/>
+    <hyperlink ref="D945" r:id="rId_hyperlink_603"/>
+    <hyperlink ref="D946" r:id="rId_hyperlink_604"/>
+    <hyperlink ref="D947" r:id="rId_hyperlink_605"/>
+    <hyperlink ref="D948" r:id="rId_hyperlink_606"/>
+    <hyperlink ref="D949" r:id="rId_hyperlink_607"/>
     <hyperlink ref="D952" r:id="rId_hyperlink_608"/>
     <hyperlink ref="D953" r:id="rId_hyperlink_609"/>
     <hyperlink ref="D954" r:id="rId_hyperlink_610"/>
-    <hyperlink ref="D957" r:id="rId_hyperlink_611"/>
-[...4 lines deleted...]
-    <hyperlink ref="D965" r:id="rId_hyperlink_616"/>
+    <hyperlink ref="D955" r:id="rId_hyperlink_611"/>
+    <hyperlink ref="D956" r:id="rId_hyperlink_612"/>
+    <hyperlink ref="D960" r:id="rId_hyperlink_613"/>
+    <hyperlink ref="D961" r:id="rId_hyperlink_614"/>
+    <hyperlink ref="D962" r:id="rId_hyperlink_615"/>
+    <hyperlink ref="D963" r:id="rId_hyperlink_616"/>
     <hyperlink ref="D966" r:id="rId_hyperlink_617"/>
     <hyperlink ref="D967" r:id="rId_hyperlink_618"/>
     <hyperlink ref="D968" r:id="rId_hyperlink_619"/>
-    <hyperlink ref="D971" r:id="rId_hyperlink_620"/>
-[...3 lines deleted...]
-    <hyperlink ref="D975" r:id="rId_hyperlink_624"/>
+    <hyperlink ref="D969" r:id="rId_hyperlink_620"/>
+    <hyperlink ref="D970" r:id="rId_hyperlink_621"/>
+    <hyperlink ref="D971" r:id="rId_hyperlink_622"/>
+    <hyperlink ref="D972" r:id="rId_hyperlink_623"/>
+    <hyperlink ref="D973" r:id="rId_hyperlink_624"/>
     <hyperlink ref="D976" r:id="rId_hyperlink_625"/>
     <hyperlink ref="D977" r:id="rId_hyperlink_626"/>
-    <hyperlink ref="D978" r:id="rId_hyperlink_627"/>
+    <hyperlink ref="D980" r:id="rId_hyperlink_627"/>
     <hyperlink ref="D981" r:id="rId_hyperlink_628"/>
-    <hyperlink ref="D982" r:id="rId_hyperlink_629"/>
-[...1 lines deleted...]
-    <hyperlink ref="D986" r:id="rId_hyperlink_631"/>
+    <hyperlink ref="D985" r:id="rId_hyperlink_629"/>
+    <hyperlink ref="D986" r:id="rId_hyperlink_630"/>
+    <hyperlink ref="D987" r:id="rId_hyperlink_631"/>
     <hyperlink ref="D990" r:id="rId_hyperlink_632"/>
     <hyperlink ref="D991" r:id="rId_hyperlink_633"/>
-    <hyperlink ref="D992" r:id="rId_hyperlink_634"/>
+    <hyperlink ref="D994" r:id="rId_hyperlink_634"/>
     <hyperlink ref="D995" r:id="rId_hyperlink_635"/>
     <hyperlink ref="D996" r:id="rId_hyperlink_636"/>
-    <hyperlink ref="D999" r:id="rId_hyperlink_637"/>
-[...2 lines deleted...]
-    <hyperlink ref="D1002" r:id="rId_hyperlink_640"/>
+    <hyperlink ref="D997" r:id="rId_hyperlink_637"/>
+    <hyperlink ref="D998" r:id="rId_hyperlink_638"/>
+    <hyperlink ref="D999" r:id="rId_hyperlink_639"/>
+    <hyperlink ref="D1000" r:id="rId_hyperlink_640"/>
     <hyperlink ref="D1003" r:id="rId_hyperlink_641"/>
     <hyperlink ref="D1004" r:id="rId_hyperlink_642"/>
     <hyperlink ref="D1005" r:id="rId_hyperlink_643"/>
-    <hyperlink ref="D1008" r:id="rId_hyperlink_644"/>
-[...1 lines deleted...]
-    <hyperlink ref="D1010" r:id="rId_hyperlink_646"/>
+    <hyperlink ref="D1006" r:id="rId_hyperlink_644"/>
+    <hyperlink ref="D1007" r:id="rId_hyperlink_645"/>
+    <hyperlink ref="D1008" r:id="rId_hyperlink_646"/>
     <hyperlink ref="D1011" r:id="rId_hyperlink_647"/>
     <hyperlink ref="D1012" r:id="rId_hyperlink_648"/>
     <hyperlink ref="D1013" r:id="rId_hyperlink_649"/>
-    <hyperlink ref="D1016" r:id="rId_hyperlink_650"/>
-[...16 lines deleted...]
-    <hyperlink ref="D1044" r:id="rId_hyperlink_667"/>
+    <hyperlink ref="D1014" r:id="rId_hyperlink_650"/>
+    <hyperlink ref="D1015" r:id="rId_hyperlink_651"/>
+    <hyperlink ref="D1016" r:id="rId_hyperlink_652"/>
+    <hyperlink ref="D1017" r:id="rId_hyperlink_653"/>
+    <hyperlink ref="D1018" r:id="rId_hyperlink_654"/>
+    <hyperlink ref="D1022" r:id="rId_hyperlink_655"/>
+    <hyperlink ref="D1023" r:id="rId_hyperlink_656"/>
+    <hyperlink ref="D1024" r:id="rId_hyperlink_657"/>
+    <hyperlink ref="D1028" r:id="rId_hyperlink_658"/>
+    <hyperlink ref="D1031" r:id="rId_hyperlink_659"/>
+    <hyperlink ref="D1032" r:id="rId_hyperlink_660"/>
+    <hyperlink ref="D1036" r:id="rId_hyperlink_661"/>
+    <hyperlink ref="D1037" r:id="rId_hyperlink_662"/>
+    <hyperlink ref="D1038" r:id="rId_hyperlink_663"/>
+    <hyperlink ref="D1039" r:id="rId_hyperlink_664"/>
+    <hyperlink ref="D1040" r:id="rId_hyperlink_665"/>
+    <hyperlink ref="D1041" r:id="rId_hyperlink_666"/>
+    <hyperlink ref="D1042" r:id="rId_hyperlink_667"/>
     <hyperlink ref="D1045" r:id="rId_hyperlink_668"/>
     <hyperlink ref="D1046" r:id="rId_hyperlink_669"/>
     <hyperlink ref="D1047" r:id="rId_hyperlink_670"/>
-    <hyperlink ref="D1050" r:id="rId_hyperlink_671"/>
-[...14 lines deleted...]
-    <hyperlink ref="D1071" r:id="rId_hyperlink_686"/>
+    <hyperlink ref="D1051" r:id="rId_hyperlink_671"/>
+    <hyperlink ref="D1052" r:id="rId_hyperlink_672"/>
+    <hyperlink ref="D1053" r:id="rId_hyperlink_673"/>
+    <hyperlink ref="D1054" r:id="rId_hyperlink_674"/>
+    <hyperlink ref="D1055" r:id="rId_hyperlink_675"/>
+    <hyperlink ref="D1056" r:id="rId_hyperlink_676"/>
+    <hyperlink ref="D1057" r:id="rId_hyperlink_677"/>
+    <hyperlink ref="D1058" r:id="rId_hyperlink_678"/>
+    <hyperlink ref="D1059" r:id="rId_hyperlink_679"/>
+    <hyperlink ref="D1063" r:id="rId_hyperlink_680"/>
+    <hyperlink ref="D1064" r:id="rId_hyperlink_681"/>
+    <hyperlink ref="D1065" r:id="rId_hyperlink_682"/>
+    <hyperlink ref="D1066" r:id="rId_hyperlink_683"/>
+    <hyperlink ref="D1067" r:id="rId_hyperlink_684"/>
+    <hyperlink ref="D1068" r:id="rId_hyperlink_685"/>
+    <hyperlink ref="D1069" r:id="rId_hyperlink_686"/>
     <hyperlink ref="D1072" r:id="rId_hyperlink_687"/>
     <hyperlink ref="D1073" r:id="rId_hyperlink_688"/>
     <hyperlink ref="D1074" r:id="rId_hyperlink_689"/>
-    <hyperlink ref="D1077" r:id="rId_hyperlink_690"/>
-[...5 lines deleted...]
-    <hyperlink ref="D1083" r:id="rId_hyperlink_696"/>
+    <hyperlink ref="D1075" r:id="rId_hyperlink_690"/>
+    <hyperlink ref="D1076" r:id="rId_hyperlink_691"/>
+    <hyperlink ref="D1077" r:id="rId_hyperlink_692"/>
+    <hyperlink ref="D1078" r:id="rId_hyperlink_693"/>
+    <hyperlink ref="D1079" r:id="rId_hyperlink_694"/>
+    <hyperlink ref="D1080" r:id="rId_hyperlink_695"/>
+    <hyperlink ref="D1081" r:id="rId_hyperlink_696"/>
     <hyperlink ref="D1084" r:id="rId_hyperlink_697"/>
     <hyperlink ref="D1085" r:id="rId_hyperlink_698"/>
     <hyperlink ref="D1086" r:id="rId_hyperlink_699"/>
-    <hyperlink ref="D1089" r:id="rId_hyperlink_700"/>
-[...9 lines deleted...]
-    <hyperlink ref="D1099" r:id="rId_hyperlink_710"/>
+    <hyperlink ref="D1087" r:id="rId_hyperlink_700"/>
+    <hyperlink ref="D1088" r:id="rId_hyperlink_701"/>
+    <hyperlink ref="D1089" r:id="rId_hyperlink_702"/>
+    <hyperlink ref="D1090" r:id="rId_hyperlink_703"/>
+    <hyperlink ref="D1091" r:id="rId_hyperlink_704"/>
+    <hyperlink ref="D1092" r:id="rId_hyperlink_705"/>
+    <hyperlink ref="D1093" r:id="rId_hyperlink_706"/>
+    <hyperlink ref="D1094" r:id="rId_hyperlink_707"/>
+    <hyperlink ref="D1098" r:id="rId_hyperlink_708"/>
+    <hyperlink ref="D1099" r:id="rId_hyperlink_709"/>
+    <hyperlink ref="D1100" r:id="rId_hyperlink_710"/>
     <hyperlink ref="D1103" r:id="rId_hyperlink_711"/>
     <hyperlink ref="D1104" r:id="rId_hyperlink_712"/>
     <hyperlink ref="D1105" r:id="rId_hyperlink_713"/>
-    <hyperlink ref="D1108" r:id="rId_hyperlink_714"/>
-[...12 lines deleted...]
-    <hyperlink ref="D1121" r:id="rId_hyperlink_727"/>
+    <hyperlink ref="D1106" r:id="rId_hyperlink_714"/>
+    <hyperlink ref="D1107" r:id="rId_hyperlink_715"/>
+    <hyperlink ref="D1108" r:id="rId_hyperlink_716"/>
+    <hyperlink ref="D1109" r:id="rId_hyperlink_717"/>
+    <hyperlink ref="D1110" r:id="rId_hyperlink_718"/>
+    <hyperlink ref="D1111" r:id="rId_hyperlink_719"/>
+    <hyperlink ref="D1112" r:id="rId_hyperlink_720"/>
+    <hyperlink ref="D1113" r:id="rId_hyperlink_721"/>
+    <hyperlink ref="D1114" r:id="rId_hyperlink_722"/>
+    <hyperlink ref="D1115" r:id="rId_hyperlink_723"/>
+    <hyperlink ref="D1116" r:id="rId_hyperlink_724"/>
+    <hyperlink ref="D1117" r:id="rId_hyperlink_725"/>
+    <hyperlink ref="D1118" r:id="rId_hyperlink_726"/>
+    <hyperlink ref="D1119" r:id="rId_hyperlink_727"/>
     <hyperlink ref="D1122" r:id="rId_hyperlink_728"/>
     <hyperlink ref="D1123" r:id="rId_hyperlink_729"/>
     <hyperlink ref="D1124" r:id="rId_hyperlink_730"/>
-    <hyperlink ref="D1127" r:id="rId_hyperlink_731"/>
-[...8 lines deleted...]
-    <hyperlink ref="D1139" r:id="rId_hyperlink_740"/>
+    <hyperlink ref="D1125" r:id="rId_hyperlink_731"/>
+    <hyperlink ref="D1126" r:id="rId_hyperlink_732"/>
+    <hyperlink ref="D1127" r:id="rId_hyperlink_733"/>
+    <hyperlink ref="D1128" r:id="rId_hyperlink_734"/>
+    <hyperlink ref="D1129" r:id="rId_hyperlink_735"/>
+    <hyperlink ref="D1130" r:id="rId_hyperlink_736"/>
+    <hyperlink ref="D1134" r:id="rId_hyperlink_737"/>
+    <hyperlink ref="D1135" r:id="rId_hyperlink_738"/>
+    <hyperlink ref="D1136" r:id="rId_hyperlink_739"/>
+    <hyperlink ref="D1137" r:id="rId_hyperlink_740"/>
     <hyperlink ref="D1140" r:id="rId_hyperlink_741"/>
     <hyperlink ref="D1141" r:id="rId_hyperlink_742"/>
     <hyperlink ref="D1142" r:id="rId_hyperlink_743"/>
-    <hyperlink ref="D1145" r:id="rId_hyperlink_744"/>
-[...7 lines deleted...]
-    <hyperlink ref="D1153" r:id="rId_hyperlink_752"/>
+    <hyperlink ref="D1143" r:id="rId_hyperlink_744"/>
+    <hyperlink ref="D1144" r:id="rId_hyperlink_745"/>
+    <hyperlink ref="D1145" r:id="rId_hyperlink_746"/>
+    <hyperlink ref="D1146" r:id="rId_hyperlink_747"/>
+    <hyperlink ref="D1147" r:id="rId_hyperlink_748"/>
+    <hyperlink ref="D1148" r:id="rId_hyperlink_749"/>
+    <hyperlink ref="D1149" r:id="rId_hyperlink_750"/>
+    <hyperlink ref="D1150" r:id="rId_hyperlink_751"/>
+    <hyperlink ref="D1151" r:id="rId_hyperlink_752"/>
     <hyperlink ref="D1154" r:id="rId_hyperlink_753"/>
     <hyperlink ref="D1155" r:id="rId_hyperlink_754"/>
     <hyperlink ref="D1156" r:id="rId_hyperlink_755"/>
-    <hyperlink ref="D1159" r:id="rId_hyperlink_756"/>
-[...8 lines deleted...]
-    <hyperlink ref="D1168" r:id="rId_hyperlink_765"/>
+    <hyperlink ref="D1157" r:id="rId_hyperlink_756"/>
+    <hyperlink ref="D1158" r:id="rId_hyperlink_757"/>
+    <hyperlink ref="D1159" r:id="rId_hyperlink_758"/>
+    <hyperlink ref="D1160" r:id="rId_hyperlink_759"/>
+    <hyperlink ref="D1161" r:id="rId_hyperlink_760"/>
+    <hyperlink ref="D1162" r:id="rId_hyperlink_761"/>
+    <hyperlink ref="D1163" r:id="rId_hyperlink_762"/>
+    <hyperlink ref="D1164" r:id="rId_hyperlink_763"/>
+    <hyperlink ref="D1165" r:id="rId_hyperlink_764"/>
+    <hyperlink ref="D1166" r:id="rId_hyperlink_765"/>
     <hyperlink ref="D1169" r:id="rId_hyperlink_766"/>
     <hyperlink ref="D1170" r:id="rId_hyperlink_767"/>
     <hyperlink ref="D1171" r:id="rId_hyperlink_768"/>
-    <hyperlink ref="D1174" r:id="rId_hyperlink_769"/>
-[...6 lines deleted...]
-    <hyperlink ref="D1181" r:id="rId_hyperlink_776"/>
+    <hyperlink ref="D1172" r:id="rId_hyperlink_769"/>
+    <hyperlink ref="D1173" r:id="rId_hyperlink_770"/>
+    <hyperlink ref="D1174" r:id="rId_hyperlink_771"/>
+    <hyperlink ref="D1175" r:id="rId_hyperlink_772"/>
+    <hyperlink ref="D1176" r:id="rId_hyperlink_773"/>
+    <hyperlink ref="D1177" r:id="rId_hyperlink_774"/>
+    <hyperlink ref="D1178" r:id="rId_hyperlink_775"/>
+    <hyperlink ref="D1179" r:id="rId_hyperlink_776"/>
     <hyperlink ref="D1182" r:id="rId_hyperlink_777"/>
     <hyperlink ref="D1183" r:id="rId_hyperlink_778"/>
     <hyperlink ref="D1184" r:id="rId_hyperlink_779"/>
-    <hyperlink ref="D1187" r:id="rId_hyperlink_780"/>
-[...4 lines deleted...]
-    <hyperlink ref="D1192" r:id="rId_hyperlink_785"/>
+    <hyperlink ref="D1185" r:id="rId_hyperlink_780"/>
+    <hyperlink ref="D1186" r:id="rId_hyperlink_781"/>
+    <hyperlink ref="D1187" r:id="rId_hyperlink_782"/>
+    <hyperlink ref="D1188" r:id="rId_hyperlink_783"/>
+    <hyperlink ref="D1189" r:id="rId_hyperlink_784"/>
+    <hyperlink ref="D1190" r:id="rId_hyperlink_785"/>
     <hyperlink ref="D1193" r:id="rId_hyperlink_786"/>
     <hyperlink ref="D1194" r:id="rId_hyperlink_787"/>
     <hyperlink ref="D1195" r:id="rId_hyperlink_788"/>
     <hyperlink ref="D1198" r:id="rId_hyperlink_789"/>
     <hyperlink ref="D1199" r:id="rId_hyperlink_790"/>
     <hyperlink ref="D1200" r:id="rId_hyperlink_791"/>
-    <hyperlink ref="D1203" r:id="rId_hyperlink_792"/>
-[...31 lines deleted...]
-    <hyperlink ref="D1238" r:id="rId_hyperlink_824"/>
+    <hyperlink ref="D1201" r:id="rId_hyperlink_792"/>
+    <hyperlink ref="D1202" r:id="rId_hyperlink_793"/>
+    <hyperlink ref="D1203" r:id="rId_hyperlink_794"/>
+    <hyperlink ref="D1204" r:id="rId_hyperlink_795"/>
+    <hyperlink ref="D1205" r:id="rId_hyperlink_796"/>
+    <hyperlink ref="D1206" r:id="rId_hyperlink_797"/>
+    <hyperlink ref="D1207" r:id="rId_hyperlink_798"/>
+    <hyperlink ref="D1208" r:id="rId_hyperlink_799"/>
+    <hyperlink ref="D1209" r:id="rId_hyperlink_800"/>
+    <hyperlink ref="D1210" r:id="rId_hyperlink_801"/>
+    <hyperlink ref="D1211" r:id="rId_hyperlink_802"/>
+    <hyperlink ref="D1212" r:id="rId_hyperlink_803"/>
+    <hyperlink ref="D1213" r:id="rId_hyperlink_804"/>
+    <hyperlink ref="D1214" r:id="rId_hyperlink_805"/>
+    <hyperlink ref="D1215" r:id="rId_hyperlink_806"/>
+    <hyperlink ref="D1216" r:id="rId_hyperlink_807"/>
+    <hyperlink ref="D1217" r:id="rId_hyperlink_808"/>
+    <hyperlink ref="D1218" r:id="rId_hyperlink_809"/>
+    <hyperlink ref="D1219" r:id="rId_hyperlink_810"/>
+    <hyperlink ref="D1220" r:id="rId_hyperlink_811"/>
+    <hyperlink ref="D1221" r:id="rId_hyperlink_812"/>
+    <hyperlink ref="D1222" r:id="rId_hyperlink_813"/>
+    <hyperlink ref="D1223" r:id="rId_hyperlink_814"/>
+    <hyperlink ref="D1224" r:id="rId_hyperlink_815"/>
+    <hyperlink ref="D1225" r:id="rId_hyperlink_816"/>
+    <hyperlink ref="D1226" r:id="rId_hyperlink_817"/>
+    <hyperlink ref="D1227" r:id="rId_hyperlink_818"/>
+    <hyperlink ref="D1228" r:id="rId_hyperlink_819"/>
+    <hyperlink ref="D1232" r:id="rId_hyperlink_820"/>
+    <hyperlink ref="D1233" r:id="rId_hyperlink_821"/>
+    <hyperlink ref="D1234" r:id="rId_hyperlink_822"/>
+    <hyperlink ref="D1235" r:id="rId_hyperlink_823"/>
+    <hyperlink ref="D1236" r:id="rId_hyperlink_824"/>
     <hyperlink ref="D1239" r:id="rId_hyperlink_825"/>
     <hyperlink ref="D1240" r:id="rId_hyperlink_826"/>
     <hyperlink ref="D1241" r:id="rId_hyperlink_827"/>
-    <hyperlink ref="D1244" r:id="rId_hyperlink_828"/>
-[...3 lines deleted...]
-    <hyperlink ref="D1248" r:id="rId_hyperlink_832"/>
+    <hyperlink ref="D1242" r:id="rId_hyperlink_828"/>
+    <hyperlink ref="D1243" r:id="rId_hyperlink_829"/>
+    <hyperlink ref="D1248" r:id="rId_hyperlink_830"/>
+    <hyperlink ref="D1249" r:id="rId_hyperlink_831"/>
+    <hyperlink ref="D1250" r:id="rId_hyperlink_832"/>
     <hyperlink ref="D1253" r:id="rId_hyperlink_833"/>
-    <hyperlink ref="D1254" r:id="rId_hyperlink_834"/>
-[...3 lines deleted...]
-    <hyperlink ref="D1264" r:id="rId_hyperlink_838"/>
+    <hyperlink ref="D1256" r:id="rId_hyperlink_834"/>
+    <hyperlink ref="D1259" r:id="rId_hyperlink_835"/>
+    <hyperlink ref="D1262" r:id="rId_hyperlink_836"/>
+    <hyperlink ref="D1265" r:id="rId_hyperlink_837"/>
+    <hyperlink ref="D1266" r:id="rId_hyperlink_838"/>
     <hyperlink ref="D1267" r:id="rId_hyperlink_839"/>
-    <hyperlink ref="D1270" r:id="rId_hyperlink_840"/>
-    <hyperlink ref="D1271" r:id="rId_hyperlink_841"/>
+    <hyperlink ref="D1268" r:id="rId_hyperlink_840"/>
+    <hyperlink ref="D1269" r:id="rId_hyperlink_841"/>
     <hyperlink ref="D1272" r:id="rId_hyperlink_842"/>
-    <hyperlink ref="D1273" r:id="rId_hyperlink_843"/>
-    <hyperlink ref="D1274" r:id="rId_hyperlink_844"/>
+    <hyperlink ref="D1275" r:id="rId_hyperlink_843"/>
+    <hyperlink ref="D1276" r:id="rId_hyperlink_844"/>
     <hyperlink ref="D1277" r:id="rId_hyperlink_845"/>
-    <hyperlink ref="D1280" r:id="rId_hyperlink_846"/>
-[...4 lines deleted...]
-    <hyperlink ref="D1288" r:id="rId_hyperlink_851"/>
+    <hyperlink ref="D1278" r:id="rId_hyperlink_846"/>
+    <hyperlink ref="D1279" r:id="rId_hyperlink_847"/>
+    <hyperlink ref="D1283" r:id="rId_hyperlink_848"/>
+    <hyperlink ref="D1286" r:id="rId_hyperlink_849"/>
+    <hyperlink ref="D1289" r:id="rId_hyperlink_850"/>
+    <hyperlink ref="D1290" r:id="rId_hyperlink_851"/>
     <hyperlink ref="D1291" r:id="rId_hyperlink_852"/>
-    <hyperlink ref="D1294" r:id="rId_hyperlink_853"/>
-    <hyperlink ref="D1295" r:id="rId_hyperlink_854"/>
+    <hyperlink ref="D1292" r:id="rId_hyperlink_853"/>
+    <hyperlink ref="D1293" r:id="rId_hyperlink_854"/>
     <hyperlink ref="D1296" r:id="rId_hyperlink_855"/>
-    <hyperlink ref="D1297" r:id="rId_hyperlink_856"/>
-[...18 lines deleted...]
-    <hyperlink ref="D1321" r:id="rId_hyperlink_875"/>
+    <hyperlink ref="D1300" r:id="rId_hyperlink_856"/>
+    <hyperlink ref="D1301" r:id="rId_hyperlink_857"/>
+    <hyperlink ref="D1302" r:id="rId_hyperlink_858"/>
+    <hyperlink ref="D1303" r:id="rId_hyperlink_859"/>
+    <hyperlink ref="D1304" r:id="rId_hyperlink_860"/>
+    <hyperlink ref="D1305" r:id="rId_hyperlink_861"/>
+    <hyperlink ref="D1306" r:id="rId_hyperlink_862"/>
+    <hyperlink ref="D1307" r:id="rId_hyperlink_863"/>
+    <hyperlink ref="D1308" r:id="rId_hyperlink_864"/>
+    <hyperlink ref="D1309" r:id="rId_hyperlink_865"/>
+    <hyperlink ref="D1310" r:id="rId_hyperlink_866"/>
+    <hyperlink ref="D1311" r:id="rId_hyperlink_867"/>
+    <hyperlink ref="D1312" r:id="rId_hyperlink_868"/>
+    <hyperlink ref="D1313" r:id="rId_hyperlink_869"/>
+    <hyperlink ref="D1314" r:id="rId_hyperlink_870"/>
+    <hyperlink ref="D1315" r:id="rId_hyperlink_871"/>
+    <hyperlink ref="D1316" r:id="rId_hyperlink_872"/>
+    <hyperlink ref="D1317" r:id="rId_hyperlink_873"/>
+    <hyperlink ref="D1318" r:id="rId_hyperlink_874"/>
+    <hyperlink ref="D1319" r:id="rId_hyperlink_875"/>
     <hyperlink ref="D1322" r:id="rId_hyperlink_876"/>
     <hyperlink ref="D1323" r:id="rId_hyperlink_877"/>
     <hyperlink ref="D1324" r:id="rId_hyperlink_878"/>
-    <hyperlink ref="D1327" r:id="rId_hyperlink_879"/>
-[...1 lines deleted...]
-    <hyperlink ref="D1329" r:id="rId_hyperlink_881"/>
+    <hyperlink ref="D1325" r:id="rId_hyperlink_879"/>
+    <hyperlink ref="D1326" r:id="rId_hyperlink_880"/>
+    <hyperlink ref="D1327" r:id="rId_hyperlink_881"/>
     <hyperlink ref="D1330" r:id="rId_hyperlink_882"/>
     <hyperlink ref="D1331" r:id="rId_hyperlink_883"/>
     <hyperlink ref="D1332" r:id="rId_hyperlink_884"/>
-    <hyperlink ref="D1335" r:id="rId_hyperlink_885"/>
+    <hyperlink ref="D1333" r:id="rId_hyperlink_885"/>
     <hyperlink ref="D1336" r:id="rId_hyperlink_886"/>
     <hyperlink ref="D1337" r:id="rId_hyperlink_887"/>
     <hyperlink ref="D1338" r:id="rId_hyperlink_888"/>
-    <hyperlink ref="D1341" r:id="rId_hyperlink_889"/>
-[...1 lines deleted...]
-    <hyperlink ref="D1343" r:id="rId_hyperlink_891"/>
+    <hyperlink ref="D1339" r:id="rId_hyperlink_889"/>
+    <hyperlink ref="D1340" r:id="rId_hyperlink_890"/>
+    <hyperlink ref="D1341" r:id="rId_hyperlink_891"/>
     <hyperlink ref="D1344" r:id="rId_hyperlink_892"/>
     <hyperlink ref="D1345" r:id="rId_hyperlink_893"/>
     <hyperlink ref="D1346" r:id="rId_hyperlink_894"/>
-    <hyperlink ref="D1349" r:id="rId_hyperlink_895"/>
+    <hyperlink ref="D1347" r:id="rId_hyperlink_895"/>
     <hyperlink ref="D1350" r:id="rId_hyperlink_896"/>
     <hyperlink ref="D1351" r:id="rId_hyperlink_897"/>
     <hyperlink ref="D1352" r:id="rId_hyperlink_898"/>
-    <hyperlink ref="D1355" r:id="rId_hyperlink_899"/>
-[...2 lines deleted...]
-    <hyperlink ref="D1358" r:id="rId_hyperlink_902"/>
+    <hyperlink ref="D1353" r:id="rId_hyperlink_899"/>
+    <hyperlink ref="D1354" r:id="rId_hyperlink_900"/>
+    <hyperlink ref="D1355" r:id="rId_hyperlink_901"/>
+    <hyperlink ref="D1356" r:id="rId_hyperlink_902"/>
     <hyperlink ref="D1359" r:id="rId_hyperlink_903"/>
     <hyperlink ref="D1360" r:id="rId_hyperlink_904"/>
     <hyperlink ref="D1361" r:id="rId_hyperlink_905"/>
-    <hyperlink ref="D1364" r:id="rId_hyperlink_906"/>
-[...32 lines deleted...]
-    <hyperlink ref="D1397" r:id="rId_hyperlink_939"/>
+    <hyperlink ref="D1362" r:id="rId_hyperlink_906"/>
+    <hyperlink ref="D1363" r:id="rId_hyperlink_907"/>
+    <hyperlink ref="D1364" r:id="rId_hyperlink_908"/>
+    <hyperlink ref="D1365" r:id="rId_hyperlink_909"/>
+    <hyperlink ref="D1366" r:id="rId_hyperlink_910"/>
+    <hyperlink ref="D1367" r:id="rId_hyperlink_911"/>
+    <hyperlink ref="D1368" r:id="rId_hyperlink_912"/>
+    <hyperlink ref="D1369" r:id="rId_hyperlink_913"/>
+    <hyperlink ref="D1370" r:id="rId_hyperlink_914"/>
+    <hyperlink ref="D1371" r:id="rId_hyperlink_915"/>
+    <hyperlink ref="D1372" r:id="rId_hyperlink_916"/>
+    <hyperlink ref="D1373" r:id="rId_hyperlink_917"/>
+    <hyperlink ref="D1374" r:id="rId_hyperlink_918"/>
+    <hyperlink ref="D1375" r:id="rId_hyperlink_919"/>
+    <hyperlink ref="D1376" r:id="rId_hyperlink_920"/>
+    <hyperlink ref="D1377" r:id="rId_hyperlink_921"/>
+    <hyperlink ref="D1378" r:id="rId_hyperlink_922"/>
+    <hyperlink ref="D1379" r:id="rId_hyperlink_923"/>
+    <hyperlink ref="D1380" r:id="rId_hyperlink_924"/>
+    <hyperlink ref="D1381" r:id="rId_hyperlink_925"/>
+    <hyperlink ref="D1382" r:id="rId_hyperlink_926"/>
+    <hyperlink ref="D1383" r:id="rId_hyperlink_927"/>
+    <hyperlink ref="D1384" r:id="rId_hyperlink_928"/>
+    <hyperlink ref="D1385" r:id="rId_hyperlink_929"/>
+    <hyperlink ref="D1386" r:id="rId_hyperlink_930"/>
+    <hyperlink ref="D1387" r:id="rId_hyperlink_931"/>
+    <hyperlink ref="D1388" r:id="rId_hyperlink_932"/>
+    <hyperlink ref="D1389" r:id="rId_hyperlink_933"/>
+    <hyperlink ref="D1390" r:id="rId_hyperlink_934"/>
+    <hyperlink ref="D1391" r:id="rId_hyperlink_935"/>
+    <hyperlink ref="D1392" r:id="rId_hyperlink_936"/>
+    <hyperlink ref="D1393" r:id="rId_hyperlink_937"/>
+    <hyperlink ref="D1394" r:id="rId_hyperlink_938"/>
+    <hyperlink ref="D1395" r:id="rId_hyperlink_939"/>
     <hyperlink ref="D1398" r:id="rId_hyperlink_940"/>
     <hyperlink ref="D1399" r:id="rId_hyperlink_941"/>
     <hyperlink ref="D1400" r:id="rId_hyperlink_942"/>
-    <hyperlink ref="D1403" r:id="rId_hyperlink_943"/>
-[...15 lines deleted...]
-    <hyperlink ref="D1419" r:id="rId_hyperlink_959"/>
+    <hyperlink ref="D1401" r:id="rId_hyperlink_943"/>
+    <hyperlink ref="D1402" r:id="rId_hyperlink_944"/>
+    <hyperlink ref="D1403" r:id="rId_hyperlink_945"/>
+    <hyperlink ref="D1404" r:id="rId_hyperlink_946"/>
+    <hyperlink ref="D1405" r:id="rId_hyperlink_947"/>
+    <hyperlink ref="D1406" r:id="rId_hyperlink_948"/>
+    <hyperlink ref="D1407" r:id="rId_hyperlink_949"/>
+    <hyperlink ref="D1408" r:id="rId_hyperlink_950"/>
+    <hyperlink ref="D1409" r:id="rId_hyperlink_951"/>
+    <hyperlink ref="D1410" r:id="rId_hyperlink_952"/>
+    <hyperlink ref="D1411" r:id="rId_hyperlink_953"/>
+    <hyperlink ref="D1412" r:id="rId_hyperlink_954"/>
+    <hyperlink ref="D1413" r:id="rId_hyperlink_955"/>
+    <hyperlink ref="D1414" r:id="rId_hyperlink_956"/>
+    <hyperlink ref="D1415" r:id="rId_hyperlink_957"/>
+    <hyperlink ref="D1416" r:id="rId_hyperlink_958"/>
+    <hyperlink ref="D1417" r:id="rId_hyperlink_959"/>
     <hyperlink ref="D1420" r:id="rId_hyperlink_960"/>
     <hyperlink ref="D1421" r:id="rId_hyperlink_961"/>
     <hyperlink ref="D1422" r:id="rId_hyperlink_962"/>
-    <hyperlink ref="D1425" r:id="rId_hyperlink_963"/>
-[...16 lines deleted...]
-    <hyperlink ref="D1442" r:id="rId_hyperlink_980"/>
+    <hyperlink ref="D1423" r:id="rId_hyperlink_963"/>
+    <hyperlink ref="D1424" r:id="rId_hyperlink_964"/>
+    <hyperlink ref="D1425" r:id="rId_hyperlink_965"/>
+    <hyperlink ref="D1426" r:id="rId_hyperlink_966"/>
+    <hyperlink ref="D1427" r:id="rId_hyperlink_967"/>
+    <hyperlink ref="D1428" r:id="rId_hyperlink_968"/>
+    <hyperlink ref="D1429" r:id="rId_hyperlink_969"/>
+    <hyperlink ref="D1430" r:id="rId_hyperlink_970"/>
+    <hyperlink ref="D1431" r:id="rId_hyperlink_971"/>
+    <hyperlink ref="D1432" r:id="rId_hyperlink_972"/>
+    <hyperlink ref="D1433" r:id="rId_hyperlink_973"/>
+    <hyperlink ref="D1434" r:id="rId_hyperlink_974"/>
+    <hyperlink ref="D1435" r:id="rId_hyperlink_975"/>
+    <hyperlink ref="D1436" r:id="rId_hyperlink_976"/>
+    <hyperlink ref="D1437" r:id="rId_hyperlink_977"/>
+    <hyperlink ref="D1438" r:id="rId_hyperlink_978"/>
+    <hyperlink ref="D1439" r:id="rId_hyperlink_979"/>
+    <hyperlink ref="D1440" r:id="rId_hyperlink_980"/>
     <hyperlink ref="D1443" r:id="rId_hyperlink_981"/>
-    <hyperlink ref="D1444" r:id="rId_hyperlink_982"/>
-[...1 lines deleted...]
-    <hyperlink ref="D1448" r:id="rId_hyperlink_984"/>
+    <hyperlink ref="D1447" r:id="rId_hyperlink_982"/>
+    <hyperlink ref="D1450" r:id="rId_hyperlink_983"/>
+    <hyperlink ref="D1451" r:id="rId_hyperlink_984"/>
     <hyperlink ref="D1452" r:id="rId_hyperlink_985"/>
-    <hyperlink ref="D1455" r:id="rId_hyperlink_986"/>
-[...2 lines deleted...]
-    <hyperlink ref="D1458" r:id="rId_hyperlink_989"/>
+    <hyperlink ref="D1453" r:id="rId_hyperlink_986"/>
+    <hyperlink ref="D1457" r:id="rId_hyperlink_987"/>
+    <hyperlink ref="D1458" r:id="rId_hyperlink_988"/>
+    <hyperlink ref="D1461" r:id="rId_hyperlink_989"/>
     <hyperlink ref="D1462" r:id="rId_hyperlink_990"/>
     <hyperlink ref="D1463" r:id="rId_hyperlink_991"/>
-    <hyperlink ref="D1466" r:id="rId_hyperlink_992"/>
-[...1 lines deleted...]
-    <hyperlink ref="D1468" r:id="rId_hyperlink_994"/>
+    <hyperlink ref="D1464" r:id="rId_hyperlink_992"/>
+    <hyperlink ref="D1465" r:id="rId_hyperlink_993"/>
+    <hyperlink ref="D1466" r:id="rId_hyperlink_994"/>
     <hyperlink ref="D1469" r:id="rId_hyperlink_995"/>
     <hyperlink ref="D1470" r:id="rId_hyperlink_996"/>
     <hyperlink ref="D1471" r:id="rId_hyperlink_997"/>
-    <hyperlink ref="D1474" r:id="rId_hyperlink_998"/>
-[...8 lines deleted...]
-    <hyperlink ref="D1483" r:id="rId_hyperlink_1007"/>
+    <hyperlink ref="D1472" r:id="rId_hyperlink_998"/>
+    <hyperlink ref="D1473" r:id="rId_hyperlink_999"/>
+    <hyperlink ref="D1474" r:id="rId_hyperlink_1000"/>
+    <hyperlink ref="D1475" r:id="rId_hyperlink_1001"/>
+    <hyperlink ref="D1476" r:id="rId_hyperlink_1002"/>
+    <hyperlink ref="D1477" r:id="rId_hyperlink_1003"/>
+    <hyperlink ref="D1478" r:id="rId_hyperlink_1004"/>
+    <hyperlink ref="D1479" r:id="rId_hyperlink_1005"/>
+    <hyperlink ref="D1480" r:id="rId_hyperlink_1006"/>
+    <hyperlink ref="D1481" r:id="rId_hyperlink_1007"/>
     <hyperlink ref="D1484" r:id="rId_hyperlink_1008"/>
     <hyperlink ref="D1485" r:id="rId_hyperlink_1009"/>
     <hyperlink ref="D1486" r:id="rId_hyperlink_1010"/>
-    <hyperlink ref="D1489" r:id="rId_hyperlink_1011"/>
-[...6 lines deleted...]
-    <hyperlink ref="D1496" r:id="rId_hyperlink_1018"/>
+    <hyperlink ref="D1487" r:id="rId_hyperlink_1011"/>
+    <hyperlink ref="D1488" r:id="rId_hyperlink_1012"/>
+    <hyperlink ref="D1489" r:id="rId_hyperlink_1013"/>
+    <hyperlink ref="D1490" r:id="rId_hyperlink_1014"/>
+    <hyperlink ref="D1491" r:id="rId_hyperlink_1015"/>
+    <hyperlink ref="D1492" r:id="rId_hyperlink_1016"/>
+    <hyperlink ref="D1493" r:id="rId_hyperlink_1017"/>
+    <hyperlink ref="D1494" r:id="rId_hyperlink_1018"/>
     <hyperlink ref="D1497" r:id="rId_hyperlink_1019"/>
     <hyperlink ref="D1498" r:id="rId_hyperlink_1020"/>
     <hyperlink ref="D1499" r:id="rId_hyperlink_1021"/>
-    <hyperlink ref="D1502" r:id="rId_hyperlink_1022"/>
-[...1 lines deleted...]
-    <hyperlink ref="D1504" r:id="rId_hyperlink_1024"/>
+    <hyperlink ref="D1500" r:id="rId_hyperlink_1022"/>
+    <hyperlink ref="D1501" r:id="rId_hyperlink_1023"/>
+    <hyperlink ref="D1502" r:id="rId_hyperlink_1024"/>
     <hyperlink ref="D1505" r:id="rId_hyperlink_1025"/>
     <hyperlink ref="D1506" r:id="rId_hyperlink_1026"/>
-    <hyperlink ref="D1507" r:id="rId_hyperlink_1027"/>
-[...1 lines deleted...]
-    <hyperlink ref="D1511" r:id="rId_hyperlink_1029"/>
+    <hyperlink ref="D1510" r:id="rId_hyperlink_1027"/>
+    <hyperlink ref="D1513" r:id="rId_hyperlink_1028"/>
+    <hyperlink ref="D1514" r:id="rId_hyperlink_1029"/>
     <hyperlink ref="D1515" r:id="rId_hyperlink_1030"/>
     <hyperlink ref="D1518" r:id="rId_hyperlink_1031"/>
     <hyperlink ref="D1519" r:id="rId_hyperlink_1032"/>
-    <hyperlink ref="D1520" r:id="rId_hyperlink_1033"/>
-[...1 lines deleted...]
-    <hyperlink ref="D1524" r:id="rId_hyperlink_1035"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>