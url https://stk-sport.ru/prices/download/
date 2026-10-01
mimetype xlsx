--- v2 (2026-08-17)
+++ v3 (2026-10-01)
@@ -1057,51 +1057,51 @@
   <si>
     <t>1.6.277. Сетка для тенниса</t>
   </si>
   <si>
     <t>BTN009</t>
   </si>
   <si>
     <t>Сетка для большого тенниса нить ф2,2 мм</t>
   </si>
   <si>
     <t>https:/stk-sport.ru/Setka-dlya-bolshogo-tennisa-niti-2-2-mm/</t>
   </si>
   <si>
     <t>Оборудование для фитнеса и аэробики</t>
   </si>
   <si>
     <t>1.6.280. Боди-бар</t>
   </si>
   <si>
     <t>1.6.282. Диск для баланса</t>
   </si>
   <si>
     <t>ODS006</t>
   </si>
   <si>
-    <t>Балансировочная доска диск с лабиринтом. Диаметр, см: 42 х 6</t>
+    <t>Балансировочный диск с лабиринтом, диаметр, см: 42 х 6</t>
   </si>
   <si>
     <t>https:/stk-sport.ru/balansirovochnaya-doska-disk/</t>
   </si>
   <si>
     <t>1.6.283. Клипса палка-обруч</t>
   </si>
   <si>
     <t>ODS030</t>
   </si>
   <si>
     <t>Клипса для плоского обруча</t>
   </si>
   <si>
     <t>https:/stk-sport.ru/klipsa-dlya-ploskogo-obrucha/</t>
   </si>
   <si>
     <t>1.6.284. Клипса палка-палка</t>
   </si>
   <si>
     <t>ODS029</t>
   </si>
   <si>
     <t>Клипса палка-палка</t>
   </si>
@@ -1144,51 +1144,51 @@
   <si>
     <t>Полусфера BOSU диаметр 58 см в комплекте с ножным насосом и эспандерами</t>
   </si>
   <si>
     <t>https:/stk-sport.ru/Polusfera-BOSU-s-espanderami-nasosom/</t>
   </si>
   <si>
     <t>1.6.292. Резиновые амортизаторы</t>
   </si>
   <si>
     <t>FIT125</t>
   </si>
   <si>
     <t>Резиновые амортизаторы для выполнения силовых упражнений с цветовой кодировкой</t>
   </si>
   <si>
     <t>https:/stk-sport.ru/rezinovye-amortizatory-dlya-vypolneniya-silovykh-uprazhneniy-s-tsvetovoy-kodirovkoy/</t>
   </si>
   <si>
     <t>1.6.294. Стойка для боди-баров</t>
   </si>
   <si>
     <t>FIT018</t>
   </si>
   <si>
-    <t>Стойка для бодибаров большая 27 шт.</t>
+    <t>Стойка для бодибаров большая на 27 шт.</t>
   </si>
   <si>
     <t>https:/stk-sport.ru/stoyka-dlya-bodibarov-bolshaya/</t>
   </si>
   <si>
     <t>1.6.295. Стойка для резиновых амортизаторов</t>
   </si>
   <si>
     <t>FIT019</t>
   </si>
   <si>
     <t>Стойка для эспандеров</t>
   </si>
   <si>
     <t>https:/stk-sport.ru/stoyka-dlya-espanderov/</t>
   </si>
   <si>
     <t>1.6.296. Стойка для хранения полусфер степ</t>
   </si>
   <si>
     <t>FIT020</t>
   </si>
   <si>
     <t>Стойка для хранения баланс-степов (платформ BOSU) на 7 шт.</t>
   </si>
@@ -1207,51 +1207,51 @@
   <si>
     <t>1.6.305. Мяч футбольный (размер 2, 3, 4, 5)</t>
   </si>
   <si>
     <t>Оборудование для хоккея и фигурного катания на коньках</t>
   </si>
   <si>
     <t>1.6.309. Оборудование для сушки коньков</t>
   </si>
   <si>
     <t>OBR016</t>
   </si>
   <si>
     <t>Стойка-стеллаж для сушки ботинок</t>
   </si>
   <si>
     <t>https:/stk-sport.ru/stoyka-stellazh-dlya-sushki-botinok/</t>
   </si>
   <si>
     <t>1.6.311. Стойка для клюшек</t>
   </si>
   <si>
     <t>OBR017</t>
   </si>
   <si>
-    <t>Стеллаж для хоккейных клюшек на 20 шт</t>
+    <t>Стеллаж для хоккейных клюшек на 20 шт.</t>
   </si>
   <si>
     <t>https:/stk-sport.ru/stellazh-dlya-khokkeynykh-klyushek/</t>
   </si>
   <si>
     <t>1.6.312. Шайба для игры в хоккей</t>
   </si>
   <si>
     <t>HOK013</t>
   </si>
   <si>
     <t>Шайба диаметр 75 мм</t>
   </si>
   <si>
     <t>https:/stk-sport.ru/Shayba-bol'shaya/</t>
   </si>
   <si>
     <t>HOK014</t>
   </si>
   <si>
     <t>Шайба диаметр 60 мм</t>
   </si>
   <si>
     <t>https:/stk-sport.ru/Shayba-malaya/</t>
   </si>
@@ -6007,60 +6007,60 @@
   <si>
     <t>OBR019</t>
   </si>
   <si>
     <t>Стеллаж для хранения сноубордов</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/stellazh-dlya-khraneniya-snoubordov/</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/stellazh-dlya-khraneniya-sportivnogo-inventarya-6-polok/</t>
   </si>
   <si>
     <t>NPR1644</t>
   </si>
   <si>
     <t>Кронштейн для скакалок настенный</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/kronshteyn-dlya-skakalok-nastennyy/</t>
   </si>
   <si>
     <t>NPR1274</t>
   </si>
   <si>
-    <t>Стеллаж из металлической сетки для хранения спортинвентаря,с замком, на колесиках</t>
+    <t>Стеллаж из металлической сетки для хранения спортинвентаря, с замком, на колесиках</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/stellazh-iz-metallicheskoy-setki-dlya-khraneniya-sportinventaryas-zamkom-na-kolesikakh/</t>
   </si>
   <si>
     <t>NPR489</t>
   </si>
   <si>
-    <t>Стеллаж тележка</t>
+    <t>Стеллаж-тележка</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/stellazh-dlya-komplekta-silovoy-gimnastiki/</t>
   </si>
   <si>
     <t>NPR1482</t>
   </si>
   <si>
     <t>Стойка для медболов и мячей, 5 полок, на колесиках</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/stoyka-dlya-medbolov-i-nabivnykh-myachey-5-polok-na-kolesikakh/</t>
   </si>
   <si>
     <t>NPR565</t>
   </si>
   <si>
     <t>Тележка деревянная для спортинвентаря, 3 полки, на колесах</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/telezhka-derevyannaya-dlya-sportinventarya-3-polki-na-kolesakh/</t>
   </si>
   <si>
     <t>NPR413</t>
   </si>
@@ -6244,51 +6244,51 @@
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/izdeliya-iz-fanery-i-dereva/brevno-detskoe-polukrugloe-myagkoe-15m-napolnoe/</t>
   </si>
   <si>
     <t>ODS032</t>
   </si>
   <si>
     <t>Корзина для горизонтального метания мячей</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/izdeliya-iz-fanery-i-dereva/korzina-dlya-gorizontalnogo-metaniya-myachey/</t>
   </si>
   <si>
     <t>ODS072</t>
   </si>
   <si>
     <t>Стойка для прыжков в высоту детская 60 см</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/izdeliya-iz-fanery-i-dereva/stoyka-dlya-pryzhkov-v-vysotu-detskaya-60-sm/</t>
   </si>
   <si>
     <t>ODS073</t>
   </si>
   <si>
-    <t>Стойка для прыжков в высоту детская, 1,3 м</t>
+    <t>Стойка для прыжков в высоту детская 130 см</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/izdeliya-iz-fanery-i-dereva/stoyka-dlya-pryzhkov-v-vysotu-detskaya-130-sm/</t>
   </si>
   <si>
     <t>NPR490</t>
   </si>
   <si>
     <t>Флажок на деревянной палочке</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/izdeliya-iz-fanery-i-dereva/flazhok-na-derevyannoy-palochke/</t>
   </si>
   <si>
     <t>Тренажеры детские</t>
   </si>
   <si>
     <t>NPR1721</t>
   </si>
   <si>
     <t>Батут DFC JUMP KIDS 48"</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/trenazhery-detskie/batut-dfc-jump-kids-48/</t>
   </si>
@@ -6517,69 +6517,69 @@
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/dugi-dlya-podlezaniya/duga-dlya-podlezaniyafanera-iz-fanery/?sku=6277</t>
   </si>
   <si>
     <t>Дуга для подлезания из фанеры Дуга для подлезания из фанеры (70 см)</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/dugi-dlya-podlezaniya/duga-dlya-podlezaniyafanera-iz-fanery/?sku=6278</t>
   </si>
   <si>
     <t>NPR460</t>
   </si>
   <si>
     <t>Дуги для подлезания 4 шт.</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/dugi-dlya-podlezaniya/komplekt-dug-dlya-podlezaniya-4-raznovysokie-dugi/</t>
   </si>
   <si>
     <t>Гантели и гири</t>
   </si>
   <si>
     <t>ODS012</t>
   </si>
   <si>
-    <t>Гиря резиновая заполняется водой</t>
+    <t>Гиря детская водоналивная</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/ganteli-i-giri---sportivnoe-oborudovanie-dlya-detskogo-sada/giri-rezinovye-tzapolnyayutsya-vodoy/</t>
   </si>
   <si>
     <t>ODS010</t>
   </si>
   <si>
     <t>Гантели 0,45 кг пустые 2 шт.</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/ganteli-i-giri---sportivnoe-oborudovanie-dlya-detskogo-sada/ganteli-05-kg-2sht-pustye/</t>
   </si>
   <si>
     <t>ODS011</t>
   </si>
   <si>
-    <t>Гантели 0,80 кг пустые 2 шт.</t>
+    <t>Гантели 0,8 кг пустые 2 шт.</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/ganteli-i-giri---sportivnoe-oborudovanie-dlya-detskogo-sada/ganteli-1-kg-2sht-pustye/</t>
   </si>
   <si>
     <t>Массажное оборудование</t>
   </si>
   <si>
     <t>ODS044</t>
   </si>
   <si>
     <t>Мяч массажный Мяч массажный (6 см)</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/myach-massazhniy/</t>
   </si>
   <si>
     <t>Мяч массажный Мяч массажный (7 см)</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/myach-massazhniy/?sku=6328</t>
   </si>
   <si>
     <t>Мяч массажный Мяч массажный (9 см)</t>
   </si>
@@ -6649,87 +6649,87 @@
   <si>
     <t>Мяч массажный Мяч массажный (20 см)</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/myach-massazhniy/?sku=93204</t>
   </si>
   <si>
     <t>Мяч массажный Мяч массажный (16 см)</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/myach-massazhniy/?sku=93205</t>
   </si>
   <si>
     <t>Мяч массажный Мяч массажный (18 см)</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/myach-massazhniy/?sku=93201</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/balansirovochnaya-doska-disk/</t>
   </si>
   <si>
     <t>NPR1480</t>
   </si>
   <si>
-    <t>Балансировочная доска диск. Диаметр 40 см</t>
+    <t>Балансировочный диск, диаметр 40 см</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/balansirovochnaya-doska-disk-40-sm/</t>
   </si>
   <si>
     <t>ODS014</t>
   </si>
   <si>
     <t>Дорожка массажная пластиковая 150 см</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/dorozhka-massazhnaya-plastikovaya-150-sm/</t>
   </si>
   <si>
     <t>ODS013</t>
   </si>
   <si>
     <t>Дорожка массажная Змейка-шагайка</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/dorozhka-massazhnaya-zmeyka-shagayka/</t>
   </si>
   <si>
     <t>NPR1351</t>
   </si>
   <si>
     <t>Дорожка Змейка-шагайка 5 таблеток</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/dorozhka-zmeyka---shagayka-5-tabletok/</t>
   </si>
   <si>
     <t>NPR892</t>
   </si>
   <si>
-    <t>Дорожка балансир зигзаг</t>
+    <t>Дорожка-балансир зигзаг</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/dorozhka-balansir-zig-zag/</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/lestnitsa-koordinatsionnaya-12-stupeney-51sm-kh-540sm/</t>
   </si>
   <si>
     <t>ODS028</t>
   </si>
   <si>
     <t>Коврик массажный (набор 8 модулей)</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/kovrik-massazhnyy-nabor-iz-8-moduley/</t>
   </si>
   <si>
     <t>NPR2511</t>
   </si>
   <si>
     <t>Коврик массажный 6 модулей (24,5 х 24,5 х 1,4см)</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/kovrik-massazhnyy-6-moduley-24-5-24-5-1-4sm-multikolor/</t>
   </si>
@@ -8083,51 +8083,51 @@
   <si>
     <t>NPR1582</t>
   </si>
   <si>
     <t>Клюшка для флорбола Буллит «Старт» 90 см</t>
   </si>
   <si>
     <t>https://stk-sport.ru/florbol/klyushki-myachi/klyushka-florbolnaya-bullit-dlina-ruchki-90-sm/</t>
   </si>
   <si>
     <t>NPR2853</t>
   </si>
   <si>
     <t>Клюшка для флорбола Буллит «Старт» 70 см</t>
   </si>
   <si>
     <t>https://stk-sport.ru/florbol/klyushki-myachi/klyushka-dlya-florbola-bullit-start-70-sm/</t>
   </si>
   <si>
     <t>Футбол</t>
   </si>
   <si>
     <t>NPR253</t>
   </si>
   <si>
-    <t>Ворота пластиковые 110х75 см (1 шт)</t>
+    <t>Ворота пластиковые 110х75 см (1 шт.)</t>
   </si>
   <si>
     <t>https://stk-sport.ru/futbol/vorota/vorota-plastikovye-11075-sm-1-sht/</t>
   </si>
   <si>
     <t>NPR325</t>
   </si>
   <si>
     <t>Ворота пластиковые 165х120 см (1 шт.)</t>
   </si>
   <si>
     <t>https://stk-sport.ru/futbol/vorota/vorota-plastikovye-165120-sm-1-sht/</t>
   </si>
   <si>
     <t>FUT014</t>
   </si>
   <si>
     <t>Сетка для футбольных ворот нить ф1,8мм (7,32м х 2,44м х 2м)</t>
   </si>
   <si>
     <t>https://stk-sport.ru/futbol/setki/Setka-dlya-futbol'nykh-vorot-nit'-1-8mm-7-32m-2-44m-2m/</t>
   </si>
   <si>
     <t>FUT015</t>
   </si>
@@ -8404,51 +8404,51 @@
   <si>
     <t>https://stk-sport.ru/futbol/nasosy/nasos-torres-dvoynogo-deystviya-30-sm-plastik/</t>
   </si>
   <si>
     <t>NPR779</t>
   </si>
   <si>
     <t>Насос TORRES двойного действия 20 см алюминий</t>
   </si>
   <si>
     <t>https://stk-sport.ru/futbol/nasosy/nasos-20-sm-alyuminiy/</t>
   </si>
   <si>
     <t>NPR495</t>
   </si>
   <si>
     <t>Компрессор электрический "VOLCANO"</t>
   </si>
   <si>
     <t>https://stk-sport.ru/futbol/nasosy/kompressor-elektricheskiy-volcano/</t>
   </si>
   <si>
     <t>NPR158</t>
   </si>
   <si>
-    <t>Игла для насоса набор 10 шт</t>
+    <t>Игла для насоса набор 10 шт.</t>
   </si>
   <si>
     <t>https://stk-sport.ru/futbol/nasosy/igla-dlya-nasosa-nabor/</t>
   </si>
   <si>
     <t>FUT013</t>
   </si>
   <si>
     <t>Перчатки вратаря</t>
   </si>
   <si>
     <t>https://stk-sport.ru/futbol/perchatki/perchatki-vratarya/</t>
   </si>
   <si>
     <t>NPR1392</t>
   </si>
   <si>
     <t>Перчатки вратарские TORRES Pro</t>
   </si>
   <si>
     <t>https://stk-sport.ru/futbol/perchatki/perchatki-vrat-torres-pro/</t>
   </si>
   <si>
     <t>Хоккей</t>
   </si>
@@ -11369,51 +11369,51 @@
       </c>
       <c r="C173" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D173" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E173" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" s="6">
         <v>1</v>
       </c>
       <c r="B174" s="11" t="s">
         <v>219</v>
       </c>
       <c r="C174" s="9" t="s">
         <v>220</v>
       </c>
       <c r="D174" s="8" t="s">
         <v>221</v>
       </c>
       <c r="E174" s="14">
-        <v>0</v>
+        <v>59927</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="7" t="s">
         <v>222</v>
       </c>
       <c r="B175" s="8"/>
       <c r="C175" s="9"/>
       <c r="D175" s="8"/>
       <c r="E175" s="14"/>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B176" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C176" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D176" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E176" s="15" t="s">
@@ -24334,85 +24334,85 @@
       </c>
       <c r="C1002" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D1002" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E1002" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1003" spans="1:5">
       <c r="A1003" s="6">
         <v>1</v>
       </c>
       <c r="B1003" s="11" t="s">
         <v>1771</v>
       </c>
       <c r="C1003" s="9" t="s">
         <v>1772</v>
       </c>
       <c r="D1003" s="8" t="s">
         <v>1773</v>
       </c>
       <c r="E1003" s="14">
-        <v>36559</v>
+        <v>40214</v>
       </c>
     </row>
     <row r="1004" spans="1:5">
       <c r="A1004" s="6">
         <v>2</v>
       </c>
       <c r="B1004" s="11" t="s">
         <v>1774</v>
       </c>
       <c r="C1004" s="9" t="s">
         <v>1775</v>
       </c>
       <c r="D1004" s="8" t="s">
         <v>1776</v>
       </c>
       <c r="E1004" s="14">
-        <v>15553</v>
+        <v>17077</v>
       </c>
     </row>
     <row r="1005" spans="1:5">
       <c r="A1005" s="6">
         <v>3</v>
       </c>
       <c r="B1005" s="11" t="s">
         <v>219</v>
       </c>
       <c r="C1005" s="9" t="s">
         <v>220</v>
       </c>
       <c r="D1005" s="8" t="s">
         <v>1777</v>
       </c>
       <c r="E1005" s="14">
-        <v>0</v>
+        <v>59927</v>
       </c>
     </row>
     <row r="1006" spans="1:5">
       <c r="A1006" s="6">
         <v>4</v>
       </c>
       <c r="B1006" s="11" t="s">
         <v>224</v>
       </c>
       <c r="C1006" s="9" t="s">
         <v>225</v>
       </c>
       <c r="D1006" s="8" t="s">
         <v>1778</v>
       </c>
       <c r="E1006" s="14">
         <v>28116</v>
       </c>
     </row>
     <row r="1007" spans="1:5">
       <c r="A1007" s="6">
         <v>5</v>
       </c>
       <c r="B1007" s="11" t="s">
         <v>1779</v>