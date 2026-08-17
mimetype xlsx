--- v0 (2026-05-18)
+++ v1 (2026-08-17)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$C$5:$C$349</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$C$5:$C$345</definedName>
   </definedNames>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="419">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="413">
   <si>
     <t>Прайс-листы для спортивного оборудования и спортинвенторя</t>
   </si>
   <si>
     <t>Оборудование по приказу № 838</t>
   </si>
   <si>
     <t>Оборудование универсального спортивного зала 18м х 30м</t>
   </si>
   <si>
     <t>1.6.3. Стеллажи для инвентаря</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
@@ -974,68 +974,50 @@
     <t>1.6.208. Поплавок цветной (флажок)</t>
   </si>
   <si>
     <t>VDS023</t>
   </si>
   <si>
     <t>Поплавок цветной с флажком</t>
   </si>
   <si>
     <t>https:/stk-sport.ru/poplavok-tsvetnoy-s-flazhkom/</t>
   </si>
   <si>
     <t>1.6.209. Пояс с петлей для обучения плаванию</t>
   </si>
   <si>
     <t>1.6.210. Разделительная волногасящая дорожка</t>
   </si>
   <si>
     <t>VDS010</t>
   </si>
   <si>
     <t>Дорожка разделительная для бассейна 25 м</t>
   </si>
   <si>
     <t>https:/stk-sport.ru/Dorozhka-razdelitelnaya-dlya-basseyna-25m/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https:/stk-sport.ru/dorozhka-razdelitelnaya-dlya-detskogo-basseyna-ppe-poplavki-8-m/?sku=92027</t>
   </si>
   <si>
     <t>1.6.213. Спасательный линь</t>
   </si>
   <si>
     <t>VDS007</t>
   </si>
   <si>
     <t>Веревка с яркой маркировкой 5м</t>
   </si>
   <si>
     <t>https:/stk-sport.ru/verevka-s-yarkoy-markirovkoy-5m/</t>
   </si>
   <si>
     <t>1.6.214. Термометр для воды</t>
   </si>
   <si>
     <t>VDS028</t>
   </si>
   <si>
     <t>Термометр для воды</t>
   </si>
   <si>
     <t>https:/stk-sport.ru/termometr-dlya-vody/</t>
   </si>
@@ -1718,62 +1700,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stellazh-dlya-khraneniya-gimnasticheskikh-myachey/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stellazh-dlya-khraneniya-sportivnogo-inventarya-6-polok/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Stoyki-voleybolnye-na-rastyazhkakh-dlya-zala/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/protektor-dlya-gandbolnykh-vorot/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Setka-dlya-vorot-gandbol-i-minifutbol-nit-3-1-mm-yacheyka-100-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Setka-dlya-vorot-gandbol-i-minifutbol-nit-3-1-mm-yacheyka-40-40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Myach-basketbol'nyy-TORRES-BM600-&#8470;7/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Myach-futbol'nyy-TORRES-Main-Stream-&#8470;5/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Myach-futbol'nyy-TORRES-Main-Stream-&#8470;5/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stoyka-obvodnaya-s-flazhkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/komplekt-dlya-gruppovykh-zanyatiy-s-podvizhnym-stellazhom/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Planka-dlya-pryzhkov-v-vysotu-fiberglassovaya-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stoyka-dlya-lyzh-pristennaya-na-10-par/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Stoyka-dlya-lyzh-dvukhstoronnyaya-na-kolesakh-s-kryuchkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Stoyka-dlya-lyzh-dvukhstoronnyaya-na-kolesakh-s-kryuchkami/?sku=7678" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/opredelitel-vysoty-pryzhka/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Obruch-gimnasticheskiy-alyuminievyy-krashenyy/?sku=7524" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Obruch-gimnasticheskiy-alyuminievyy-krashenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Obruch-gimnasticheskiy-alyuminievyy-krashenyy/?sku=7526" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Obruch-gimnasticheskiy-alyuminievyy-krashenyy/?sku=7527" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/tumba-pryzhkovaya-atleticheskaia/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/tumba-pryzhkovaya-atleticheskaia/?sku=6626" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/tumba-pryzhkovaya-atleticheskaia/?sku=6627" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/granata-0-3kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stellazh-dlya-khraneniya-sportivnogo-inventarya-6-polok/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Shkaf-dlya-sportinventarya-metallicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Myagkaya-zashchita-na-voleybolnye-stoyki/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Zerkalo-1m-2m-0-04m-s-plenkoy-i-krepleniem/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/komplekt-ganteley-obrezinennykh-ot-1-do-10-kg-1c/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Shtanga-obrezinennaya-razbornaya-175kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Myach-gimnasticheskiy-85sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7244" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7245" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7246" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7247" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7248" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7249" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7250" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Upory-dlya-otzhimaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/tumba-pryzhkovaya-atleticheskaia/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/tumba-pryzhkovaya-atleticheskaia/?sku=6626" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/tumba-pryzhkovaya-atleticheskaia/?sku=6627" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Zerkalo-1m-2m-0-04m-s-plenkoy-i-krepleniem/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Khoreograficheskiy-stanok-dvukhryadnyy-nastennyy-derevyannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/kronshteyn-dlya-khraneniya-myachey-gimnasticheskikh/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/komplekt-dlya-gruppovykh-zanyatiy-s-podvizhnym-stellazhom/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Komplekt-dlya-silovoy-gimnastiki-s-podvizhnym-stellazhom/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Myach-gimnasticheskiy-85sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/banketka-dlya-razdevalok-14m/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Shkaf-dlya-sportinventarya-metallicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Zerkalo-1m-2m-0-04m-s-plenkoy-i-krepleniem/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/modul-trapetsiya-bolshoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Zhgut-trenirovochnyy-polimernyy-elastichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/koltso-basketbolnoe-5-380mm-s-uporom-s-setkoy-lyuks/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/koltso-basketbolnoe-5-380mm-s-uporom-s-setkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/koltso-basketbolnoe-5-380mm-s-setkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/koltso-basketbolnoe-3-295mm-s-uporom-s-setkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/koltso-basketbolnoe-3-295mm-s-setkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/koltso-basketbolnoe-1-250mm-s-uporom-s-setkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Setka-basketbolnaya-trekhtsvetnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Myagkaya-zashchita-na-voleybolnye-stoyki/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Stoyki-voleybolnye-na-rastyazhkakh-dlya-zala/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stoyka-dlya-obvodki/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Myach-gandbol'nyy-TORRES-Club-&#8470;3/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Myach-gandbol'nyy-TORRES-Club-&#8470;2/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Myach-gandbol'nyy-TORRES-Club-&#8470;1/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/brusok-dlya-ottalkivaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/granata-0-3kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Dorozhka-dlya-razbega-rezinovaya-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Estafetnaya-palochka-plastikovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Stol-dlya-nastol'nogo-tennisa-START-LINE-Champion-25mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/akvapalka/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/akvatrener-dvoynoy-s-poyasom/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Doska-dlya-plavaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/zhilet-naduvnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/katushka-dlya-khraneniya-dorozhek-na-75-m-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Rezinovaya-dorozhka-tsvetnaya-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/nabor-maska-trubka-lasty-32-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/nastennoe-kreplenie-dlya-spasatelnogo-kruga/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/spasatelnyy-krug/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/akvalopatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/akvalopatki/?sku=7718" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/akvalopatki/?sku=7719" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/myach-plastizolevyy-naduvnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/myach-plastizolevyy-naduvnoy/?sku=6362" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/myach-plastizolevyy-naduvnoy/?sku=6363" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/myach-plastizolevyy-naduvnoy/?sku=6364" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/myach-plastizolevyy-naduvnoy/?sku=6365" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/myach-plastizolevyy-naduvnoy/?sku=6366" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/narukavniki-3-6-let/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/krug-naduvnoy-51-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/plavayushchiy-obruch/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/slalom-koltsa-4sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/poplavok-tsvetnoy-s-flazhkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/akvatrener-dvoynoy-s-poyasom/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Dorozhka-razdelitelnaya-dlya-basseyna-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/dorozhka-razdelitelnaya-dlya-detskogo-basseyna-ppe-poplavki-8-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/dorozhka-razdelitelnaya-dlya-detskogo-basseyna-ppe-poplavki-8-m/?sku=92027" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/verevka-s-yarkoy-markirovkoy-5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/termometr-dlya-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bagor-netonushchiy-dlya-vylavlivaniya-predmetov-iz-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/shest-spasatelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Setka-dlya-bolshogo-tennisa-niti-2-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7244" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7245" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7246" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7247" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7248" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7249" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7250" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/balansirovochnaya-doska-disk/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/klipsa-dlya-ploskogo-obrucha/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/klipsa-palka-palka/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Klipsa-s-perekladinoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/lestnitsa-koordinatsionnaya-12-stupeney-51sm-kh-540sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Myach-gimnasticheskiy-85sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/myach-plastizolevyy-naduvnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/myach-plastizolevyy-naduvnoy/?sku=6362" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/myach-plastizolevyy-naduvnoy/?sku=6363" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/myach-plastizolevyy-naduvnoy/?sku=6364" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/myach-plastizolevyy-naduvnoy/?sku=6365" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/myach-plastizolevyy-naduvnoy/?sku=6366" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Polusfera-BOSU-s-espanderami-nasosom/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/rezinovye-amortizatory-dlya-vypolneniya-silovykh-uprazhneniy-s-tsvetovoy-kodirovkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stoyka-dlya-bodibarov-bolshaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stoyka-dlya-espanderov/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stoyka-dlya-khraneniya-balans-stepov-platform-bosu/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stellazh-dlya-khraneniya-gimnasticheskikh-myachey/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Myach-gandbol'nyy-TORRES-Club-&#8470;3/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stoyka-stellazh-dlya-sushki-botinok/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stellazh-dlya-khokkeynykh-klyushek/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Shayba-bol'shaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Shayba-malaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Obruch-gimnasticheskiy-alyuminievyy-krashenyy/?sku=7524" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Obruch-gimnasticheskiy-alyuminievyy-krashenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Obruch-gimnasticheskiy-alyuminievyy-krashenyy/?sku=7526" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Obruch-gimnasticheskiy-alyuminievyy-krashenyy/?sku=7527" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Shakhmaty-massovye/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stellazh-dlya-khraneniya-gimnasticheskikh-myachey/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stellazh-dlya-khraneniya-sportivnogo-inventarya-6-polok/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Stoyki-voleybolnye-na-rastyazhkakh-dlya-zala/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/protektor-dlya-gandbolnykh-vorot/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Setka-dlya-vorot-gandbol-i-minifutbol-nit-3-1-mm-yacheyka-100-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Setka-dlya-vorot-gandbol-i-minifutbol-nit-3-1-mm-yacheyka-40-40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Myach-basketbol'nyy-TORRES-BM600-&#8470;7/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Myach-futbol'nyy-TORRES-Main-Stream-&#8470;5/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Myach-futbol'nyy-TORRES-Main-Stream-&#8470;5/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stoyka-obvodnaya-s-flazhkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/komplekt-dlya-gruppovykh-zanyatiy-s-podvizhnym-stellazhom/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Planka-dlya-pryzhkov-v-vysotu-fiberglassovaya-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stoyka-dlya-lyzh-pristennaya-na-10-par/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Stoyka-dlya-lyzh-dvukhstoronnyaya-na-kolesakh-s-kryuchkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Stoyka-dlya-lyzh-dvukhstoronnyaya-na-kolesakh-s-kryuchkami/?sku=7678" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/opredelitel-vysoty-pryzhka/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Obruch-gimnasticheskiy-alyuminievyy-krashenyy/?sku=7524" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Obruch-gimnasticheskiy-alyuminievyy-krashenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Obruch-gimnasticheskiy-alyuminievyy-krashenyy/?sku=7526" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Obruch-gimnasticheskiy-alyuminievyy-krashenyy/?sku=7527" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/tumba-pryzhkovaya-atleticheskaia/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/tumba-pryzhkovaya-atleticheskaia/?sku=6626" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/tumba-pryzhkovaya-atleticheskaia/?sku=6627" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/granata-0-3kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stellazh-dlya-khraneniya-sportivnogo-inventarya-6-polok/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Shkaf-dlya-sportinventarya-metallicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Myagkaya-zashchita-na-voleybolnye-stoyki/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Zerkalo-1m-2m-0-04m-s-plenkoy-i-krepleniem/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/komplekt-ganteley-obrezinennykh-ot-1-do-10-kg-1c/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Shtanga-obrezinennaya-razbornaya-175kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Myach-gimnasticheskiy-85sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7244" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7245" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7246" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7247" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7248" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7249" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7250" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Upory-dlya-otzhimaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/tumba-pryzhkovaya-atleticheskaia/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/tumba-pryzhkovaya-atleticheskaia/?sku=6626" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/tumba-pryzhkovaya-atleticheskaia/?sku=6627" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Zerkalo-1m-2m-0-04m-s-plenkoy-i-krepleniem/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Khoreograficheskiy-stanok-dvukhryadnyy-nastennyy-derevyannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/kronshteyn-dlya-khraneniya-myachey-gimnasticheskikh/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/komplekt-dlya-gruppovykh-zanyatiy-s-podvizhnym-stellazhom/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Komplekt-dlya-silovoy-gimnastiki-s-podvizhnym-stellazhom/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Myach-gimnasticheskiy-85sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/banketka-dlya-razdevalok-14m/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Shkaf-dlya-sportinventarya-metallicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Zerkalo-1m-2m-0-04m-s-plenkoy-i-krepleniem/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/modul-trapetsiya-bolshoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Zhgut-trenirovochnyy-polimernyy-elastichnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/koltso-basketbolnoe-5-380mm-s-uporom-s-setkoy-lyuks/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/koltso-basketbolnoe-5-380mm-s-uporom-s-setkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/koltso-basketbolnoe-5-380mm-s-setkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/koltso-basketbolnoe-3-295mm-s-uporom-s-setkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/koltso-basketbolnoe-3-295mm-s-setkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/koltso-basketbolnoe-1-250mm-s-uporom-s-setkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Setka-basketbolnaya-trekhtsvetnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Myagkaya-zashchita-na-voleybolnye-stoyki/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Stoyki-voleybolnye-na-rastyazhkakh-dlya-zala/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stoyka-dlya-obvodki/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Myach-gandbol'nyy-TORRES-Club-&#8470;3/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Myach-gandbol'nyy-TORRES-Club-&#8470;2/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Myach-gandbol'nyy-TORRES-Club-&#8470;1/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/brusok-dlya-ottalkivaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/granata-0-3kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Dorozhka-dlya-razbega-rezinovaya-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Estafetnaya-palochka-plastikovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Stol-dlya-nastol'nogo-tennisa-START-LINE-Champion-25mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/akvapalka/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/akvatrener-dvoynoy-s-poyasom/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Doska-dlya-plavaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/zhilet-naduvnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/katushka-dlya-khraneniya-dorozhek-na-75-m-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Rezinovaya-dorozhka-tsvetnaya-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/nabor-maska-trubka-lasty-32-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/nastennoe-kreplenie-dlya-spasatelnogo-kruga/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/spasatelnyy-krug/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/akvalopatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/akvalopatki/?sku=7718" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/akvalopatki/?sku=7719" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/myach-plastizolevyy-naduvnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/myach-plastizolevyy-naduvnoy/?sku=6362" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/myach-plastizolevyy-naduvnoy/?sku=6363" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/myach-plastizolevyy-naduvnoy/?sku=6364" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/myach-plastizolevyy-naduvnoy/?sku=6365" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/myach-plastizolevyy-naduvnoy/?sku=6366" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/narukavniki-3-6-let/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/krug-naduvnoy-51-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/plavayushchiy-obruch/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/slalom-koltsa-4sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/poplavok-tsvetnoy-s-flazhkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/akvatrener-dvoynoy-s-poyasom/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Dorozhka-razdelitelnaya-dlya-basseyna-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/verevka-s-yarkoy-markirovkoy-5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/termometr-dlya-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bagor-netonushchiy-dlya-vylavlivaniya-predmetov-iz-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/shest-spasatelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Setka-dlya-bolshogo-tennisa-niti-2-2-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7244" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7245" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7246" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7247" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7248" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7249" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/bodibar/?sku=7250" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/balansirovochnaya-doska-disk/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/klipsa-dlya-ploskogo-obrucha/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/klipsa-palka-palka/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Klipsa-s-perekladinoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/lestnitsa-koordinatsionnaya-12-stupeney-51sm-kh-540sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Myach-gimnasticheskiy-85sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/myach-plastizolevyy-naduvnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/myach-plastizolevyy-naduvnoy/?sku=6362" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/myach-plastizolevyy-naduvnoy/?sku=6363" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/myach-plastizolevyy-naduvnoy/?sku=6364" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/myach-plastizolevyy-naduvnoy/?sku=6365" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/myach-plastizolevyy-naduvnoy/?sku=6366" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Polusfera-BOSU-s-espanderami-nasosom/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/rezinovye-amortizatory-dlya-vypolneniya-silovykh-uprazhneniy-s-tsvetovoy-kodirovkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stoyka-dlya-bodibarov-bolshaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stoyka-dlya-espanderov/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stoyka-dlya-khraneniya-balans-stepov-platform-bosu/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stellazh-dlya-khraneniya-gimnasticheskikh-myachey/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Myach-gandbol'nyy-TORRES-Club-&#8470;3/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stoyka-stellazh-dlya-sushki-botinok/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/stellazh-dlya-khokkeynykh-klyushek/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Shayba-bol'shaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Shayba-malaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Obruch-gimnasticheskiy-alyuminievyy-krashenyy/?sku=7524" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Obruch-gimnasticheskiy-alyuminievyy-krashenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Obruch-gimnasticheskiy-alyuminievyy-krashenyy/?sku=7526" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Obruch-gimnasticheskiy-alyuminievyy-krashenyy/?sku=7527" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stk-sport.ru/Shakhmaty-massovye/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E350"/>
+  <dimension ref="A1:E346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E350" sqref="E350"/>
+      <selection activeCell="E346" sqref="E346"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="8"/>
@@ -5275,1475 +5257,1415 @@
       </c>
       <c r="C250" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D250" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E250" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" s="6">
         <v>1</v>
       </c>
       <c r="B251" s="11" t="s">
         <v>321</v>
       </c>
       <c r="C251" s="9" t="s">
         <v>322</v>
       </c>
       <c r="D251" s="8" t="s">
         <v>323</v>
       </c>
       <c r="E251" s="14">
-        <v>611</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="252" spans="1:5">
-      <c r="A252" s="6">
-[...5 lines deleted...]
-      <c r="C252" s="9" t="s">
+      <c r="A252" s="7" t="s">
         <v>324</v>
       </c>
-      <c r="D252" s="8" t="s">
+      <c r="B252" s="8"/>
+      <c r="C252" s="9"/>
+      <c r="D252" s="8"/>
+      <c r="E252" s="14"/>
+    </row>
+    <row r="253" spans="1:5">
+      <c r="A253" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B253" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C253" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D253" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E253" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
+      <c r="A254" s="6">
+        <v>1</v>
+      </c>
+      <c r="B254" s="11" t="s">
         <v>325</v>
       </c>
-      <c r="E252" s="14">
-[...4 lines deleted...]
-      <c r="A253" s="7" t="s">
+      <c r="C254" s="9" t="s">
         <v>326</v>
       </c>
-      <c r="B253" s="8"/>
-[...18 lines deleted...]
-        <v>8</v>
+      <c r="D254" s="8" t="s">
+        <v>327</v>
+      </c>
+      <c r="E254" s="14">
+        <v>69</v>
       </c>
     </row>
     <row r="255" spans="1:5">
-      <c r="A255" s="6">
-[...5 lines deleted...]
-      <c r="C255" s="9" t="s">
+      <c r="A255" s="7" t="s">
         <v>328</v>
       </c>
-      <c r="D255" s="8" t="s">
+      <c r="B255" s="8"/>
+      <c r="C255" s="9"/>
+      <c r="D255" s="8"/>
+      <c r="E255" s="14"/>
+    </row>
+    <row r="256" spans="1:5">
+      <c r="A256" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B256" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C256" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D256" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E256" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
+      <c r="A257" s="6">
+        <v>1</v>
+      </c>
+      <c r="B257" s="11" t="s">
         <v>329</v>
       </c>
-      <c r="E255" s="14">
-[...4 lines deleted...]
-      <c r="A256" s="7" t="s">
+      <c r="C257" s="9" t="s">
         <v>330</v>
       </c>
-      <c r="B256" s="8"/>
-[...18 lines deleted...]
-        <v>8</v>
+      <c r="D257" s="8" t="s">
+        <v>331</v>
+      </c>
+      <c r="E257" s="14">
+        <v>2609</v>
       </c>
     </row>
     <row r="258" spans="1:5">
-      <c r="A258" s="6">
-[...5 lines deleted...]
-      <c r="C258" s="9" t="s">
+      <c r="A258" s="7" t="s">
         <v>332</v>
       </c>
-      <c r="D258" s="8" t="s">
+      <c r="B258" s="8"/>
+      <c r="C258" s="9"/>
+      <c r="D258" s="8"/>
+      <c r="E258" s="14"/>
+    </row>
+    <row r="259" spans="1:5">
+      <c r="A259" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B259" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C259" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D259" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E259" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
+      <c r="A260" s="6">
+        <v>1</v>
+      </c>
+      <c r="B260" s="11" t="s">
         <v>333</v>
       </c>
-      <c r="E258" s="14">
-[...4 lines deleted...]
-      <c r="A259" s="7" t="s">
+      <c r="C260" s="9" t="s">
         <v>334</v>
       </c>
-      <c r="B259" s="8"/>
-[...18 lines deleted...]
-        <v>8</v>
+      <c r="D260" s="8" t="s">
+        <v>335</v>
+      </c>
+      <c r="E260" s="14">
+        <v>10156</v>
       </c>
     </row>
     <row r="261" spans="1:5">
-      <c r="A261" s="6">
-[...5 lines deleted...]
-      <c r="C261" s="9" t="s">
+      <c r="A261" s="4" t="s">
         <v>336</v>
       </c>
-      <c r="D261" s="8" t="s">
+      <c r="B261" s="8"/>
+      <c r="C261" s="9"/>
+      <c r="D261" s="8"/>
+      <c r="E261" s="14"/>
+    </row>
+    <row r="262" spans="1:5">
+      <c r="A262" s="4" t="s">
         <v>337</v>
-      </c>
-[...6 lines deleted...]
-        <v>338</v>
       </c>
       <c r="B262" s="8"/>
       <c r="C262" s="9"/>
       <c r="D262" s="8"/>
       <c r="E262" s="14"/>
     </row>
     <row r="263" spans="1:5">
-      <c r="A263" s="5" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A263" s="4" t="s">
+        <v>338</v>
+      </c>
+      <c r="B263" s="8"/>
+      <c r="C263" s="9"/>
+      <c r="D263" s="8"/>
+      <c r="E263" s="14"/>
     </row>
     <row r="264" spans="1:5">
-      <c r="A264" s="6">
-[...2 lines deleted...]
-      <c r="B264" s="11" t="s">
+      <c r="A264" s="7" t="s">
         <v>339</v>
       </c>
-      <c r="C264" s="9" t="s">
+      <c r="B264" s="8"/>
+      <c r="C264" s="9"/>
+      <c r="D264" s="8"/>
+      <c r="E264" s="14"/>
+    </row>
+    <row r="265" spans="1:5">
+      <c r="A265" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B265" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C265" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D265" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E265" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
+      <c r="A266" s="6">
+        <v>1</v>
+      </c>
+      <c r="B266" s="11" t="s">
         <v>340</v>
       </c>
-      <c r="D264" s="8" t="s">
+      <c r="C266" s="9" t="s">
         <v>341</v>
       </c>
-      <c r="E264" s="14">
-[...4 lines deleted...]
-      <c r="A265" s="4" t="s">
+      <c r="D266" s="8" t="s">
         <v>342</v>
       </c>
-      <c r="B265" s="8"/>
-[...11 lines deleted...]
-      <c r="E266" s="14"/>
+      <c r="E266" s="14">
+        <v>3096</v>
+      </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" s="4" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="B267" s="8"/>
       <c r="C267" s="9"/>
       <c r="D267" s="8"/>
       <c r="E267" s="14"/>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" s="7" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="B268" s="8"/>
       <c r="C268" s="9"/>
       <c r="D268" s="8"/>
       <c r="E268" s="14"/>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B269" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C269" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D269" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E269" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" s="6">
         <v>1</v>
       </c>
       <c r="B270" s="11" t="s">
-        <v>346</v>
+        <v>118</v>
       </c>
       <c r="C270" s="9" t="s">
-        <v>347</v>
+        <v>119</v>
       </c>
       <c r="D270" s="8" t="s">
-        <v>348</v>
+        <v>120</v>
       </c>
       <c r="E270" s="14">
-        <v>3096</v>
+        <v>831</v>
       </c>
     </row>
     <row r="271" spans="1:5">
-      <c r="A271" s="4" t="s">
-[...5 lines deleted...]
-      <c r="E271" s="14"/>
+      <c r="A271" s="6">
+        <v>2</v>
+      </c>
+      <c r="B271" s="11" t="s">
+        <v>118</v>
+      </c>
+      <c r="C271" s="9" t="s">
+        <v>121</v>
+      </c>
+      <c r="D271" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="E271" s="14">
+        <v>1133</v>
+      </c>
     </row>
     <row r="272" spans="1:5">
-      <c r="A272" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E272" s="14"/>
+      <c r="A272" s="6">
+        <v>3</v>
+      </c>
+      <c r="B272" s="11" t="s">
+        <v>118</v>
+      </c>
+      <c r="C272" s="9" t="s">
+        <v>123</v>
+      </c>
+      <c r="D272" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="E272" s="14">
+        <v>1419</v>
+      </c>
     </row>
     <row r="273" spans="1:5">
-      <c r="A273" s="5" t="s">
-[...12 lines deleted...]
-        <v>8</v>
+      <c r="A273" s="6">
+        <v>4</v>
+      </c>
+      <c r="B273" s="11" t="s">
+        <v>118</v>
+      </c>
+      <c r="C273" s="9" t="s">
+        <v>125</v>
+      </c>
+      <c r="D273" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="E273" s="14">
+        <v>1706</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B274" s="11" t="s">
         <v>118</v>
       </c>
       <c r="C274" s="9" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="D274" s="8" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="E274" s="14">
-        <v>831</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B275" s="11" t="s">
         <v>118</v>
       </c>
       <c r="C275" s="9" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="D275" s="8" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="E275" s="14">
-        <v>1133</v>
+        <v>2295</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" s="6">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B276" s="11" t="s">
         <v>118</v>
       </c>
       <c r="C276" s="9" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="D276" s="8" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
       <c r="E276" s="14">
-        <v>1419</v>
+        <v>2597</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" s="6">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B277" s="11" t="s">
         <v>118</v>
       </c>
       <c r="C277" s="9" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="D277" s="8" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="E277" s="14">
-        <v>1706</v>
+        <v>2884</v>
       </c>
     </row>
     <row r="278" spans="1:5">
-      <c r="A278" s="6">
-[...13 lines deleted...]
-      </c>
+      <c r="A278" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="B278" s="8"/>
+      <c r="C278" s="9"/>
+      <c r="D278" s="8"/>
+      <c r="E278" s="14"/>
     </row>
     <row r="279" spans="1:5">
-      <c r="A279" s="6">
-[...12 lines deleted...]
-        <v>2295</v>
+      <c r="A279" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B279" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C279" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D279" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E279" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" s="6">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B280" s="11" t="s">
-        <v>118</v>
+        <v>346</v>
       </c>
       <c r="C280" s="9" t="s">
-        <v>131</v>
+        <v>347</v>
       </c>
       <c r="D280" s="8" t="s">
-        <v>132</v>
+        <v>348</v>
       </c>
       <c r="E280" s="14">
-        <v>2597</v>
+        <v>2176</v>
       </c>
     </row>
     <row r="281" spans="1:5">
-      <c r="A281" s="6">
-[...13 lines deleted...]
-      </c>
+      <c r="A281" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="B281" s="8"/>
+      <c r="C281" s="9"/>
+      <c r="D281" s="8"/>
+      <c r="E281" s="14"/>
     </row>
     <row r="282" spans="1:5">
-      <c r="A282" s="7" t="s">
+      <c r="A282" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B282" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C282" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D282" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E282" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
+      <c r="A283" s="6">
+        <v>1</v>
+      </c>
+      <c r="B283" s="11" t="s">
+        <v>350</v>
+      </c>
+      <c r="C283" s="9" t="s">
         <v>351</v>
       </c>
-      <c r="B282" s="8"/>
-[...18 lines deleted...]
-        <v>8</v>
+      <c r="D283" s="8" t="s">
+        <v>352</v>
+      </c>
+      <c r="E283" s="14">
+        <v>260</v>
       </c>
     </row>
     <row r="284" spans="1:5">
-      <c r="A284" s="6">
-[...5 lines deleted...]
-      <c r="C284" s="9" t="s">
+      <c r="A284" s="7" t="s">
         <v>353</v>
       </c>
-      <c r="D284" s="8" t="s">
+      <c r="B284" s="8"/>
+      <c r="C284" s="9"/>
+      <c r="D284" s="8"/>
+      <c r="E284" s="14"/>
+    </row>
+    <row r="285" spans="1:5">
+      <c r="A285" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B285" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C285" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D285" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E285" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
+      <c r="A286" s="6">
+        <v>1</v>
+      </c>
+      <c r="B286" s="11" t="s">
         <v>354</v>
       </c>
-      <c r="E284" s="14">
-[...4 lines deleted...]
-      <c r="A285" s="7" t="s">
+      <c r="C286" s="9" t="s">
         <v>355</v>
       </c>
-      <c r="B285" s="8"/>
-[...18 lines deleted...]
-        <v>8</v>
+      <c r="D286" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="E286" s="14">
+        <v>149</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B287" s="11" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C287" s="9" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D287" s="8" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="E287" s="14">
-        <v>260</v>
+        <v>149</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" s="7" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B288" s="8"/>
       <c r="C288" s="9"/>
       <c r="D288" s="8"/>
       <c r="E288" s="14"/>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B289" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C289" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D289" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E289" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" s="6">
         <v>1</v>
       </c>
       <c r="B290" s="11" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C290" s="9" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="D290" s="8" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="E290" s="14">
-        <v>149</v>
+        <v>2508</v>
       </c>
     </row>
     <row r="291" spans="1:5">
-      <c r="A291" s="6">
-[...5 lines deleted...]
-      <c r="C291" s="9" t="s">
+      <c r="A291" s="7" t="s">
         <v>364</v>
       </c>
-      <c r="D291" s="8" t="s">
+      <c r="B291" s="8"/>
+      <c r="C291" s="9"/>
+      <c r="D291" s="8"/>
+      <c r="E291" s="14"/>
+    </row>
+    <row r="292" spans="1:5">
+      <c r="A292" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B292" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C292" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D292" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E292" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
+      <c r="A293" s="6">
+        <v>1</v>
+      </c>
+      <c r="B293" s="11" t="s">
+        <v>114</v>
+      </c>
+      <c r="C293" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="D293" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="E293" s="14">
+        <v>1842</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
+      <c r="A294" s="7" t="s">
         <v>365</v>
       </c>
-      <c r="E291" s="14">
-[...44 lines deleted...]
-      </c>
+      <c r="B294" s="8"/>
+      <c r="C294" s="9"/>
+      <c r="D294" s="8"/>
+      <c r="E294" s="14"/>
     </row>
     <row r="295" spans="1:5">
-      <c r="A295" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E295" s="14"/>
+      <c r="A295" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B295" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C295" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D295" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E295" s="15" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="296" spans="1:5">
-      <c r="A296" s="5" t="s">
-[...12 lines deleted...]
-        <v>8</v>
+      <c r="A296" s="6">
+        <v>1</v>
+      </c>
+      <c r="B296" s="11" t="s">
+        <v>283</v>
+      </c>
+      <c r="C296" s="9" t="s">
+        <v>284</v>
+      </c>
+      <c r="D296" s="8" t="s">
+        <v>285</v>
+      </c>
+      <c r="E296" s="14">
+        <v>60</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B297" s="11" t="s">
-        <v>114</v>
+        <v>283</v>
       </c>
       <c r="C297" s="9" t="s">
-        <v>115</v>
+        <v>286</v>
       </c>
       <c r="D297" s="8" t="s">
-        <v>116</v>
+        <v>287</v>
       </c>
       <c r="E297" s="14">
-        <v>1842</v>
+        <v>109</v>
       </c>
     </row>
     <row r="298" spans="1:5">
-      <c r="A298" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E298" s="14"/>
+      <c r="A298" s="6">
+        <v>3</v>
+      </c>
+      <c r="B298" s="11" t="s">
+        <v>283</v>
+      </c>
+      <c r="C298" s="9" t="s">
+        <v>288</v>
+      </c>
+      <c r="D298" s="8" t="s">
+        <v>289</v>
+      </c>
+      <c r="E298" s="14">
+        <v>71</v>
+      </c>
     </row>
     <row r="299" spans="1:5">
-      <c r="A299" s="5" t="s">
-[...12 lines deleted...]
-        <v>8</v>
+      <c r="A299" s="6">
+        <v>4</v>
+      </c>
+      <c r="B299" s="11" t="s">
+        <v>283</v>
+      </c>
+      <c r="C299" s="9" t="s">
+        <v>290</v>
+      </c>
+      <c r="D299" s="8" t="s">
+        <v>291</v>
+      </c>
+      <c r="E299" s="14">
+        <v>77</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B300" s="11" t="s">
         <v>283</v>
       </c>
       <c r="C300" s="9" t="s">
-        <v>284</v>
+        <v>292</v>
       </c>
       <c r="D300" s="8" t="s">
-        <v>285</v>
+        <v>293</v>
       </c>
       <c r="E300" s="14">
-        <v>60</v>
+        <v>110</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B301" s="11" t="s">
         <v>283</v>
       </c>
       <c r="C301" s="9" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
       <c r="D301" s="8" t="s">
-        <v>287</v>
+        <v>295</v>
       </c>
       <c r="E301" s="14">
-        <v>109</v>
+        <v>293</v>
       </c>
     </row>
     <row r="302" spans="1:5">
-      <c r="A302" s="6">
-[...13 lines deleted...]
-      </c>
+      <c r="A302" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="B302" s="8"/>
+      <c r="C302" s="9"/>
+      <c r="D302" s="8"/>
+      <c r="E302" s="14"/>
     </row>
     <row r="303" spans="1:5">
-      <c r="A303" s="6">
-[...12 lines deleted...]
-        <v>77</v>
+      <c r="A303" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B303" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C303" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D303" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E303" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B304" s="11" t="s">
-        <v>283</v>
+        <v>367</v>
       </c>
       <c r="C304" s="9" t="s">
-        <v>292</v>
+        <v>368</v>
       </c>
       <c r="D304" s="8" t="s">
-        <v>293</v>
+        <v>369</v>
       </c>
       <c r="E304" s="14">
-        <v>110</v>
+        <v>6017</v>
       </c>
     </row>
     <row r="305" spans="1:5">
-      <c r="A305" s="6">
-[...13 lines deleted...]
-      </c>
+      <c r="A305" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="B305" s="8"/>
+      <c r="C305" s="9"/>
+      <c r="D305" s="8"/>
+      <c r="E305" s="14"/>
     </row>
     <row r="306" spans="1:5">
-      <c r="A306" s="7" t="s">
+      <c r="A306" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B306" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C306" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D306" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E306" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
+      <c r="A307" s="6">
+        <v>1</v>
+      </c>
+      <c r="B307" s="11" t="s">
+        <v>371</v>
+      </c>
+      <c r="C307" s="9" t="s">
         <v>372</v>
       </c>
-      <c r="B306" s="8"/>
-[...18 lines deleted...]
-        <v>8</v>
+      <c r="D307" s="8" t="s">
+        <v>373</v>
+      </c>
+      <c r="E307" s="14">
+        <v>2840</v>
       </c>
     </row>
     <row r="308" spans="1:5">
-      <c r="A308" s="6">
-[...5 lines deleted...]
-      <c r="C308" s="9" t="s">
+      <c r="A308" s="7" t="s">
         <v>374</v>
       </c>
-      <c r="D308" s="8" t="s">
+      <c r="B308" s="8"/>
+      <c r="C308" s="9"/>
+      <c r="D308" s="8"/>
+      <c r="E308" s="14"/>
+    </row>
+    <row r="309" spans="1:5">
+      <c r="A309" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B309" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C309" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D309" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E309" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
+      <c r="A310" s="6">
+        <v>1</v>
+      </c>
+      <c r="B310" s="11" t="s">
         <v>375</v>
       </c>
-      <c r="E308" s="14">
-[...4 lines deleted...]
-      <c r="A309" s="7" t="s">
+      <c r="C310" s="9" t="s">
         <v>376</v>
       </c>
-      <c r="B309" s="8"/>
-[...18 lines deleted...]
-        <v>8</v>
+      <c r="D310" s="8" t="s">
+        <v>377</v>
+      </c>
+      <c r="E310" s="14">
+        <v>18970</v>
       </c>
     </row>
     <row r="311" spans="1:5">
-      <c r="A311" s="6">
-[...5 lines deleted...]
-      <c r="C311" s="9" t="s">
+      <c r="A311" s="7" t="s">
         <v>378</v>
       </c>
-      <c r="D311" s="8" t="s">
+      <c r="B311" s="8"/>
+      <c r="C311" s="9"/>
+      <c r="D311" s="8"/>
+      <c r="E311" s="14"/>
+    </row>
+    <row r="312" spans="1:5">
+      <c r="A312" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B312" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C312" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D312" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E312" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
+      <c r="A313" s="6">
+        <v>1</v>
+      </c>
+      <c r="B313" s="11" t="s">
         <v>379</v>
       </c>
-      <c r="E311" s="14">
-[...4 lines deleted...]
-      <c r="A312" s="7" t="s">
+      <c r="C313" s="9" t="s">
         <v>380</v>
       </c>
-      <c r="B312" s="8"/>
-[...18 lines deleted...]
-        <v>8</v>
+      <c r="D313" s="8" t="s">
+        <v>381</v>
+      </c>
+      <c r="E313" s="14">
+        <v>10117</v>
       </c>
     </row>
     <row r="314" spans="1:5">
-      <c r="A314" s="6">
-[...5 lines deleted...]
-      <c r="C314" s="9" t="s">
+      <c r="A314" s="7" t="s">
         <v>382</v>
       </c>
-      <c r="D314" s="8" t="s">
+      <c r="B314" s="8"/>
+      <c r="C314" s="9"/>
+      <c r="D314" s="8"/>
+      <c r="E314" s="14"/>
+    </row>
+    <row r="315" spans="1:5">
+      <c r="A315" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B315" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C315" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D315" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E315" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
+      <c r="A316" s="6">
+        <v>1</v>
+      </c>
+      <c r="B316" s="11" t="s">
         <v>383</v>
       </c>
-      <c r="E314" s="14">
-[...4 lines deleted...]
-      <c r="A315" s="7" t="s">
+      <c r="C316" s="9" t="s">
         <v>384</v>
       </c>
-      <c r="B315" s="8"/>
-[...18 lines deleted...]
-        <v>8</v>
+      <c r="D316" s="8" t="s">
+        <v>385</v>
+      </c>
+      <c r="E316" s="14">
+        <v>17516</v>
       </c>
     </row>
     <row r="317" spans="1:5">
-      <c r="A317" s="6">
-[...5 lines deleted...]
-      <c r="C317" s="9" t="s">
+      <c r="A317" s="7" t="s">
         <v>386</v>
       </c>
-      <c r="D317" s="8" t="s">
+      <c r="B317" s="8"/>
+      <c r="C317" s="9"/>
+      <c r="D317" s="8"/>
+      <c r="E317" s="14"/>
+    </row>
+    <row r="318" spans="1:5">
+      <c r="A318" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B318" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C318" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D318" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E318" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
+      <c r="A319" s="6">
+        <v>1</v>
+      </c>
+      <c r="B319" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="D319" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E319" s="14">
+        <v>26425</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
+      <c r="A320" s="4" t="s">
         <v>387</v>
       </c>
-      <c r="E317" s="14">
-[...4 lines deleted...]
-      <c r="A318" s="7" t="s">
+      <c r="B320" s="8"/>
+      <c r="C320" s="9"/>
+      <c r="D320" s="8"/>
+      <c r="E320" s="14"/>
+    </row>
+    <row r="321" spans="1:5">
+      <c r="A321" s="4" t="s">
         <v>388</v>
-      </c>
-[...41 lines deleted...]
-        <v>392</v>
       </c>
       <c r="B321" s="8"/>
       <c r="C321" s="9"/>
       <c r="D321" s="8"/>
       <c r="E321" s="14"/>
     </row>
     <row r="322" spans="1:5">
-      <c r="A322" s="5" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A322" s="7" t="s">
+        <v>389</v>
+      </c>
+      <c r="B322" s="8"/>
+      <c r="C322" s="9"/>
+      <c r="D322" s="8"/>
+      <c r="E322" s="14"/>
     </row>
     <row r="323" spans="1:5">
-      <c r="A323" s="6">
-[...12 lines deleted...]
-        <v>26425</v>
+      <c r="A323" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B323" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C323" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D323" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E323" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="324" spans="1:5">
-      <c r="A324" s="4" t="s">
-[...5 lines deleted...]
-      <c r="E324" s="14"/>
+      <c r="A324" s="6">
+        <v>1</v>
+      </c>
+      <c r="B324" s="11" t="s">
+        <v>206</v>
+      </c>
+      <c r="C324" s="9" t="s">
+        <v>207</v>
+      </c>
+      <c r="D324" s="8" t="s">
+        <v>208</v>
+      </c>
+      <c r="E324" s="14">
+        <v>2439</v>
+      </c>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" s="4" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="B325" s="8"/>
       <c r="C325" s="9"/>
       <c r="D325" s="8"/>
       <c r="E325" s="14"/>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" s="7" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="B326" s="8"/>
       <c r="C326" s="9"/>
       <c r="D326" s="8"/>
       <c r="E326" s="14"/>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B327" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C327" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D327" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E327" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" s="6">
         <v>1</v>
       </c>
       <c r="B328" s="11" t="s">
-        <v>206</v>
+        <v>392</v>
       </c>
       <c r="C328" s="9" t="s">
-        <v>207</v>
+        <v>393</v>
       </c>
       <c r="D328" s="8" t="s">
-        <v>208</v>
+        <v>394</v>
       </c>
       <c r="E328" s="14">
-        <v>2439</v>
+        <v>21593</v>
       </c>
     </row>
     <row r="329" spans="1:5">
-      <c r="A329" s="4" t="s">
-        <v>396</v>
+      <c r="A329" s="7" t="s">
+        <v>395</v>
       </c>
       <c r="B329" s="8"/>
       <c r="C329" s="9"/>
       <c r="D329" s="8"/>
       <c r="E329" s="14"/>
     </row>
     <row r="330" spans="1:5">
-      <c r="A330" s="7" t="s">
+      <c r="A330" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B330" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C330" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D330" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E330" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
+      <c r="A331" s="6">
+        <v>1</v>
+      </c>
+      <c r="B331" s="11" t="s">
+        <v>396</v>
+      </c>
+      <c r="C331" s="9" t="s">
         <v>397</v>
       </c>
-      <c r="B330" s="8"/>
-[...18 lines deleted...]
-        <v>8</v>
+      <c r="D331" s="8" t="s">
+        <v>398</v>
+      </c>
+      <c r="E331" s="14">
+        <v>13741</v>
       </c>
     </row>
     <row r="332" spans="1:5">
-      <c r="A332" s="6">
-[...5 lines deleted...]
-      <c r="C332" s="9" t="s">
+      <c r="A332" s="7" t="s">
         <v>399</v>
       </c>
-      <c r="D332" s="8" t="s">
+      <c r="B332" s="8"/>
+      <c r="C332" s="9"/>
+      <c r="D332" s="8"/>
+      <c r="E332" s="14"/>
+    </row>
+    <row r="333" spans="1:5">
+      <c r="A333" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B333" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C333" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D333" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E333" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
+      <c r="A334" s="6">
+        <v>1</v>
+      </c>
+      <c r="B334" s="11" t="s">
         <v>400</v>
       </c>
-      <c r="E332" s="14">
-[...4 lines deleted...]
-      <c r="A333" s="7" t="s">
+      <c r="C334" s="9" t="s">
         <v>401</v>
       </c>
-      <c r="B333" s="8"/>
-[...18 lines deleted...]
-        <v>8</v>
+      <c r="D334" s="8" t="s">
+        <v>402</v>
+      </c>
+      <c r="E334" s="14">
+        <v>113</v>
       </c>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B335" s="11" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="C335" s="9" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="D335" s="8" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="E335" s="14">
-        <v>13741</v>
+        <v>72</v>
       </c>
     </row>
     <row r="336" spans="1:5">
-      <c r="A336" s="7" t="s">
-        <v>405</v>
+      <c r="A336" s="4" t="s">
+        <v>406</v>
       </c>
       <c r="B336" s="8"/>
       <c r="C336" s="9"/>
       <c r="D336" s="8"/>
       <c r="E336" s="14"/>
     </row>
     <row r="337" spans="1:5">
-      <c r="A337" s="5" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A337" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="B337" s="8"/>
+      <c r="C337" s="9"/>
+      <c r="D337" s="8"/>
+      <c r="E337" s="14"/>
     </row>
     <row r="338" spans="1:5">
-      <c r="A338" s="6">
-[...12 lines deleted...]
-        <v>113</v>
+      <c r="A338" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B338" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C338" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D338" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E338" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="339" spans="1:5">
       <c r="A339" s="6">
+        <v>1</v>
+      </c>
+      <c r="B339" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="C339" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="D339" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="E339" s="14">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
+      <c r="A340" s="6">
         <v>2</v>
       </c>
-      <c r="B339" s="11" t="s">
+      <c r="B340" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="C340" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="D340" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="E340" s="14">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
+      <c r="A341" s="6">
+        <v>3</v>
+      </c>
+      <c r="B341" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="C341" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="D341" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="E341" s="14">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
+      <c r="A342" s="6">
+        <v>4</v>
+      </c>
+      <c r="B342" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="C342" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="D342" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="E342" s="14">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
+      <c r="A343" s="4" t="s">
+        <v>408</v>
+      </c>
+      <c r="B343" s="8"/>
+      <c r="C343" s="9"/>
+      <c r="D343" s="8"/>
+      <c r="E343" s="14"/>
+    </row>
+    <row r="344" spans="1:5">
+      <c r="A344" s="7" t="s">
         <v>409</v>
       </c>
-      <c r="C339" s="9" t="s">
-[...76 lines deleted...]
-      </c>
+      <c r="B344" s="8"/>
+      <c r="C344" s="9"/>
+      <c r="D344" s="8"/>
+      <c r="E344" s="14"/>
     </row>
     <row r="345" spans="1:5">
-      <c r="A345" s="6">
-[...12 lines deleted...]
-        <v>529</v>
+      <c r="A345" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B345" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C345" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D345" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E345" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B346" s="11" t="s">
-        <v>69</v>
+        <v>410</v>
       </c>
       <c r="C346" s="9" t="s">
-        <v>76</v>
+        <v>411</v>
       </c>
       <c r="D346" s="8" t="s">
-        <v>77</v>
+        <v>412</v>
       </c>
       <c r="E346" s="14">
-        <v>747</v>
-[...50 lines deleted...]
-      <c r="E350" s="14">
         <v>1072</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="C5:C349"/>
+  <autoFilter ref="C5:C345"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A10:E10"/>
     <mergeCell ref="A11:E11"/>
     <mergeCell ref="A14:E14"/>
     <mergeCell ref="A19:E19"/>
     <mergeCell ref="A22:E22"/>
     <mergeCell ref="A25:E25"/>
     <mergeCell ref="A28:E28"/>
     <mergeCell ref="A31:E31"/>
     <mergeCell ref="A32:E32"/>
     <mergeCell ref="A35:E35"/>
     <mergeCell ref="A36:E36"/>
     <mergeCell ref="A39:E39"/>
     <mergeCell ref="A40:E40"/>
     <mergeCell ref="A41:E41"/>
     <mergeCell ref="A46:E46"/>
     <mergeCell ref="A49:E49"/>
     <mergeCell ref="A55:E55"/>
     <mergeCell ref="A60:E60"/>
     <mergeCell ref="A63:E63"/>
     <mergeCell ref="A66:E66"/>
@@ -6788,83 +6710,82 @@
     <mergeCell ref="A175:E175"/>
     <mergeCell ref="A178:E178"/>
     <mergeCell ref="A181:E181"/>
     <mergeCell ref="A184:E184"/>
     <mergeCell ref="A185:E185"/>
     <mergeCell ref="A186:E186"/>
     <mergeCell ref="A189:E189"/>
     <mergeCell ref="A190:E190"/>
     <mergeCell ref="A193:E193"/>
     <mergeCell ref="A196:E196"/>
     <mergeCell ref="A199:E199"/>
     <mergeCell ref="A202:E202"/>
     <mergeCell ref="A205:E205"/>
     <mergeCell ref="A208:E208"/>
     <mergeCell ref="A211:E211"/>
     <mergeCell ref="A214:E214"/>
     <mergeCell ref="A217:E217"/>
     <mergeCell ref="A222:E222"/>
     <mergeCell ref="A230:E230"/>
     <mergeCell ref="A234:E234"/>
     <mergeCell ref="A237:E237"/>
     <mergeCell ref="A240:E240"/>
     <mergeCell ref="A243:E243"/>
     <mergeCell ref="A246:E246"/>
     <mergeCell ref="A249:E249"/>
-    <mergeCell ref="A253:E253"/>
-[...1 lines deleted...]
-    <mergeCell ref="A259:E259"/>
+    <mergeCell ref="A252:E252"/>
+    <mergeCell ref="A255:E255"/>
+    <mergeCell ref="A258:E258"/>
+    <mergeCell ref="A261:E261"/>
     <mergeCell ref="A262:E262"/>
-    <mergeCell ref="A265:E265"/>
-    <mergeCell ref="A266:E266"/>
+    <mergeCell ref="A263:E263"/>
+    <mergeCell ref="A264:E264"/>
     <mergeCell ref="A267:E267"/>
     <mergeCell ref="A268:E268"/>
-    <mergeCell ref="A271:E271"/>
-[...2 lines deleted...]
-    <mergeCell ref="A285:E285"/>
+    <mergeCell ref="A278:E278"/>
+    <mergeCell ref="A281:E281"/>
+    <mergeCell ref="A284:E284"/>
     <mergeCell ref="A288:E288"/>
-    <mergeCell ref="A292:E292"/>
-[...6 lines deleted...]
-    <mergeCell ref="A318:E318"/>
+    <mergeCell ref="A291:E291"/>
+    <mergeCell ref="A294:E294"/>
+    <mergeCell ref="A302:E302"/>
+    <mergeCell ref="A305:E305"/>
+    <mergeCell ref="A308:E308"/>
+    <mergeCell ref="A311:E311"/>
+    <mergeCell ref="A314:E314"/>
+    <mergeCell ref="A317:E317"/>
+    <mergeCell ref="A320:E320"/>
     <mergeCell ref="A321:E321"/>
-    <mergeCell ref="A324:E324"/>
+    <mergeCell ref="A322:E322"/>
     <mergeCell ref="A325:E325"/>
     <mergeCell ref="A326:E326"/>
     <mergeCell ref="A329:E329"/>
-    <mergeCell ref="A330:E330"/>
-    <mergeCell ref="A333:E333"/>
+    <mergeCell ref="A332:E332"/>
     <mergeCell ref="A336:E336"/>
-    <mergeCell ref="A340:E340"/>
-[...2 lines deleted...]
-    <mergeCell ref="A348:E348"/>
+    <mergeCell ref="A337:E337"/>
+    <mergeCell ref="A343:E343"/>
+    <mergeCell ref="A344:E344"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D54" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D57" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D58" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D59" r:id="rId_hyperlink_23"/>
@@ -6921,92 +6842,90 @@
     <hyperlink ref="D195" r:id="rId_hyperlink_74"/>
     <hyperlink ref="D198" r:id="rId_hyperlink_75"/>
     <hyperlink ref="D201" r:id="rId_hyperlink_76"/>
     <hyperlink ref="D204" r:id="rId_hyperlink_77"/>
     <hyperlink ref="D207" r:id="rId_hyperlink_78"/>
     <hyperlink ref="D210" r:id="rId_hyperlink_79"/>
     <hyperlink ref="D213" r:id="rId_hyperlink_80"/>
     <hyperlink ref="D216" r:id="rId_hyperlink_81"/>
     <hyperlink ref="D219" r:id="rId_hyperlink_82"/>
     <hyperlink ref="D220" r:id="rId_hyperlink_83"/>
     <hyperlink ref="D221" r:id="rId_hyperlink_84"/>
     <hyperlink ref="D224" r:id="rId_hyperlink_85"/>
     <hyperlink ref="D225" r:id="rId_hyperlink_86"/>
     <hyperlink ref="D226" r:id="rId_hyperlink_87"/>
     <hyperlink ref="D227" r:id="rId_hyperlink_88"/>
     <hyperlink ref="D228" r:id="rId_hyperlink_89"/>
     <hyperlink ref="D229" r:id="rId_hyperlink_90"/>
     <hyperlink ref="D232" r:id="rId_hyperlink_91"/>
     <hyperlink ref="D233" r:id="rId_hyperlink_92"/>
     <hyperlink ref="D236" r:id="rId_hyperlink_93"/>
     <hyperlink ref="D239" r:id="rId_hyperlink_94"/>
     <hyperlink ref="D242" r:id="rId_hyperlink_95"/>
     <hyperlink ref="D245" r:id="rId_hyperlink_96"/>
     <hyperlink ref="D248" r:id="rId_hyperlink_97"/>
     <hyperlink ref="D251" r:id="rId_hyperlink_98"/>
-    <hyperlink ref="D252" r:id="rId_hyperlink_99"/>
-[...10 lines deleted...]
-    <hyperlink ref="D279" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="D254" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="D257" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="D260" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="D266" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="D270" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="D271" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="D272" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="D273" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="D274" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="D275" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="D276" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="D277" r:id="rId_hyperlink_110"/>
     <hyperlink ref="D280" r:id="rId_hyperlink_111"/>
-    <hyperlink ref="D281" r:id="rId_hyperlink_112"/>
-    <hyperlink ref="D284" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="D283" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="D286" r:id="rId_hyperlink_113"/>
     <hyperlink ref="D287" r:id="rId_hyperlink_114"/>
     <hyperlink ref="D290" r:id="rId_hyperlink_115"/>
-    <hyperlink ref="D291" r:id="rId_hyperlink_116"/>
-    <hyperlink ref="D294" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="D293" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="D296" r:id="rId_hyperlink_117"/>
     <hyperlink ref="D297" r:id="rId_hyperlink_118"/>
-    <hyperlink ref="D300" r:id="rId_hyperlink_119"/>
-[...2 lines deleted...]
-    <hyperlink ref="D303" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="D298" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="D299" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="D300" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="D301" r:id="rId_hyperlink_122"/>
     <hyperlink ref="D304" r:id="rId_hyperlink_123"/>
-    <hyperlink ref="D305" r:id="rId_hyperlink_124"/>
-[...7 lines deleted...]
-    <hyperlink ref="D332" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="D307" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="D310" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="D313" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="D316" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="D319" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="D324" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="D328" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="D331" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="D334" r:id="rId_hyperlink_132"/>
     <hyperlink ref="D335" r:id="rId_hyperlink_133"/>
-    <hyperlink ref="D338" r:id="rId_hyperlink_134"/>
-[...5 lines deleted...]
-    <hyperlink ref="D350" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="D339" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="D340" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="D341" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="D342" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="D346" r:id="rId_hyperlink_138"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>