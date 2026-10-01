--- v1 (2026-08-17)
+++ v2 (2026-10-01)
@@ -1057,51 +1057,51 @@
   <si>
     <t>1.6.277. Сетка для тенниса</t>
   </si>
   <si>
     <t>BTN009</t>
   </si>
   <si>
     <t>Сетка для большого тенниса нить ф2,2 мм</t>
   </si>
   <si>
     <t>https:/stk-sport.ru/Setka-dlya-bolshogo-tennisa-niti-2-2-mm/</t>
   </si>
   <si>
     <t>Оборудование для фитнеса и аэробики</t>
   </si>
   <si>
     <t>1.6.280. Боди-бар</t>
   </si>
   <si>
     <t>1.6.282. Диск для баланса</t>
   </si>
   <si>
     <t>ODS006</t>
   </si>
   <si>
-    <t>Балансировочная доска диск с лабиринтом. Диаметр, см: 42 х 6</t>
+    <t>Балансировочный диск с лабиринтом, диаметр, см: 42 х 6</t>
   </si>
   <si>
     <t>https:/stk-sport.ru/balansirovochnaya-doska-disk/</t>
   </si>
   <si>
     <t>1.6.283. Клипса палка-обруч</t>
   </si>
   <si>
     <t>ODS030</t>
   </si>
   <si>
     <t>Клипса для плоского обруча</t>
   </si>
   <si>
     <t>https:/stk-sport.ru/klipsa-dlya-ploskogo-obrucha/</t>
   </si>
   <si>
     <t>1.6.284. Клипса палка-палка</t>
   </si>
   <si>
     <t>ODS029</t>
   </si>
   <si>
     <t>Клипса палка-палка</t>
   </si>
@@ -1144,51 +1144,51 @@
   <si>
     <t>Полусфера BOSU диаметр 58 см в комплекте с ножным насосом и эспандерами</t>
   </si>
   <si>
     <t>https:/stk-sport.ru/Polusfera-BOSU-s-espanderami-nasosom/</t>
   </si>
   <si>
     <t>1.6.292. Резиновые амортизаторы</t>
   </si>
   <si>
     <t>FIT125</t>
   </si>
   <si>
     <t>Резиновые амортизаторы для выполнения силовых упражнений с цветовой кодировкой</t>
   </si>
   <si>
     <t>https:/stk-sport.ru/rezinovye-amortizatory-dlya-vypolneniya-silovykh-uprazhneniy-s-tsvetovoy-kodirovkoy/</t>
   </si>
   <si>
     <t>1.6.294. Стойка для боди-баров</t>
   </si>
   <si>
     <t>FIT018</t>
   </si>
   <si>
-    <t>Стойка для бодибаров большая 27 шт.</t>
+    <t>Стойка для бодибаров большая на 27 шт.</t>
   </si>
   <si>
     <t>https:/stk-sport.ru/stoyka-dlya-bodibarov-bolshaya/</t>
   </si>
   <si>
     <t>1.6.295. Стойка для резиновых амортизаторов</t>
   </si>
   <si>
     <t>FIT019</t>
   </si>
   <si>
     <t>Стойка для эспандеров</t>
   </si>
   <si>
     <t>https:/stk-sport.ru/stoyka-dlya-espanderov/</t>
   </si>
   <si>
     <t>1.6.296. Стойка для хранения полусфер степ</t>
   </si>
   <si>
     <t>FIT020</t>
   </si>
   <si>
     <t>Стойка для хранения баланс-степов (платформ BOSU) на 7 шт.</t>
   </si>
@@ -1207,51 +1207,51 @@
   <si>
     <t>1.6.305. Мяч футбольный (размер 2, 3, 4, 5)</t>
   </si>
   <si>
     <t>Оборудование для хоккея и фигурного катания на коньках</t>
   </si>
   <si>
     <t>1.6.309. Оборудование для сушки коньков</t>
   </si>
   <si>
     <t>OBR016</t>
   </si>
   <si>
     <t>Стойка-стеллаж для сушки ботинок</t>
   </si>
   <si>
     <t>https:/stk-sport.ru/stoyka-stellazh-dlya-sushki-botinok/</t>
   </si>
   <si>
     <t>1.6.311. Стойка для клюшек</t>
   </si>
   <si>
     <t>OBR017</t>
   </si>
   <si>
-    <t>Стеллаж для хоккейных клюшек на 20 шт</t>
+    <t>Стеллаж для хоккейных клюшек на 20 шт.</t>
   </si>
   <si>
     <t>https:/stk-sport.ru/stellazh-dlya-khokkeynykh-klyushek/</t>
   </si>
   <si>
     <t>1.6.312. Шайба для игры в хоккей</t>
   </si>
   <si>
     <t>HOK013</t>
   </si>
   <si>
     <t>Шайба диаметр 75 мм</t>
   </si>
   <si>
     <t>https:/stk-sport.ru/Shayba-bol'shaya/</t>
   </si>
   <si>
     <t>HOK014</t>
   </si>
   <si>
     <t>Шайба диаметр 60 мм</t>
   </si>
   <si>
     <t>https:/stk-sport.ru/Shayba-malaya/</t>
   </si>
@@ -4148,51 +4148,51 @@
       </c>
       <c r="C173" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D173" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E173" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" s="6">
         <v>1</v>
       </c>
       <c r="B174" s="11" t="s">
         <v>219</v>
       </c>
       <c r="C174" s="9" t="s">
         <v>220</v>
       </c>
       <c r="D174" s="8" t="s">
         <v>221</v>
       </c>
       <c r="E174" s="14">
-        <v>0</v>
+        <v>59927</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="7" t="s">
         <v>222</v>
       </c>
       <c r="B175" s="8"/>
       <c r="C175" s="9"/>
       <c r="D175" s="8"/>
       <c r="E175" s="14"/>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B176" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C176" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D176" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E176" s="15" t="s">