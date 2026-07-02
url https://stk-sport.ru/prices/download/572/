--- v0 (2026-05-18)
+++ v1 (2026-07-02)
@@ -43,51 +43,51 @@
   <si>
     <t>Бокс</t>
   </si>
   <si>
     <t>Перчатки</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>BOX001</t>
   </si>
   <si>
-    <t>Бинты боксёрские 4м. Материал: хлопок.</t>
+    <t>Бинты боксёрские 4м, материал хлопок</t>
   </si>
   <si>
     <t>https://stk-sport.ru/boks/perchatki/Binty-bokserskie/</t>
   </si>
   <si>
     <t>BOX023</t>
   </si>
   <si>
     <t>Перчатки боксерские из заменителя кожи 8-14 унций Перчатки боксерские кожзаменитель (8 унций)</t>
   </si>
   <si>
     <t>https://stk-sport.ru/boks/perchatki/Perchatki-bokserskie-kozh-zam-8-16-untsiy/</t>
   </si>
   <si>
     <t>Перчатки боксерские из заменителя кожи 8-14 унций Перчатки боксерские кожзаменитель (12 унций)</t>
   </si>
   <si>
     <t>https://stk-sport.ru/boks/perchatki/Perchatki-bokserskie-kozh-zam-8-16-untsiy/?sku=88450</t>
   </si>
   <si>
     <t>Перчатки боксерские из заменителя кожи 8-14 унций Перчатки боксерские кожзаменитель (14 унций)</t>
   </si>
   <si>
     <t>https://stk-sport.ru/boks/perchatki/Perchatki-bokserskie-kozh-zam-8-16-untsiy/?sku=88451</t>
   </si>