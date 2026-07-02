--- v0 (2026-05-18)
+++ v1 (2026-07-02)
@@ -85,51 +85,51 @@
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-sdahi-normativov/dorozhka-razmetochnaya-dlya-pryzhkov-v-dlinu-s-mesta/</t>
   </si>
   <si>
     <t>GTO011</t>
   </si>
   <si>
     <t>Стенд информационный настенный</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-sdahi-normativov/stend-informatsionnyy-nastennyy/</t>
   </si>
   <si>
     <t>GTO013</t>
   </si>
   <si>
     <t>Упоры для отжиманий брусья напольные</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-sdahi-normativov/upory-dlya-otzhimaniy-brusya-napolnye/</t>
   </si>
   <si>
     <t>GTO010</t>
   </si>
   <si>
-    <t>Счетчик - станок для отжиманий</t>
+    <t>Счетчик-станок для отжиманий</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-sdahi-normativov/schetchik-stanok-dlya-otzhimaniy/</t>
   </si>
   <si>
     <t>GTO006</t>
   </si>
   <si>
     <t>Низкая перекладина для подтягивания из виса лежа</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-sdahi-normativov/nizkaya-perekladina-dlya-podtyagivaniya-iz-visa-lezha/</t>
   </si>
   <si>
     <t>GTO004</t>
   </si>
   <si>
     <t>Линейка для прыжков в длину с места</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-sdahi-normativov/lineyka-dlya-pryzhkov-v-dlinu-s-mesta_1/</t>
   </si>
   <si>
     <t>GTO008</t>
   </si>