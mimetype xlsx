--- v0 (2026-05-18)
+++ v1 (2026-07-02)
@@ -100,51 +100,51 @@
   <si>
     <t>Воланы</t>
   </si>
   <si>
     <t>BDM001</t>
   </si>
   <si>
     <t>Волан перьевой</t>
   </si>
   <si>
     <t>https://stk-sport.ru/badminton/volany/Volan-pero/</t>
   </si>
   <si>
     <t>BDM002</t>
   </si>
   <si>
     <t>Волан пластиковый</t>
   </si>
   <si>
     <t>https://stk-sport.ru/badminton/volany/Volan-plastmassovyy/</t>
   </si>
   <si>
     <t>NPR1286</t>
   </si>
   <si>
-    <t>Воланы для бадминтона TORRES 80 (6 шт)</t>
+    <t>Воланы для бадминтона TORRES 80 (6 шт.)</t>
   </si>
   <si>
     <t>https://stk-sport.ru/badminton/volany/volany-dlya-badmintona-torres-80-6-sht/</t>
   </si>
   <si>
     <t>Оборудование для бадминтона</t>
   </si>
   <si>
     <t>BDM008</t>
   </si>
   <si>
     <t>Сетка для бадминтона нить ф2 мм цвет зеленый</t>
   </si>
   <si>
     <t>https://stk-sport.ru/badminton/oborudovanie-dlya-badmintona/Setka-dlya-badmintona-yacheyka-20mm/</t>
   </si>
   <si>
     <t>BDM009</t>
   </si>
   <si>
     <t>Стойки для бадминтона со стаканами</t>
   </si>
   <si>
     <t>https://stk-sport.ru/badminton/oborudovanie-dlya-badmintona/Stoyki-dlya-badmintona-so-stakanami/</t>
   </si>