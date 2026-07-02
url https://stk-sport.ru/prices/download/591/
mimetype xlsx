--- v0 (2026-05-18)
+++ v1 (2026-07-02)
@@ -406,114 +406,114 @@
   <si>
     <t>Диск обрезиненный чёрного цвета 1,25 кг Диск обрезиненный чёрного цвета 1,25 кг (26 мм)</t>
   </si>
   <si>
     <t>https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-31-50-mm-125-kg/</t>
   </si>
   <si>
     <t>Диск обрезиненный чёрного цвета 1,25 кг Диск обрезиненный чёрного цвета 1,25 кг (31 мм)</t>
   </si>
   <si>
     <t>https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-31-50-mm-125-kg/?sku=7995</t>
   </si>
   <si>
     <t>Диск обрезиненный чёрного цвета 1,25 кг Диск обрезиненный чёрного цвета 1,25 кг (51 мм)</t>
   </si>
   <si>
     <t>https://stk-sport.ru/atletizm/diski/disk-obrezinennyy-chyornogo-tsveta-26-31-50-mm-125-kg/?sku=7996</t>
   </si>
   <si>
     <t>Помосты</t>
   </si>
   <si>
     <t>ATL069</t>
   </si>
   <si>
-    <t>Помост тяжёлоатлетический (тренировочный) 3х3х0,1м рез. Амортизаторы 1х0.5х0,04м</t>
+    <t>Помост тяжёлоатлетический (тренировочный) 3х3х0,1м рез. амортизаторы 1х0,5х0,04м</t>
   </si>
   <si>
     <t>https://stk-sport.ru/atletizm/pomosty/Pomost-tyazheloatleticheskiy-trenirovochnyy-300-300-10-sm/</t>
   </si>
   <si>
     <t>ATL067</t>
   </si>
   <si>
-    <t>Помост тяжёлоатлетический (тренировочный) 2,5х2,5х0,1м рез. Амортизаторы 1х0,5х0,04м</t>
+    <t>Помост тяжёлоатлетический (тренировочный) 2,5х2,5х0,1м рез. амортизаторы 1х0,5х0,04м</t>
   </si>
   <si>
     <t>https://stk-sport.ru/atletizm/pomosty/Pomost-tyazheloatleticheskiy-trenirovochnyy-250-250-10sm/</t>
   </si>
   <si>
     <t>ATL068</t>
   </si>
   <si>
-    <t>Помост тяжёлоатлетический (тренировочный) 3х3х0,05м рез. Амортизаторы 1х0,5х0,02м</t>
+    <t>Помост тяжёлоатлетический (тренировочный) 3х3х0,05м рез. амортизаторы 1х0,5х0,02м</t>
   </si>
   <si>
     <t>https://stk-sport.ru/atletizm/pomosty/Pomost-tyazheloatleticheskiy-trenirovochnyy-300-300-5-sm/</t>
   </si>
   <si>
     <t>ATL070</t>
   </si>
   <si>
-    <t>Помост тяжёлоатлетический (тренировочный) 4х4х0,1м рез. Амортизаторы1,5х0,5х0,04м</t>
+    <t>Помост тяжёлоатлетический (тренировочный) 4х4х0,1м рез. амортизаторы 1,5х0,5х0,04м</t>
   </si>
   <si>
     <t>https://stk-sport.ru/atletizm/pomosty/Pomost-tyazheloatleticheskiy-trenirovochnyy-400-400-10-sm/</t>
   </si>
   <si>
     <t>ATL071</t>
   </si>
   <si>
-    <t>Помост тяжёлоатлетический (соревновательный) 3х3х0,12м рез. Амортизаторы 1,5х0,5х0,04м</t>
+    <t>Помост тяжёлоатлетический (соревновательный) 3х3х0,12м рез. амортизаторы 1,5х0,5х0,04м</t>
   </si>
   <si>
     <t>https://stk-sport.ru/atletizm/pomosty/Pomost-tyazheloatleticheskiy-sorevnovatel'nyy-300-300-12-sm/</t>
   </si>
   <si>
     <t>ATL072</t>
   </si>
   <si>
-    <t>Помост тяжёлоатлетический (соревновательный) 4х4х0,12м, рез. Амортизаторы 1,5х0,5х0,04м</t>
+    <t>Помост тяжёлоатлетический (соревновательный) 4х4х0,12м, рез. амортизаторы 1,5х0,5х0,04м</t>
   </si>
   <si>
     <t>https://stk-sport.ru/atletizm/pomosty/Pomost-tyazheloatleticheskiy-sorevnovatel'nyy-400-400-12-sm/</t>
   </si>
   <si>
     <t>ATL074</t>
   </si>
   <si>
-    <t>Помост для гиревого спорта (тренировочный) 1,5х1,5х0,1м рез. Амортизаторы  1х1х0,01м</t>
+    <t>Помост для гиревого спорта (тренировочный) 1,5х1,5х0,1м рез. амортизаторы 1х1х0,01м</t>
   </si>
   <si>
     <t>https://stk-sport.ru/atletizm/pomosty/Pomost-dlya-girevogo-sporta-trenirovochnyy-150-150-10-sm/</t>
   </si>
   <si>
     <t>ATL075</t>
   </si>
   <si>
-    <t>Помост для гиревого спорта (соревновательный) 1,5х1,5х0,1м рез. Амортизаторы  1х1х0,04м</t>
+    <t>Помост для гиревого спорта (соревновательный) 1,5х1,5х0,1м рез. амортизаторы 1х1х0,04м</t>
   </si>
   <si>
     <t>https://stk-sport.ru/atletizm/pomosty/Pomost-dlya-girevogo-sporta-sorevnovatel'nyy-150-150-10-sm/</t>
   </si>
   <si>
     <t>Экипировка</t>
   </si>
   <si>
     <t>ATL065</t>
   </si>
   <si>
     <t>Магнезия 56 гр</t>
   </si>
   <si>
     <t>https://stk-sport.ru/atletizm/ekipirovka/magneziya-56-gr-1c/</t>
   </si>
   <si>
     <t>ATL066</t>
   </si>
   <si>
     <t>Перчатки тяжелоатлетические</t>
   </si>
   <si>
     <t>https://stk-sport.ru/atletizm/ekipirovka/perchatki-tyazheloatleticheskie-1c/</t>
   </si>