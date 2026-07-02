--- v0 (2026-05-18)
+++ v1 (2026-07-02)
@@ -835,51 +835,51 @@
   <si>
     <t>https://stk-sport.ru/gimnastika/shvedskie-stenki/Trenazher-brusya-navesnye-universalnye/</t>
   </si>
   <si>
     <t>GIM133</t>
   </si>
   <si>
     <t>Тренажер перекладина навесная универсальная</t>
   </si>
   <si>
     <t>https://stk-sport.ru/gimnastika/shvedskie-stenki/Trenazher-perekladina-navesnaya-universalnaya/</t>
   </si>
   <si>
     <t>NPR447</t>
   </si>
   <si>
     <t>Тренажер для спины</t>
   </si>
   <si>
     <t>https://stk-sport.ru/gimnastika/shvedskie-stenki/trenazher-dlya-spiny/</t>
   </si>
   <si>
     <t>NPR881</t>
   </si>
   <si>
-    <t>Турник -брусья-пресс навесной на гимнастическую стенку</t>
+    <t>Турник-брусья-пресс навесной на гимнастическую стенку</t>
   </si>
   <si>
     <t>https://stk-sport.ru/gimnastika/shvedskie-stenki/turnik--brusya-press-navesnoy-na-gimnasticheskuyu-stenku/</t>
   </si>
   <si>
     <t>NPR315</t>
   </si>
   <si>
     <t>Турник-брусья навесной тренажер цельносварная конструкция без мягких элементов</t>
   </si>
   <si>
     <t>https://stk-sport.ru/gimnastika/shvedskie-stenki/turnik-brusya-navesnoy-trenazher-tselnosvarnaya-konstruktsiya-bez-myagkikh-elementov/</t>
   </si>
   <si>
     <t>NPR1228</t>
   </si>
   <si>
     <t>Турник деревянный навесной на гимнастическую стенку</t>
   </si>
   <si>
     <t>https://stk-sport.ru/gimnastika/shvedskie-stenki/turnik-derevyannyy-navesnoy-na-gimnasticheskuyu-stenku/</t>
   </si>
   <si>
     <t>Скамейки</t>
   </si>
@@ -994,69 +994,69 @@
   <si>
     <t>https://stk-sport.ru/gimnastika/predmety-dlya-khudozhestvennoy-gimnastiki/Myach-dlya-khudozhestvennoy-gimnastiki/</t>
   </si>
   <si>
     <t>NPR1852</t>
   </si>
   <si>
     <t>Мяч для художественной гимнастики силикон. Диаметр 15 см</t>
   </si>
   <si>
     <t>https://stk-sport.ru/gimnastika/predmety-dlya-khudozhestvennoy-gimnastiki/myach-dlya-khudozhestvennoy-gimnastiki-diametr-15-sm/</t>
   </si>
   <si>
     <t>GIM045</t>
   </si>
   <si>
     <t>Лента гимнастическая 6м с палочкой 56см</t>
   </si>
   <si>
     <t>https://stk-sport.ru/gimnastika/predmety-dlya-khudozhestvennoy-gimnastiki/lenta-gimnasticheskay-6m-s-palochkoy-56-sm/</t>
   </si>
   <si>
     <t>GIM012</t>
   </si>
   <si>
-    <t>Булава для художественной гимнастики Длина 45 см</t>
+    <t>Булава для художественной гимнастики длина 45 см</t>
   </si>
   <si>
     <t>https://stk-sport.ru/gimnastika/predmety-dlya-khudozhestvennoy-gimnastiki/bulava-dlya-khudozhestvennoy-gimnastiki/</t>
   </si>
   <si>
     <t>GIM013</t>
   </si>
   <si>
     <t>Булава для художественной гимнастики длина 35 см</t>
   </si>
   <si>
     <t>https://stk-sport.ru/gimnastika/predmety-dlya-khudozhestvennoy-gimnastiki/Bulava-dlya-khudozhestvennoy-gimnastiki-dlya-detey/</t>
   </si>
   <si>
     <t>GIM065</t>
   </si>
   <si>
-    <t>Ковёр-покрытие для спортивной гимнастики 14х14х0.010 м</t>
+    <t>Ковёр-покрытие для спортивной гимнастики 14х14х0,010 м</t>
   </si>
   <si>
     <t>https://stk-sport.ru/gimnastika/predmety-dlya-khudozhestvennoy-gimnastiki/kover-dlya-khudozhestve/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -3761,51 +3761,51 @@
       </c>
       <c r="C143" s="7" t="s">
         <v>329</v>
       </c>
       <c r="D143" s="6" t="s">
         <v>330</v>
       </c>
       <c r="E143" s="12">
         <v>529</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="5">
         <v>6</v>
       </c>
       <c r="B144" s="9" t="s">
         <v>331</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>332</v>
       </c>
       <c r="D144" s="6" t="s">
         <v>333</v>
       </c>
       <c r="E144" s="12">
-        <v>424972</v>
+        <v>511367</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="C5:C143"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A11:E11"/>
     <mergeCell ref="A25:E25"/>
     <mergeCell ref="A39:E39"/>
     <mergeCell ref="A45:E45"/>
     <mergeCell ref="A52:E52"/>
     <mergeCell ref="A59:E59"/>
     <mergeCell ref="A68:E68"/>
     <mergeCell ref="A81:E81"/>
     <mergeCell ref="A119:E119"/>
     <mergeCell ref="A133:E133"/>
     <mergeCell ref="A137:E137"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_3"/>