--- v0 (2026-05-18)
+++ v1 (2026-10-01)
@@ -235,51 +235,51 @@
   <si>
     <t>NPR1336</t>
   </si>
   <si>
     <t>Палки для скандинавской ходьбы длиной от 110 до 140 см</t>
   </si>
   <si>
     <t>https://stk-sport.ru/fitnes-i-khoreografiya/fitnes-aksessuary/palki-dlya-skandinavskoy-khodby-dlin-ot-110-do-140-sm-iz-alyuminievogo-splava/</t>
   </si>
   <si>
     <t>Стойки</t>
   </si>
   <si>
     <t>FIT017</t>
   </si>
   <si>
     <t>Стойка для бодибаров на 12 шт.</t>
   </si>
   <si>
     <t>https://stk-sport.ru/fitnes-i-khoreografiya/stoyki/stoyka-dlya-bodibarov/</t>
   </si>
   <si>
     <t>FIT018</t>
   </si>
   <si>
-    <t>Стойка для бодибаров большая 27 шт.</t>
+    <t>Стойка для бодибаров большая на 27 шт.</t>
   </si>
   <si>
     <t>https://stk-sport.ru/fitnes-i-khoreografiya/stoyki/stoyka-dlya-bodibarov-bolshaya/</t>
   </si>
   <si>
     <t>FIT019</t>
   </si>
   <si>
     <t>Стойка для эспандеров</t>
   </si>
   <si>
     <t>https://stk-sport.ru/fitnes-i-khoreografiya/stoyki/stoyka-dlya-espanderov/</t>
   </si>
   <si>
     <t>FIT020</t>
   </si>
   <si>
     <t>Стойка для хранения баланс-степов (платформ BOSU) на 7 шт.</t>
   </si>
   <si>
     <t>https://stk-sport.ru/fitnes-i-khoreografiya/stoyki/stoyka-dlya-khraneniya-balans-stepov-platform-bosu/</t>
   </si>
   <si>
     <t>FIT053</t>
   </si>