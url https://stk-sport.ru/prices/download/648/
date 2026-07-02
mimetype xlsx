--- v0 (2026-05-18)
+++ v1 (2026-07-02)
@@ -43,69 +43,69 @@
   <si>
     <t>Борьба</t>
   </si>
   <si>
     <t>Додянги</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>BOR009</t>
   </si>
   <si>
-    <t>Татами для единоборств, с зацепом ласточкин хвост 40мм.</t>
+    <t>Татами для единоборств, с зацепом ласточкин хвост 40мм</t>
   </si>
   <si>
     <t>https://stk-sport.ru/borba/dodyangi/Tatami-dodyang-iz-penopolietilena-PPE-sorevnovatelnoe-tolshchina-40mm/</t>
   </si>
   <si>
     <t>BOR008</t>
   </si>
   <si>
     <t>Татами для единоборств, с зацепом ласточкин хвост 25мм</t>
   </si>
   <si>
     <t>https://stk-sport.ru/borba/dodyangi/Tatami-dodyang-iz-penopolietilena-PPE-sorevnovatel'noe-tolshchina-25mm/</t>
   </si>
   <si>
     <t>BOR007</t>
   </si>
   <si>
-    <t>Татами для единоборств, с зацепом ласточкин хвост 20 мм.</t>
+    <t>Татами для единоборств, с зацепом ласточкин хвост 20 мм</t>
   </si>
   <si>
     <t>https://stk-sport.ru/borba/dodyangi/Tatami-dodyang-iz-penopolietilena-PPE-sorevnovatelnoe-tolshchina-20mm/</t>
   </si>
   <si>
     <t>Ковер</t>
   </si>
   <si>
     <t>BOR001</t>
   </si>
   <si>
     <t>Ковер борцовский 12м х 12м трехцветная разметка</t>
   </si>
   <si>
     <t>https://stk-sport.ru/borba/kover/Kover-bortsovskiy-12m-12m-3-tsvetnaya-razmetka/</t>
   </si>
   <si>
     <t>BOR002</t>
   </si>
   <si>
     <t>Ковер борцовский 12м х 12м без разметки тренировочный</t>
   </si>
   <si>
     <t>https://stk-sport.ru/borba/kover/Kover-bortsovskiy-12m-12m-bez-razmetki-trenirovochnyy/</t>
   </si>