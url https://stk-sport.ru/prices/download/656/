--- v0 (2026-05-18)
+++ v1 (2026-07-02)
@@ -268,51 +268,51 @@
   <si>
     <t>Планка для прыжков в высоту из алюминиевого сплава Д16Т Планка для прыжков в высоту из алюминиевого сплава Д16Т (4 м)</t>
   </si>
   <si>
     <t>https://stk-sport.ru/legkaya-atletika/oborudovanie-dlya-pryzhkov-v-vysotu/Planka-dlya-pryzhkov-v-vysotu-iz-alyuminievogo-splava-D16T/?sku=6644</t>
   </si>
   <si>
     <t>LAT018</t>
   </si>
   <si>
     <t>Стойка для прыжков в высоту Стойка для прыжков в высоту (180 см)</t>
   </si>
   <si>
     <t>https://stk-sport.ru/legkaya-atletika/oborudovanie-dlya-pryzhkov-v-vysotu/Stoyka-dlya-pryzhkov-v-vysotu/</t>
   </si>
   <si>
     <t>Стойка для прыжков в высоту Стойка для прыжков в высоту (220 см)</t>
   </si>
   <si>
     <t>https://stk-sport.ru/legkaya-atletika/oborudovanie-dlya-pryzhkov-v-vysotu/Stoyka-dlya-pryzhkov-v-vysotu/?sku=6653</t>
   </si>
   <si>
     <t>NPR1674</t>
   </si>
   <si>
-    <t>Измеритель высоты разборный. Длина 3,05 м</t>
+    <t>Измеритель высоты разборный длина 3,05 м</t>
   </si>
   <si>
     <t>https://stk-sport.ru/legkaya-atletika/oborudovanie-dlya-pryzhkov-v-vysotu/izmeritel-vysoty-sportivnykh-setok-razbornyy/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>