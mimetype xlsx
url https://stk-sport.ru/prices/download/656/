--- v1 (2026-07-02)
+++ v2 (2026-10-01)
@@ -1058,85 +1058,85 @@
       </c>
       <c r="C24" s="10" t="s">
         <v>5</v>
       </c>
       <c r="D24" s="11" t="s">
         <v>6</v>
       </c>
       <c r="E24" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="5">
         <v>1</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E25" s="12">
-        <v>36559</v>
+        <v>40214</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="5">
         <v>2</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E26" s="12">
-        <v>15553</v>
+        <v>17077</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="5">
         <v>3</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E27" s="12">
-        <v>0</v>
+        <v>59927</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="5">
         <v>4</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E28" s="12">
         <v>28116</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="5">
         <v>5</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>57</v>