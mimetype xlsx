--- v0 (2026-05-18)
+++ v1 (2026-10-01)
@@ -160,51 +160,51 @@
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/izdeliya-iz-fanery-i-dereva/brevno-detskoe-polukrugloe-myagkoe-15m-napolnoe/</t>
   </si>
   <si>
     <t>ODS032</t>
   </si>
   <si>
     <t>Корзина для горизонтального метания мячей</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/izdeliya-iz-fanery-i-dereva/korzina-dlya-gorizontalnogo-metaniya-myachey/</t>
   </si>
   <si>
     <t>ODS072</t>
   </si>
   <si>
     <t>Стойка для прыжков в высоту детская 60 см</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/izdeliya-iz-fanery-i-dereva/stoyka-dlya-pryzhkov-v-vysotu-detskaya-60-sm/</t>
   </si>
   <si>
     <t>ODS073</t>
   </si>
   <si>
-    <t>Стойка для прыжков в высоту детская, 1,3 м</t>
+    <t>Стойка для прыжков в высоту детская 130 см</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/izdeliya-iz-fanery-i-dereva/stoyka-dlya-pryzhkov-v-vysotu-detskaya-130-sm/</t>
   </si>
   <si>
     <t>NPR490</t>
   </si>
   <si>
     <t>Флажок на деревянной палочке</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/izdeliya-iz-fanery-i-dereva/flazhok-na-derevyannoy-palochke/</t>
   </si>
   <si>
     <t>Тренажеры детские</t>
   </si>
   <si>
     <t>NPR1721</t>
   </si>
   <si>
     <t>Батут DFC JUMP KIDS 48"</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/trenazhery-detskie/batut-dfc-jump-kids-48/</t>
   </si>
@@ -451,69 +451,69 @@
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/dugi-dlya-podlezaniya/duga-dlya-podlezaniyafanera-iz-fanery/?sku=6277</t>
   </si>
   <si>
     <t>Дуга для подлезания из фанеры Дуга для подлезания из фанеры (70 см)</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/dugi-dlya-podlezaniya/duga-dlya-podlezaniyafanera-iz-fanery/?sku=6278</t>
   </si>
   <si>
     <t>NPR460</t>
   </si>
   <si>
     <t>Дуги для подлезания 4 шт.</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/dugi-dlya-podlezaniya/komplekt-dug-dlya-podlezaniya-4-raznovysokie-dugi/</t>
   </si>
   <si>
     <t>Гантели и гири</t>
   </si>
   <si>
     <t>ODS012</t>
   </si>
   <si>
-    <t>Гиря резиновая заполняется водой</t>
+    <t>Гиря детская водоналивная</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/ganteli-i-giri---sportivnoe-oborudovanie-dlya-detskogo-sada/giri-rezinovye-tzapolnyayutsya-vodoy/</t>
   </si>
   <si>
     <t>ODS010</t>
   </si>
   <si>
     <t>Гантели 0,45 кг пустые 2 шт.</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/ganteli-i-giri---sportivnoe-oborudovanie-dlya-detskogo-sada/ganteli-05-kg-2sht-pustye/</t>
   </si>
   <si>
     <t>ODS011</t>
   </si>
   <si>
-    <t>Гантели 0,80 кг пустые 2 шт.</t>
+    <t>Гантели 0,8 кг пустые 2 шт.</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/ganteli-i-giri---sportivnoe-oborudovanie-dlya-detskogo-sada/ganteli-1-kg-2sht-pustye/</t>
   </si>
   <si>
     <t>Массажное оборудование</t>
   </si>
   <si>
     <t>ODS044</t>
   </si>
   <si>
     <t>Мяч массажный Мяч массажный (6 см)</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/myach-massazhniy/</t>
   </si>
   <si>
     <t>Мяч массажный Мяч массажный (7 см)</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/myach-massazhniy/?sku=6328</t>
   </si>
   <si>
     <t>Мяч массажный Мяч массажный (9 см)</t>
   </si>
@@ -580,96 +580,96 @@
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/myach-massazhniy/?sku=6331</t>
   </si>
   <si>
     <t>Мяч массажный Мяч массажный (20 см)</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/myach-massazhniy/?sku=93204</t>
   </si>
   <si>
     <t>Мяч массажный Мяч массажный (16 см)</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/myach-massazhniy/?sku=93205</t>
   </si>
   <si>
     <t>Мяч массажный Мяч массажный (18 см)</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/myach-massazhniy/?sku=93201</t>
   </si>
   <si>
     <t>ODS006</t>
   </si>
   <si>
-    <t>Балансировочная доска диск с лабиринтом. Диаметр, см: 42 х 6</t>
+    <t>Балансировочный диск с лабиринтом, диаметр, см: 42 х 6</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/balansirovochnaya-doska-disk/</t>
   </si>
   <si>
     <t>NPR1480</t>
   </si>
   <si>
-    <t>Балансировочная доска диск. Диаметр 40 см</t>
+    <t>Балансировочный диск, диаметр 40 см</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/balansirovochnaya-doska-disk-40-sm/</t>
   </si>
   <si>
     <t>ODS014</t>
   </si>
   <si>
     <t>Дорожка массажная пластиковая 150 см</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/dorozhka-massazhnaya-plastikovaya-150-sm/</t>
   </si>
   <si>
     <t>ODS013</t>
   </si>
   <si>
     <t>Дорожка массажная Змейка-шагайка</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/dorozhka-massazhnaya-zmeyka-shagayka/</t>
   </si>
   <si>
     <t>NPR1351</t>
   </si>
   <si>
     <t>Дорожка Змейка-шагайка 5 таблеток</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/dorozhka-zmeyka---shagayka-5-tabletok/</t>
   </si>
   <si>
     <t>NPR892</t>
   </si>
   <si>
-    <t>Дорожка балансир зигзаг</t>
+    <t>Дорожка-балансир зигзаг</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/dorozhka-balansir-zig-zag/</t>
   </si>
   <si>
     <t>ODS042</t>
   </si>
   <si>
     <t>Лестница координационная (12 ступеней, 51х540 см)</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/lestnitsa-koordinatsionnaya-12-stupeney-51sm-kh-540sm/</t>
   </si>
   <si>
     <t>ODS028</t>
   </si>
   <si>
     <t>Коврик массажный (набор 8 модулей)</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-detskogo-sada/massazhnoe-oborudovanie/kovrik-massazhnyy-nabor-iz-8-moduley/</t>
   </si>
   <si>
     <t>NPR2511</t>
   </si>