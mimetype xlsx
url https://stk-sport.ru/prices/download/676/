--- v0 (2026-05-18)
+++ v1 (2026-07-02)
@@ -88,144 +88,144 @@
   <si>
     <t>https://stk-sport.ru/nastolnyy-tennis/stoly-tablo-razdelitelnye-borta/Stol-dlya-nastol'nogo-tennisa-vsepogodnyy-START-LINE-GAME-OUTDOOR-2/</t>
   </si>
   <si>
     <t>NST015</t>
   </si>
   <si>
     <t>Стол для настольного тенниса START LINE Champion 25 мм</t>
   </si>
   <si>
     <t>https://stk-sport.ru/nastolnyy-tennis/stoly-tablo-razdelitelnye-borta/Stol-dlya-nastol'nogo-tennisa-START-LINE-Champion-25mm/</t>
   </si>
   <si>
     <t>NPR1164</t>
   </si>
   <si>
     <t>Табло судейское Start Line</t>
   </si>
   <si>
     <t>https://stk-sport.ru/nastolnyy-tennis/stoly-tablo-razdelitelnye-borta/schetchik-sudeyskiy-start-line-chernyy/</t>
   </si>
   <si>
     <t>NPR1704</t>
   </si>
   <si>
-    <t>Оградительный барьер, размер: 2000 х 700 х 500 — 2 мм</t>
+    <t>Оградительный барьер размер 2000 х 700 х 500 — 2 мм</t>
   </si>
   <si>
     <t>https://stk-sport.ru/nastolnyy-tennis/stoly-tablo-razdelitelnye-borta/ograditelnyy-barer-razmer-2000-kh-700-kh-500--2-mm/</t>
   </si>
   <si>
     <t>NST018</t>
   </si>
   <si>
     <t>Табло для настольного тенниса перекидное</t>
   </si>
   <si>
     <t>https://stk-sport.ru/nastolnyy-tennis/stoly-tablo-razdelitelnye-borta/tablo-dlya-nastolnogo-tennisa-perekidnoe/</t>
   </si>
   <si>
     <t>Пушка, ракетки, сетки, шарики</t>
   </si>
   <si>
     <t>NST012</t>
   </si>
   <si>
     <t>Сетка для настольного тенниса</t>
   </si>
   <si>
     <t>https://stk-sport.ru/nastolnyy-tennis/pushka-raketki-setki-shariki/Setka-dlya-nastol'nogo-tennisa/</t>
   </si>
   <si>
     <t>NPR1281</t>
   </si>
   <si>
-    <t>Сетка для настольного тенниса TORRES Hobby в комплекте с мет. стойками, синяя</t>
+    <t>Сетка для настольного тенниса TORRES Hobby в комплекте с металлическими стойками синяя</t>
   </si>
   <si>
     <t>https://stk-sport.ru/nastolnyy-tennis/pushka-raketki-setki-shariki/setka-dlya-nastolnogo-tennisa-torres-hobby-v-komplekte-s-met-stoykami-sinyaya/</t>
   </si>
   <si>
     <t>NST001</t>
   </si>
   <si>
     <t>Крепление для настольного тенниса усиленное с сеткой</t>
   </si>
   <si>
     <t>https://stk-sport.ru/nastolnyy-tennis/pushka-raketki-setki-shariki/Kreplenie-dlya-nastol'nogo-tennisa-usilennoe-s-setkoy/</t>
   </si>
   <si>
     <t>NST019</t>
   </si>
   <si>
     <t>Шарики для настольного тенниса 6 шт.</t>
   </si>
   <si>
     <t>https://stk-sport.ru/nastolnyy-tennis/pushka-raketki-setki-shariki/Shariki-dlya-nastol'nogo-tennisa-6-sht/</t>
   </si>
   <si>
     <t>NPR1015</t>
   </si>
   <si>
-    <t>Мяч для настольного тенниса TORRES Training 1* (Оранжевый, белый 6 шт)</t>
+    <t>Мяч для настольного тенниса TORRES Training 1* (Оранжевый, белый 6 шт.)</t>
   </si>
   <si>
     <t>https://stk-sport.ru/nastolnyy-tennis/pushka-raketki-setki-shariki/myach-dlya-nastolnogo-tennisa-torres-training-1-oranzhevyy-6-sht/</t>
   </si>
   <si>
     <t>NST005</t>
   </si>
   <si>
     <t>Ракетка для настольного тенниса любительская</t>
   </si>
   <si>
     <t>https://stk-sport.ru/nastolnyy-tennis/pushka-raketki-setki-shariki/Raketka-dlya-nastol'nogo-tennisa-lybitelskaya/</t>
   </si>
   <si>
     <t>NPR647</t>
   </si>
   <si>
     <t>Ракетка для настольного тенниса TORRES Control 10</t>
   </si>
   <si>
     <t>https://stk-sport.ru/nastolnyy-tennis/pushka-raketki-setki-shariki/raketka-dlya-nastolnogo-tennisa-torres-control-10/</t>
   </si>
   <si>
     <t>NPR468</t>
   </si>
   <si>
     <t>Ракетка для настольного тенниса TORRES Profi 5*</t>
   </si>
   <si>
     <t>https://stk-sport.ru/nastolnyy-tennis/pushka-raketki-setki-shariki/raketka-dlya-nastolnogo-tennisa-torres-profi-5/</t>
   </si>
   <si>
     <t>NPR1671</t>
   </si>
   <si>
-    <t>Набор для настольного тенниса TORRES Control 10 2 ракетки и 3 мяча, сетка, метал. стойки</t>
+    <t>Набор для настольного тенниса TORRES Control 10 - 2 ракетки и 3 мяча, сетка, металлические стойки</t>
   </si>
   <si>
     <t>https://stk-sport.ru/nastolnyy-tennis/pushka-raketki-setki-shariki/nabor-dlya-nastolnogo-torres-control-10/</t>
   </si>
   <si>
     <t>СТК210</t>
   </si>
   <si>
     <t>Тренажер для настольного тенниса H600</t>
   </si>
   <si>
     <t>https://stk-sport.ru/nastolnyy-tennis/pushka-raketki-setki-shariki/trenazher-dlya-nastolnogo-tennisa-h600/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>