--- v0 (2026-05-18)
+++ v1 (2026-10-01)
@@ -43,51 +43,51 @@
   <si>
     <t>Футбол</t>
   </si>
   <si>
     <t>Ворота</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>NPR253</t>
   </si>
   <si>
-    <t>Ворота пластиковые 110х75 см (1 шт)</t>
+    <t>Ворота пластиковые 110х75 см (1 шт.)</t>
   </si>
   <si>
     <t>https://stk-sport.ru/futbol/vorota/vorota-plastikovye-11075-sm-1-sht/</t>
   </si>
   <si>
     <t>NPR325</t>
   </si>
   <si>
     <t>Ворота пластиковые 165х120 см (1 шт.)</t>
   </si>
   <si>
     <t>https://stk-sport.ru/futbol/vorota/vorota-plastikovye-165120-sm-1-sht/</t>
   </si>
   <si>
     <t>Сетки</t>
   </si>
   <si>
     <t>FUT014</t>
   </si>
   <si>
     <t>Сетка для футбольных ворот нить ф1,8мм (7,32м х 2,44м х 2м)</t>
   </si>
   <si>
     <t>https://stk-sport.ru/futbol/setki/Setka-dlya-futbol'nykh-vorot-nit'-1-8mm-7-32m-2-44m-2m/</t>
   </si>
@@ -388,51 +388,51 @@
   <si>
     <t>https://stk-sport.ru/futbol/nasosy/nasos-torres-dvoynogo-deystviya-30-sm-plastik/</t>
   </si>
   <si>
     <t>NPR779</t>
   </si>
   <si>
     <t>Насос TORRES двойного действия 20 см алюминий</t>
   </si>
   <si>
     <t>https://stk-sport.ru/futbol/nasosy/nasos-20-sm-alyuminiy/</t>
   </si>
   <si>
     <t>NPR495</t>
   </si>
   <si>
     <t>Компрессор электрический "VOLCANO"</t>
   </si>
   <si>
     <t>https://stk-sport.ru/futbol/nasosy/kompressor-elektricheskiy-volcano/</t>
   </si>
   <si>
     <t>NPR158</t>
   </si>
   <si>
-    <t>Игла для насоса набор 10 шт</t>
+    <t>Игла для насоса набор 10 шт.</t>
   </si>
   <si>
     <t>https://stk-sport.ru/futbol/nasosy/igla-dlya-nasosa-nabor/</t>
   </si>
   <si>
     <t>Перчатки</t>
   </si>
   <si>
     <t>FUT013</t>
   </si>
   <si>
     <t>Перчатки вратаря</t>
   </si>
   <si>
     <t>https://stk-sport.ru/futbol/perchatki/perchatki-vratarya/</t>
   </si>
   <si>
     <t>NPR1392</t>
   </si>
   <si>
     <t>Перчатки вратарские TORRES Pro</t>
   </si>
   <si>
     <t>https://stk-sport.ru/futbol/perchatki/perchatki-vrat-torres-pro/</t>
   </si>