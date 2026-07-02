--- v0 (2026-05-18)
+++ v1 (2026-07-02)
@@ -106,51 +106,51 @@
   <si>
     <t>https://stk-sport.ru/nastolno-igrovye-vidy-sporta/shakhmaty-shashki-domino-chasy/shashki-derevyannye-s-derevyannoy-doskoy-290290mm/</t>
   </si>
   <si>
     <t>IGR002</t>
   </si>
   <si>
     <t>Доска картонная для шашек</t>
   </si>
   <si>
     <t>https://stk-sport.ru/nastolno-igrovye-vidy-sporta/shakhmaty-shashki-domino-chasy/Doska-kartonnaya-dlya-shashek/</t>
   </si>
   <si>
     <t>IGR007</t>
   </si>
   <si>
     <t>Шахматные часы</t>
   </si>
   <si>
     <t>https://stk-sport.ru/nastolno-igrovye-vidy-sporta/shakhmaty-shashki-domino-chasy/Shakhmatnye-chasy/</t>
   </si>
   <si>
     <t>NPR1518</t>
   </si>
   <si>
-    <t>Демонстрационные шахматы магнитные 73х73х3,5 сантиметров</t>
+    <t>Демонстрационные шахматы магнитные 73х73х3,5 см</t>
   </si>
   <si>
     <t>https://stk-sport.ru/nastolno-igrovye-vidy-sporta/shakhmaty-shashki-domino-chasy/demonstratsionnye-shakhmaty-magnitnye-73kh73kh35-santimetrov/</t>
   </si>
   <si>
     <t>NPR1827</t>
   </si>
   <si>
     <t>Демонстрационные шахматы и шашки магнитные 0,73x0,73x0,035 м</t>
   </si>
   <si>
     <t>https://stk-sport.ru/nastolno-igrovye-vidy-sporta/shakhmaty-shashki-domino-chasy/demonstratsionnye-shakhmaty-i-shashki-magnitnye-0-73x0-73x0-035-m/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>