--- v0 (2026-05-18)
+++ v1 (2026-10-01)
@@ -124,105 +124,105 @@
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/Stoyka-dlya-lyzh-dvukhstoronnyaya-na-kolesakh-s-kryuchkami/?sku=7678</t>
   </si>
   <si>
     <t>OBR015</t>
   </si>
   <si>
     <t>Стойка-стеллаж для хранения лыжных ботинок, 6 полок</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/stoyka-stellazh-dlya-khraneniya-lyzhnykh-botinok-6-polok_1/</t>
   </si>
   <si>
     <t>OBR016</t>
   </si>
   <si>
     <t>Стойка-стеллаж для сушки ботинок</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/stoyka-stellazh-dlya-sushki-botinok/</t>
   </si>
   <si>
     <t>OBR017</t>
   </si>
   <si>
-    <t>Стеллаж для хоккейных клюшек на 20 шт</t>
+    <t>Стеллаж для хоккейных клюшек на 20 шт.</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/stellazh-dlya-khokkeynykh-klyushek/</t>
   </si>
   <si>
     <t>OBR018</t>
   </si>
   <si>
     <t>Стеллаж для хранения мячей гимнастических</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/stellazh-dlya-khraneniya-gimnasticheskikh-myachey/</t>
   </si>
   <si>
     <t>OBR019</t>
   </si>
   <si>
     <t>Стеллаж для хранения сноубордов</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/stellazh-dlya-khraneniya-snoubordov/</t>
   </si>
   <si>
     <t>OBR020</t>
   </si>
   <si>
     <t>Стеллаж для хранения спортивного инвентаря 6 полок</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/stellazh-dlya-khraneniya-sportivnogo-inventarya-6-polok/</t>
   </si>
   <si>
     <t>NPR1644</t>
   </si>
   <si>
     <t>Кронштейн для скакалок настенный</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/kronshteyn-dlya-skakalok-nastennyy/</t>
   </si>
   <si>
     <t>NPR1274</t>
   </si>
   <si>
-    <t>Стеллаж из металлической сетки для хранения спортинвентаря,с замком, на колесиках</t>
+    <t>Стеллаж из металлической сетки для хранения спортинвентаря, с замком, на колесиках</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/stellazh-iz-metallicheskoy-setki-dlya-khraneniya-sportinventaryas-zamkom-na-kolesikakh/</t>
   </si>
   <si>
     <t>NPR489</t>
   </si>
   <si>
-    <t>Стеллаж тележка</t>
+    <t>Стеллаж-тележка</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/stellazh-dlya-komplekta-silovoy-gimnastiki/</t>
   </si>
   <si>
     <t>NPR1482</t>
   </si>
   <si>
     <t>Стойка для медболов и мячей, 5 полок, на колесиках</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/stoyka-dlya-medbolov-i-nabivnykh-myachey-5-polok-na-kolesikakh/</t>
   </si>
   <si>
     <t>NPR565</t>
   </si>
   <si>
     <t>Тележка деревянная для спортинвентаря, 3 полки, на колесах</t>
   </si>
   <si>
     <t>https://stk-sport.ru/oborudovanie-dlya-razdevalok/stoyki-dlya-razdevalok/telezhka-derevyannaya-dlya-sportinventarya-3-polki-na-kolesakh/</t>
   </si>
   <si>
     <t>NPR413</t>
   </si>