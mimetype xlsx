--- v0 (2026-05-18)
+++ v1 (2026-07-02)
@@ -565,51 +565,51 @@
   <si>
     <t>NPR2030</t>
   </si>
   <si>
     <t>Мяч для тренировки реакции TORRES Reaction ball 8 см</t>
   </si>
   <si>
     <t>https://stk-sport.ru/inventar-estafetno-igrovoy/myachi/myach-dlya-trenirovki-reaktsii-torres-reaction-ball-8-sm/</t>
   </si>
   <si>
     <t>OBR003</t>
   </si>
   <si>
     <t>Кронштейн для хранения мячей гимнастических 2 м</t>
   </si>
   <si>
     <t>https:/stk-sport.ru/kronshteyn-dlya-khraneniya-myachey-gimnasticheskikh/</t>
   </si>
   <si>
     <t>Инвентарь для метания</t>
   </si>
   <si>
     <t>INV017</t>
   </si>
   <si>
-    <t>Мяч для метания. Вес 150 г.</t>
+    <t>Мяч для метания вес 150 гр</t>
   </si>
   <si>
     <t>https://stk-sport.ru/inventar-estafetno-igrovoy/inventar-dlya-metaniya/Myach-dlya-metaniya/</t>
   </si>
   <si>
     <t>NPR290</t>
   </si>
   <si>
     <t>Мешочек утяжеленный 150 гр</t>
   </si>
   <si>
     <t>https://stk-sport.ru/inventar-estafetno-igrovoy/inventar-dlya-metaniya/meshochki-utyazhelennye-150-gr/</t>
   </si>
   <si>
     <t>INV016</t>
   </si>
   <si>
     <t>Мешочек утяжеленный 200 гр</t>
   </si>
   <si>
     <t>https://stk-sport.ru/inventar-estafetno-igrovoy/inventar-dlya-metaniya/Meshochki-utyazhelennye/</t>
   </si>
   <si>
     <t>NPR334</t>
   </si>